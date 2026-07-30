--- v0 (2026-04-23)
+++ v1 (2026-07-30)
@@ -1,3284 +1,2798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Oralia\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ofranco\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA93C5EC-E228-409E-A0BB-28957990860B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AFF719F0-06EA-4610-B9CF-9BBE1EB2BA90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1C2138DE-15B9-4995-A047-4953DF12F322}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Hoja1!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Hoja1!$2:$8</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...53 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="169">
   <si>
     <t>MATRIZ DE REQUISITOS LEGALES Y NORMATIVOS DE SEGURIDAD DE LA INFORMACIÓN Y SEGURIDAD DIGITAL</t>
   </si>
   <si>
-    <t xml:space="preserve">A continuación, se referencian las normas y leyes colombianas que aplican en el ámbito de seguridad de la información, seguridad digital y ciberseguridad, si cualquier disposición de estas condiciones pierde validez o fuerza obligatoria, por cualquier razón, todas las demás disposiciones conservan su fuerza obligatoria y carácter vinculante.  </t>
+    <t>PROCESO:</t>
+  </si>
+  <si>
+    <t>GESTIÓN TIC'S</t>
+  </si>
+  <si>
+    <t>PROCEDIMIENTO:</t>
+  </si>
+  <si>
+    <t>SEGURIDAD DE LA INFORMACIÓN</t>
+  </si>
+  <si>
+    <t>FECHA DE APROBACIÓN:</t>
+  </si>
+  <si>
+    <t>CÓDIGO:</t>
+  </si>
+  <si>
+    <t>VERSIÓN:</t>
+  </si>
+  <si>
+    <t>PÁGINA:</t>
+  </si>
+  <si>
+    <t>GTI10-FOR10</t>
+  </si>
+  <si>
+    <t>1 de 1</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Ley o Norma</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Fecha expedición</t>
   </si>
   <si>
-    <t>PROCESO:</t>
-[...28 lines deleted...]
-  <si>
     <t>Constitución Política de Colombia Artículo 15</t>
   </si>
   <si>
     <t xml:space="preserve">"Todas las personas tienen derecho a su intimidad personal y familiar y a su buen nombre, y el Estado debe respetarlos y hacer los respetar”. De igual modo, tienen derecho a conocer, actualizar y rectificar las informaciones que se hayan recogido sobre ellas en bancos de datos y en archivos de entidades públicas y privadas. </t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
     <t>Constitución Política de Colombia Articulo 20</t>
   </si>
   <si>
     <t>Se garantiza a toda persona la libertad de expresar y difundir su pensamiento y opiniones, la de informar y recibir información veraz e imparcial, y la de fundar medios de comunicación masiva. Estos son libres y tienen responsabilidad social. Se garantiza el derecho a la rectificación en condiciones de equidad. No habrá censura.</t>
   </si>
   <si>
-    <r>
-[...16 lines deleted...]
-      <t xml:space="preserve">
+    <t>Por medio de la cual se define y se reglamenta el acceso y el uso de los mensajes de datos.</t>
+  </si>
+  <si>
+    <t>Por la cual se modifica el artículo 47 de la Ley 222 de 1995, Articulo 2. Artículo 2º. Las autoridades tributarias colombianas podrán verificar el estado de cumplimiento de las normas sobre derechos de autor por parte de las sociedades para impedir que, a través de su violación, también se evadan tributos.</t>
+  </si>
+  <si>
+    <t>Por medio de la cual se expide un estatuto para prevenir y contrarrestar la explotación, la pornografía y el turismo sexual con menores, en desarrollo del artículo 44 de la Constitución.</t>
+  </si>
+  <si>
+    <t>Por la cual se modifican los artículos 257, 271, 272 y 306 del Código Penal. Artículo 271. Violación a los derechos patrimoniales de autor y derechos conexos. Modificación del código Penal Colombiano Ley 599 de 2000.</t>
+  </si>
+  <si>
+    <t>Por la cual se establecen normas para promover y regular el Teletrabajo y se dictan otras disposiciones.</t>
+  </si>
+  <si>
+    <t>Por la cual se dictan disposiciones generales del hábeas data y se regula el manejo de la información contenida en bases de datos personales, en especial la financiera, crediticia, comercial, de servicios y la proveniente de terceros países.</t>
+  </si>
+  <si>
+    <t>Por medio de la cual se crea un nuevo bien jurídico tutelado denominado “de la protección de la información y de los datos” y se preservan integralmente los sistemas que utilicen las tecnologías de la información y las comunicaciones.</t>
+  </si>
+  <si>
+    <t>Lucha contra la explotación, la pornografía y el turismo sexual con niños, niñas y adolescentes.) por medio de la cual se adiciona y robustece la Ley 679 de 2001, de lucha contra la explotación, la pornografía y el turismo sexual con niños, niñas y adolescentes.</t>
+  </si>
+  <si>
+    <t>Por la cual se definen principios y conceptos sobre la sociedad de la información y la organización de las Tecnologías de la Información y las Comunicaciones –TIC.</t>
+  </si>
+  <si>
+    <t>por la cual se expide el Código de Procedimiento Administrativo y de lo Contencioso Administrativo. (Uso de medios electrónicos Procedimiento Administrativo Electrónico), Articulo 1 de la ley 1755 de 2015.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Estrategias de Gobierno en Línea. </t>
+  </si>
+  <si>
+    <t>Por la cual se dictan normas orientadas a fortalecer los mecanismos de prevención, investigación y sanción de actos de corrupción y la efectividad del control de la gestión pública.</t>
+  </si>
+  <si>
+    <t>Por medio de la cual se dictan disposiciones generales para la Protección de Datos Personales.</t>
+  </si>
+  <si>
+    <t>por la cual se establecen los lineamientos para la adopción de una política pública de gestión integral de Residuos de Aparatos Eléctricos y Electrónicos (RAEE)</t>
+  </si>
+  <si>
+    <t>Por medio de la cual se crea la Ley de Transparencia y del Derecho de Acceso a la Información Pública Nacional y se dictan otras disposiciones.</t>
+  </si>
+  <si>
+    <t>Principios y normas rectoras de la ley disciplinaria</t>
+  </si>
+  <si>
+    <t>“Por el cual se expide el Plan Nacional de Desarrollo 2018- 2022. “Pacto por Colombia, Pacto por la Equidad”. Incluyó el artículo 147 de Transformación Digital Pública y 148 de Gobierno Digital como política de gestión y desempeño institucional</t>
+  </si>
+  <si>
+    <t>por medio del cual se reglamenta parcialmente la Ley 1474 de 2011 en lo que se refiere a la Comisión Nacional para la Moralización y la Comisión Nacional Ciudadana para la Lucha contra la Corrupción</t>
+  </si>
+  <si>
+    <t>por medio del cual se expide el Decreto Único Reglamentario del Sector de Tecnologías de la Información y las Comunicaciones</t>
+  </si>
+  <si>
+    <t>Decreto Único Reglamentario del Sector Comercio, Industria y Turismo Artículo 2.2.2.26.2.1. Información mínima del Registro Nacional de Bases de Datos.</t>
+  </si>
+  <si>
+    <t>Decreto Único Reglamentario del Sector Función Pública. Sanciones disciplinarias</t>
+  </si>
+  <si>
+    <t>"Por el cual se establecen los lineamientos generales de la política de Gobierno Digital y se subroga el capítulo 1 del título 9 de la parte 2 del libro 2 del Decreto 1078 de 2015, Decreto Único Reglamentario del sector de Tecnologías de la Información y las Comunicaciones</t>
+  </si>
+  <si>
+    <t>“Por el cual se dictan normas para simplificar, suprimir y reformar trámites, procesos y procedimientos innecesarios existentes en la administración pública.” Artículo 14. Integración a la sede electrónica</t>
+  </si>
+  <si>
+    <t>Decreto reglamentario del Sector de TIC Lineamientos Gobernanza de la Seguridad Digital</t>
+  </si>
+  <si>
+    <t>Por el cual se establecen los lineamientos generales de la Política de Gobierno Digital y se subroga el Capítulo 1 del Título 9 de la Parte 2 del Libro 2 del Decreto 1078 de 2015, Decreto Único Reglamentario del Sector de Tecnologías de la Información y las Comunicaciones</t>
+  </si>
+  <si>
+    <t>Lineamientos de Política para Ciberseguridad y Ciberdefensa.</t>
+  </si>
+  <si>
+    <t>Política Nacional de Seguridad Digital</t>
+  </si>
+  <si>
+    <t>Política Nacional para la Transformación Digital e Inteligencia Artificial.</t>
+  </si>
+  <si>
+    <t>Política Nacional de Confianza y Seguridad Digital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Creación del "Equipo Operativo del Sistema de Gestión y Desempeño" dentro de la CGN </t>
+  </si>
+  <si>
+    <t>Lineamientos y estándares Estrategia de Seguridad Digital y adopción Modelo de Seguridad y Privacidad de la Información – MSPI. Habilitador de la política de Gobierno Digital.</t>
+  </si>
+  <si>
+    <t>Modelo de Seguridad y Privacidad de la Información – MSPI lineamientos adicionales a la Resolución 500 de 2021.</t>
+  </si>
+  <si>
+    <t>Designa al Oficial de Seguridad y Privacidad de la Informacíón en la Contaduría General de la Nación</t>
+  </si>
+  <si>
+    <t>Por la cual se adopta el procedimiento interno de trabajo en casa</t>
+  </si>
+  <si>
+    <t>Por la cual se adopta la modalidad de teletrabajo suplementario como modalidad de teletrabajo</t>
+  </si>
+  <si>
+    <t>Por la cual se se actualiza el Anexo 1 de la Resolución número 500 de 2021 y se derogan otras disposiciones relacionadas con la materia.</t>
+  </si>
+  <si>
+    <t>Pautas de Seguridad de la Información en la CGN - Teletrabajo.</t>
+  </si>
+  <si>
+    <t>Sistema de Gestión de la Calidad</t>
+  </si>
+  <si>
+    <t>Sistema de Gestión Ambiental</t>
+  </si>
+  <si>
+    <t>Sistemas de Gestión de la Seguridad y salud en el trabajo</t>
+  </si>
+  <si>
+    <t>Gestión del riesgo, principios y directrices</t>
+  </si>
+  <si>
+    <t>Seguridad de la información, ciberseguridad y protección de la privacidad. Sistemas de gestión de la seguridad de la información</t>
+  </si>
+  <si>
+    <t>Este documento pretende proporcionar un enfoque general acerca de la implementación del Sistema de Gestión de Documentos Electrónicos de Archivo. SGDEA</t>
+  </si>
+  <si>
+    <t>Orientar a las entidades públicas y privadas que cumplen funciones públicas, en la producción, gestión y tratamiento de los expedientes y documentos electrónicos, desde su creación hasta la preservación a largo plazo con el fin de garantizar su autenticidad, integridad, fiabilidad y disponibilidad durante su ciclo vital.</t>
+  </si>
+  <si>
+    <t>Constitución Política de Colombia Artículo 209</t>
+  </si>
+  <si>
+    <t>La función administrativa está al servicio de los intereses generales y se desarrolla con fundamento en los principios de igualdad, moralidad, eficacia, economía, celeridad, imparcialidad y publicidad, mediante la descentralización, la delegación y la desconcentración de funciones. Las autoridades administrativas deben coordinar sus actuaciones para el adecuado cumplimiento de los fines del Estado. La administración pública, en todos sus órdenes, tendrá un control interno que se ejercerá en los términos que señale la ley.</t>
+  </si>
+  <si>
+    <t>Por el cual se reglamenta el Título V de la Ley 594 de 2000, parcialmente los artículos 58 y 59 de la Ley 1437 de 2011 y se dictan otras disposiciones en materia de Gestión Documental para todas las Entidades del Estado.</t>
+  </si>
+  <si>
+    <t>Por medio del cual se reglamenta parcialmente la Ley 1712 de 2014 y se dictan otras disposiciones</t>
+  </si>
+  <si>
+    <t>Política Nacional de Inteligencia Artificial</t>
+  </si>
+  <si>
+    <t>Por el cual se adiciona el capítulo 2 al título 9 de la parte 2 del libro 2 del Decreto Único Reglamentario del sector TIC, Decreto 1078 de 2015,
+para fortalecer el modelo de Gobierno Digital en las entidades del orden nacional 21
+del Estado colombiano, a través de la implementación de zonas de acceso público
+a Internet inalámbrico.</t>
+  </si>
+  <si>
+    <t>Por medio del cual se modifica el Decreto 1083 de 2015, Decreto Único Reglamentario del Sector Función Pública, en lo relacionado con el Sistema de Gestión establecido en el artículo 133 de la Ley 1753 de 2015.</t>
+  </si>
+  <si>
+    <t>Por la cual se modifica la Ley 23 de 1982 y se establecen otras disposiciones en materia de derecho de autor y derechos conexos.</t>
+  </si>
+  <si>
+    <t>Por el cual se fijan directrices para la integración de los planes institucionales y estratégicos al Plan de Acción por parte de las entidades del Estado.</t>
+  </si>
+  <si>
+    <t>“Por el cual se adiciona el Título 22 a la Parte 2 del Libro 2
+del Decreto 1078 de 2015, Decreto Único Reglamentario del Sector de Tecnologías
+22</t>
+  </si>
+  <si>
+    <t>Por medio de la cual se dicta la Ley General de Archivos y se dictan otras disposiciones</t>
+  </si>
+  <si>
+    <t>régimen común sobre derecho de autor y derechos conexos</t>
+  </si>
+  <si>
+    <t>Por medio de la cual se reglamentan las veedurías ciudadanas</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Por el cual se adiciona el Título 20 a la Parte 2 del Libro 2 del Decreto Único
+Reglamentario del Sector de Tecnologías de la Información y las Comunicaciones, Decreto 1078 de 2015, para reglamentar los artículos 3, 5 Y 6 de la Ley 2052 de 2020, estableciendo los conceptos, lineamientos, plazos y condiciones para la digitalización y automatización de trámites y su realización en línea"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Política Nacional de Ciencia, tecnología e innovación 2022 – 2031.</t>
+  </si>
+  <si>
+    <t>Directiva Presidencial 02 de 2022</t>
+  </si>
+  <si>
+    <t>Reiteración de la política pública en seguridad digital</t>
+  </si>
+  <si>
+    <t>Lineamientos sobre el tratamiento de datos personales cuando se utilizan sistemas de Inteligencia Artificial (IA).</t>
+  </si>
+  <si>
+    <t>Protección de Datos Personales Competencia de la Delegatura para la Protección de Datos Personales de la SIC en la aplicación de la Ley 2300 de 2023</t>
+  </si>
+  <si>
+    <t>Definir roles, procedimientos y reportes de tratamiento de datos personales</t>
+  </si>
+  <si>
+    <t>Reglamenta parcialmente la Ley 1581/2012; obligaciones sobre consentimiento, tratamiento de datos y registros.</t>
+  </si>
+  <si>
+    <t>Lineamientos para tratamiento de datos personales en sistemas interoperables.</t>
+  </si>
+  <si>
+    <t>Ley 527 de 1999
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 603 de 2000
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 679 de 2001
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1032 de 2006
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1221 de 2008
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1266 de 2008
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1273 de 2009
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve"> 
+  </si>
+  <si>
+    <t>Ley 1336 de 2009 
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1341 de 2009
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1437 DE 2011
 Congreso de la República de Colombia</t>
-    </r>
-[...41 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1450 de 2011, Artículo 230
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1474 DE 2011
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1581 de 2012
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1672 de 2013
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1712 de 2014
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1952 de 2019
 Congreso de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Ley 1955 de 2019
 Congreso de la República de Colombia</t>
-    </r>
-[...47 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Decreto 1078 de 2015
 Ministerio de Tecnologías de la Información y las Comunicaciones</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Decreto 1074 de 2015
+Superintendencia de Industria y Comercio</t>
+  </si>
+  <si>
+    <t>Decreto 1081 de 2015
+Presidencia de la República</t>
+  </si>
+  <si>
+    <t>Decreto 1083 de 2015
+Departamento Administrativo de la Función Pública</t>
+  </si>
+  <si>
+    <t>Decreto 1494 de 2015
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 415 de 2016
 Ministerio de Tecnologías de la Información y las Comunicaciones</t>
-    </r>
-[...97 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Decreto 2106 de 2019
 Presidencia de la República de Colombia</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>CONPES 3701 DE 2011
+Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
+  </si>
+  <si>
+    <t>CONPES 3854 de 2016
+Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
+  </si>
+  <si>
+    <t>CONPES 3975 DE 2019
+Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
+  </si>
+  <si>
+    <t>Resolución 193 de 2019
+UAE Contaduría General de la Nación</t>
+  </si>
+  <si>
+    <t>Resolución 500 de 2021
 Ministerio de Tecnologías de la Información y las Comunicaciones</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Resolución 746 de 2022
 Ministerio de Tecnologías de la Información y las Comunicaciones</t>
-    </r>
-[...47 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Resolución 383 de 2023
+UAE Contaduría General de la Nación</t>
+  </si>
+  <si>
+    <t>Resolución 455 de 2024
+UAE Contaduría General de la Nación</t>
+  </si>
+  <si>
+    <t>Resolución 003 de 2025
+UAE Contaduría General de la Nación</t>
+  </si>
+  <si>
+    <t>Resolución 2277 de 2025 
 Ministerio de Tecnologías de la Información y las Comunicaciones</t>
-    </r>
-[...147 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Circular No 004 de 2022
 UAE Contaduría General de la Nación</t>
-    </r>
-[...222 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Norma Técnica Colombiana ISO 9001:2015
 Instituto Colombiano de Normas Técnicas y Certificación</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Norma Técnica Colombiana ISO 14001:2015
 Instituto Colombiano de Normas Técnicas y Certificación</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Norma Técnica Colombiana NTC-ISO 45001:2018
 Instituto Colombiano de Normas Técnicas y Certificación</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Norma Técnica Colombiana NTC-ISO 31000:2018
 Instituto Colombiano de Normas Técnicas y Certificación</t>
-    </r>
-[...40 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Norma Técnica Colombiana NTC- ISO/IEC Colombiana 27001:2022
+Instituto Colombiano de Normas Técnicas y Certificación</t>
+  </si>
+  <si>
+    <t>Sistema de Gestión de Documentos Electrónicos de Archivo
 Archivo General de la Nación</t>
-    </r>
-[...22 lines deleted...]
-      <t xml:space="preserve">
+  </si>
+  <si>
+    <t>Guía de documentos y expedientes electrónicos
 Archivo General de la  Nación -
 Ministerio de Tecnologías de la Información y las Comunicaciones</t>
-    </r>
-[...2 lines deleted...]
-    <t>Orientar a las entidades públicas y privadas que cumplen funciones públicas, en la producción, gestión y tratamiento de los expedientes y documentos electrónicos, desde su creación hasta la preservación a largo plazo con el fin de garantizar su autenticidad, integridad, fiabilidad y disponibilidad durante su ciclo vital.</t>
+  </si>
+  <si>
+    <t>01/28/1982</t>
+  </si>
+  <si>
+    <t>por la cual se modifica y adiciona la Ley 23 de 1982 y se modifica la Ley 29 de 1944</t>
+  </si>
+  <si>
+    <t>Sobre derechos de autor</t>
+  </si>
+  <si>
+    <t>Resolución 1519 de 2020
+Ministerio de Tecnologías de la Información y las Comunicaciones</t>
+  </si>
+  <si>
+    <t>por la cual se definen los estándares y directrices para publicar la información señalada en la Ley 1712 del 2014 y se definen los requisitos materia de acceso a lainformación pública, accesibilidad web, seguridad digital, y datos abiertos</t>
+  </si>
+  <si>
+    <t>Diligenciamiento de la información en el índice de transparencia y acceso a lainformación – ITA – de conformidad con las disposiciones del artículo 23 de la ley 1712 de 2014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ley 850 de 2003
+Congreso de la República de Colombia
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Directiva 26 de 2020
+Procuraduría General de la Nación
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisión Andina 351 de 1993
+La Comisión del Acuerdo de Cartagena </t>
+  </si>
+  <si>
+    <t>Decreto 88 de 2022
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Ley 23 de 1982
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Ley 44 de 1993
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>LEY 594 DE 2000
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Ley 1915 de 2018
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 4632 de 2011 
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 2609 de 2012
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 1377 de 2013
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 103 de 2015
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Decreto 728 de 2017
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 1499 de 2017
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 612 de 2018
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 1008 de 2018
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 620 de 2020
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 338 de 2022
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 767 de 2022
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 1263 de 2022
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>CONPES 3995 de 2020
+Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
+  </si>
+  <si>
+    <t>CONPES 4069 de 2022
+Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
+  </si>
+  <si>
+    <t>CONPES 4144 de 2025
+Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
+  </si>
+  <si>
+    <t>Circular Externa No. 001 de 2024
+Super Intendencia de Industría y comercio</t>
+  </si>
+  <si>
+    <t>Circular Externa No. 002 de 2024 – IA y datos personales-Super Intendencia de Industría y comercio</t>
+  </si>
+  <si>
+    <t>Circular Externa 003 de 2024-Super Intendencia de Industría y comercio</t>
+  </si>
+  <si>
+    <t>Circular Externa Conjunta 004 de 2019 – Super Intendencia de Industría y comercio y ANDJE</t>
+  </si>
+  <si>
+    <t>Ley 2052 de 2020</t>
+  </si>
+  <si>
+    <t>"Por medio de la cual se establecen disposiciones transversales a la rama ejecutiva del nivel nacional y territorial y a los particulares que cumplan funciones públicas y/o administrativas, en relación con la racionalización de trámites y se dictan otras disposiciones"</t>
+  </si>
+  <si>
+    <t>A continuación, se referencian las normas y leyes colombianas aplicables en el ámbito de la seguridad de la información, la seguridad digital, la ciberseguridad y la privacidad. La eventual derogatoria, modificación o declaratoria de inexequibilidad de alguna de las disposiciones aquí citadas no afectará la vigencia, obligatoriedad y carácter vinculante de las demás normas aplicables al Sistema de Gestión de Seguridad de la Información – SGSI de la CGN.</t>
+  </si>
+  <si>
+    <t>Por el cual se subroga el título 17 de la parte 2 del libro 2 del Decreto 1078 de 2015, para reglamentarse parcialmente los artículos 53, 54, 60, 61 y 64 de la Ley 1437 de 2011. los literales e. j y literal a del parágrafo 2 del artículo 45 de la Ley 1753 de 2015, el numeral 3 del artículo 147 de la Ley 1955 de 2019, y el artículo 9 del Decreto 2106 de 2019, estableciendo los lineamientos generales en el uso y operación de los servicios ciudadanos digitales.</t>
+  </si>
+  <si>
+    <t>Por el cual se corrigen yerros en la Ley 1712 de 2014 “por medio de la cual se crea la ley de Transparencia y del Derecho de Acceso a la Información Pública Nacional.</t>
+  </si>
+  <si>
+    <t>Decreto Reglamentario Único del Sector Presidencia de la Republica), Por medio del cual se expide el Decreto Reglamentario Único del Sector Presidencia de la República, Título 1, Disposiciones generales en materia de transparencia y del derecho de acceso a la información pública nacional.</t>
+  </si>
+  <si>
+    <t>por el cual se adiciona el Decreto Único Reglamentario del sector de la Función Pública, Decreto número 1083 de 2015, en lo relacionado con la definición de los lineamientos para el fortalecimiento institucional en materia de Tecnologías de la Información y las Comunicaciones.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
+  </numFmts>
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-      <scheme val="minor"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Verdana"/>
       <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-      <scheme val="minor"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
-    <font>
-[...32 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.749992370372631"/>
-        <bgColor indexed="64"/>
+        <fgColor theme="0"/>
+        <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.749992370372631"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...36 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFC0C0C0"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF9999FF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFFFFFCC"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFCCCCFF"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFCCFFCC"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FFA6CAEC"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFFCC99"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF467886"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF339966"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF333399"/>
+      <rgbColor rgb="FF333333"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+    <mruColors>
+      <color rgb="FFCC6600"/>
+      <color rgb="FFCC3300"/>
+      <color rgb="FFA50021"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>895286</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>99646</xdr:rowOff>
+      <xdr:colOff>1383194</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>57978</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1996227</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>157785</xdr:rowOff>
+      <xdr:colOff>2732912</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>596348</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E22D5F8-A89E-D072-B182-57ABFCD4FB4B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CC05032-6CDF-4E56-82A5-0425435C2C37}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="38562" t="25862" r="38057" b="20135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2724086" y="99646"/>
-          <a:ext cx="1100941" cy="421554"/>
+          <a:off x="4050194" y="124239"/>
+          <a:ext cx="1349718" cy="538370"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/dudst_decreto_unico_reglamentario_sector_tecnologias_informacion_comunicaciones_decreto_1078_2015.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=103352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=68717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=44953" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivogeneral.gov.co/sites/default/files/Estructura_Web/5_Consulte/Recursos/Publicacionees/DocumentoOficialV1_GuiaDocumentoYExpedienteElectronico26_ENE%202018_v3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=49981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/230604/Res_193_2019_int.pdf/246a3e6a-4e0d-d698-00be-927af536c81a?t=1587238479783&amp;download=true" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/6508625/RESOLUCION_455_DE_2024/f0b3a116-76f0-80ba-e56a-85c390f625af" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui/es/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=31431" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4276" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=65312" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=181866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=41249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=43101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=93970" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203975.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/d/intranet/resolucion-no-383-oficial-de-seguridad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sidn.ramajudicial.gov.co/SIDN/NORMATIVA/TEXTOS_COMPLETOS/7_LEYES/LEYES%202006%20(1005-1121)/Ley%201032%20de%202006%20(Modifica%20art.%20257,271,272%20y%20306%20del%20C%C3%B3digo%20Penal).pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=36877" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alcaldiabogota.gov.co/sisjur/normas/Norma1.jsp?i=123260" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=186766" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_0746_2022.htm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=18309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=34492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=73593" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui/es/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=53825" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_0500_2021.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_2277_2025.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=36913" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colaboracion.dnp.gov.co/cdt/conpes/econ%C3%B3micos/3854.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=13960" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=43292" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=86902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=76608" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=90324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/6889603/resolucion-numero-003-de-2025-pdf/03b2f1ef-56e8-08d3-021b-a83c9a572a17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivogeneral.gov.co/sites/default/files/Estructura_Web/5_Consulte/Recursos/Publicacionees/V15_Guia_SGDEA_WEB.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203995.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=34488" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=62866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203701.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=60596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=56882" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/3875247/CIRCULAR+INTERNA+No.+004+DE+2022+Seguridad+de+la+Informaci%C3%B3n.pdf/dc36e35e-0135-cff7-bffc-ce6860f187a7" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=68717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/dudst_decreto_unico_reglamentario_sector_tecnologias_informacion_comunicaciones_decreto_1078_2015.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivogeneral.gov.co/sites/default/files/Estructura_Web/5_Consulte/Recursos/Publicacionees/V15_Guia_SGDEA_WEB.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=175866%7b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Circular%20No.001%20Poteccio%CC%81n%20Datos%20Personales_260724.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=53825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=36913" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=62866" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colaboracion.dnp.gov.co/cdt/conpes/econ&#243;micos/3854.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_0746_2022.htm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_2277_2025.htm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_1519_2020.htm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=53646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/d/intranet/resolucion-no-383-oficial-de-seguridad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=140250" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=18309" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=83433" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=93970" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=43292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=76608" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=86902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=186766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/230604/Res_193_2019_int.pdf/246a3e6a-4e0d-d698-00be-927af536c81a?t=1587238479783&amp;download=true" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivogeneral.gov.co/sites/default/files/Estructura_Web/5_Consulte/Recursos/Publicacionees/DocumentoOficialV1_GuiaDocumentoYExpedienteElectronico26_ENE%202018_v3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidadandina.org/StaticFiles/DocOf/DEC351.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minciencias.gov.co/sites/default/files/upload/paginas/conpes_4069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Circular%20Externa%20No.%20002%20del%2021%20de%20agosto%20de%202024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=34488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=3429" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=118337" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4276" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=41249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=56882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=65312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203975.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/6508625/RESOLUCION_455_DE_2024/f0b3a116-76f0-80ba-e56a-85c390f625af" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui/es/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=60556" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gobiernodigital.mintic.gov.co/portal/Manual-de-Gobierno-Digital/273022:Directiva-presidencial-02-de-2022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=44953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/3875247/CIRCULAR+INTERNA+No.+004+DE+2022+Seguridad+de+la+Informaci&#243;n.pdf/dc36e35e-0135-cff7-bffc-ce6860f187a7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=10570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=85742" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Circular%20externa%20No.%20003%20del%2022%20de%20agosto%20de%202024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sidn.ramajudicial.gov.co/SIDN/NORMATIVA/TEXTOS_COMPLETOS/7_LEYES/LEYES%202006%20(1005-1121)/Ley%201032%20de%202006%20(Modifica%20art.%20257,271,272%20y%20306%20del%20C&#243;digo%20Penal).pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=49981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=73593" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=103352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_0500_2021.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativa.archivogeneral.gov.co/decreto-2609-de-2012/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=36877" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203701.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui/es/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=87419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=81473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colaboracion.dnp.gov.co/CDT/Conpes/Econ%C3%B3micos/4144.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=190206" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=13960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=34492" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=43101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=90324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/6889603/resolucion-numero-003-de-2025-pdf/03b2f1ef-56e8-08d3-021b-a83c9a572a17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203995.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=3431" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativa.archivogeneral.gov.co/directiva-026/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=31431" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normatividad/122020/40.%20circular_externa_04_5_9_19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=181866" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{051898E1-AAAD-4494-8D8F-ABA807C569DD}">
-  <dimension ref="A4:G65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:F86"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="154" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13:C63"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="24.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="5.28515625" customWidth="1"/>
+    <col min="2" max="2" width="36.42578125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="65.85546875" style="4" customWidth="1"/>
+    <col min="4" max="4" width="13.28515625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="16.5703125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="24.7109375" style="4" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:7" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24" t="s">
+    <row r="1" spans="1:5" ht="5.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:5" ht="63" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:5" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25"/>
-[...7 lines deleted...]
-      <c r="A5" s="24" t="s">
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+    </row>
+    <row r="4" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="26"/>
+      <c r="C4" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+    </row>
+    <row r="5" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="26"/>
+      <c r="C5" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+    </row>
+    <row r="6" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="26"/>
+      <c r="C6" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="26"/>
-      <c r="C5" s="27" t="s">
+      <c r="E6" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="29">
+        <v>46217</v>
+      </c>
+      <c r="B7" s="30"/>
+      <c r="C7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="31">
+        <v>2</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="7"/>
+    </row>
+    <row r="9" spans="1:5" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9" s="27"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+    </row>
+    <row r="10" spans="1:5" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="8"/>
+      <c r="B10" s="8"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+    </row>
+    <row r="11" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="28"/>
-[...5 lines deleted...]
-      <c r="A6" s="24" t="s">
+      <c r="E11" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="10">
+        <v>1</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="14">
+        <v>33423</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="9" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="10">
+        <v>2</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="14">
+        <v>33239</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="10">
+        <v>3</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="14">
+        <v>33423</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="10">
+        <v>4</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="10">
+        <v>5</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="14">
+        <v>34005</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="10">
+        <v>6</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="14">
+        <v>36390</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="10">
+        <v>7</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="13"/>
+      <c r="E18" s="14"/>
+    </row>
+    <row r="19" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="10">
         <v>8</v>
       </c>
-      <c r="B6" s="26"/>
-      <c r="C6" s="27" t="s">
+      <c r="B19" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="14">
+        <v>36734</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="10">
+        <v>9</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="14">
+        <v>37107</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="10">
+        <v>10</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="14">
+        <v>38890</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="21" x14ac:dyDescent="0.25">
+      <c r="A22" s="10">
+        <v>11</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="14">
+        <v>39645</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A23" s="10">
+        <v>12</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="14">
+        <v>39813</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="10">
+        <v>13</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="14">
+        <v>39818</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10">
+        <v>14</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="14">
+        <v>40015</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="10">
         <v>15</v>
       </c>
-      <c r="D6" s="28"/>
-[...26 lines deleted...]
-      <c r="C8" s="16" t="s">
+      <c r="B26" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="14">
+        <v>40024</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="10">
         <v>16</v>
       </c>
-      <c r="D8" s="16">
-[...48 lines deleted...]
-      <c r="B13" s="18" t="s">
+      <c r="B27" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="14">
+        <v>40561</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="21" x14ac:dyDescent="0.25">
+      <c r="A28" s="10">
         <v>17</v>
       </c>
-      <c r="C13" s="33" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="10" t="s">
+      <c r="B28" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="14">
+        <v>40710</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="10">
+        <v>18</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="14">
+        <v>40736</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="21" x14ac:dyDescent="0.25">
+      <c r="A30" s="10">
         <v>19</v>
       </c>
-      <c r="E13" s="11">
-[...8 lines deleted...]
-      <c r="B14" s="18" t="s">
+      <c r="B30" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="25">
+        <v>41199</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="10">
         <v>20</v>
       </c>
-      <c r="C14" s="33" t="s">
+      <c r="B31" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="25">
+        <v>41474</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="10">
         <v>21</v>
       </c>
-      <c r="D14" s="10" t="s">
-[...11 lines deleted...]
-      <c r="B15" s="9" t="s">
+      <c r="B32" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="25">
+        <v>41704</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="37.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="10">
         <v>22</v>
       </c>
-      <c r="C15" s="33" t="s">
+      <c r="B33" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="25">
+        <v>43293</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="21" x14ac:dyDescent="0.25">
+      <c r="A34" s="10">
         <v>23</v>
       </c>
-      <c r="D15" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B16" s="9" t="s">
+      <c r="B34" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="14">
+        <v>43493</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="10">
         <v>24</v>
       </c>
-      <c r="C16" s="33" t="s">
+      <c r="B35" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="14">
+        <v>43610</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="10">
         <v>25</v>
       </c>
-      <c r="D16" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B17" s="9" t="s">
+      <c r="B36" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="D36" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="14">
+        <v>44068</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="10">
         <v>26</v>
       </c>
-      <c r="C17" s="33" t="s">
+      <c r="B37" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D37" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" s="14">
+        <v>43701</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="10">
         <v>27</v>
       </c>
-      <c r="D17" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B18" s="9" t="s">
+      <c r="B38" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D38" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="14">
+        <v>37943</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="10">
         <v>28</v>
       </c>
-      <c r="C18" s="33" t="s">
+      <c r="B39" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="D39" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" s="14">
+        <v>44068</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="21" x14ac:dyDescent="0.25">
+      <c r="A40" s="10">
         <v>29</v>
       </c>
-      <c r="D18" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B19" s="9" t="s">
+      <c r="B40" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="D40" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="14">
+        <v>34320</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="10">
         <v>30</v>
       </c>
-      <c r="C19" s="33" t="s">
+      <c r="B41" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="14">
+        <v>40886</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="10">
         <v>31</v>
       </c>
-      <c r="D19" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B20" s="12" t="s">
+      <c r="B42" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" s="14">
+        <v>41257</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="10">
         <v>32</v>
       </c>
-      <c r="C20" s="33" t="s">
+      <c r="B43" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="14">
+        <v>41452</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="10">
         <v>33</v>
       </c>
-      <c r="D20" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B21" s="9" t="s">
+      <c r="B44" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" s="14">
+        <v>42024</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A45" s="10">
         <v>34</v>
       </c>
-      <c r="C21" s="33" t="s">
+      <c r="B45" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="C45" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E45" s="25">
+        <v>42150</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="10">
         <v>35</v>
       </c>
-      <c r="D21" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B22" s="9" t="s">
+      <c r="B46" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="C46" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="25">
+        <v>42150</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="10">
         <v>36</v>
       </c>
-      <c r="C22" s="33" t="s">
+      <c r="B47" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="D47" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="14">
+        <v>42150</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A48" s="10">
         <v>37</v>
       </c>
-      <c r="D22" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B23" s="9" t="s">
+      <c r="B48" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="14">
+        <v>42150</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="10">
         <v>38</v>
       </c>
-      <c r="C23" s="33" t="s">
+      <c r="B49" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" s="14">
+        <v>42198</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="10">
         <v>39</v>
       </c>
-      <c r="D23" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B24" s="9" t="s">
+      <c r="B50" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D50" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="14">
+        <v>42436</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="10">
         <v>40</v>
       </c>
-      <c r="C24" s="33" t="s">
+      <c r="B51" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" s="14">
+        <v>42860</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="10">
         <v>41</v>
       </c>
-      <c r="D24" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B25" s="9" t="s">
+      <c r="B52" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E52" s="14">
+        <v>42989</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="10">
         <v>42</v>
       </c>
-      <c r="C25" s="33" t="s">
+      <c r="B53" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D53" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E53" s="14">
+        <v>43194</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="10">
         <v>43</v>
       </c>
-      <c r="D25" s="19" t="s">
-[...11 lines deleted...]
-      <c r="B26" s="9" t="s">
+      <c r="B54" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E54" s="14">
+        <v>43265</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="10">
         <v>44</v>
       </c>
-      <c r="C26" s="33" t="s">
+      <c r="B55" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D55" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" s="14">
+        <v>43791</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A56" s="10">
         <v>45</v>
       </c>
-      <c r="D26" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B27" s="9" t="s">
+      <c r="B56" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="D56" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E56" s="14">
+        <v>43953</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="21" x14ac:dyDescent="0.25">
+      <c r="A57" s="10">
         <v>46</v>
       </c>
-      <c r="C27" s="33" t="s">
+      <c r="B57" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E57" s="14">
+        <v>44628</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A58" s="10">
         <v>47</v>
       </c>
-      <c r="D27" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B28" s="9" t="s">
+      <c r="B58" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E58" s="14">
+        <v>44697</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A59" s="10">
         <v>48</v>
       </c>
-      <c r="C28" s="33" t="s">
+      <c r="B59" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" s="14">
+        <v>44764</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A60" s="10">
         <v>49</v>
       </c>
-      <c r="D28" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B29" s="9" t="s">
+      <c r="B60" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D60" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E60" s="14">
+        <v>44585</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A61" s="10">
         <v>50</v>
       </c>
-      <c r="C29" s="33" t="s">
+      <c r="B61" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D61" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E61" s="14">
+        <v>40738</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A62" s="10">
         <v>51</v>
       </c>
-      <c r="D29" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B30" s="9" t="s">
+      <c r="B62" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D62" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="14">
+        <v>42471</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A63" s="10">
         <v>52</v>
       </c>
-      <c r="C30" s="33" t="s">
+      <c r="B63" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D63" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E63" s="14">
+        <v>43777</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A64" s="10">
         <v>53</v>
       </c>
-      <c r="D30" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B31" s="9" t="s">
+      <c r="B64" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D64" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" s="14">
+        <v>44013</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A65" s="10">
         <v>54</v>
       </c>
-      <c r="C31" s="33" t="s">
+      <c r="B65" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="D65" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="14">
+        <v>44550</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A66" s="10">
         <v>55</v>
       </c>
-      <c r="D31" s="20" t="s">
-[...11 lines deleted...]
-      <c r="B32" s="9" t="s">
+      <c r="B66" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D66" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" s="14">
+        <v>45702</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="21" x14ac:dyDescent="0.25">
+      <c r="A67" s="10">
         <v>56</v>
       </c>
-      <c r="C32" s="33" t="s">
+      <c r="B67" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E67" s="14">
+        <v>43635</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="10">
         <v>57</v>
       </c>
-      <c r="D32" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B33" s="21" t="s">
+      <c r="B68" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D68" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68" s="14">
+        <v>44265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="10">
         <v>58</v>
       </c>
-      <c r="C33" s="33" t="s">
+      <c r="B69" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D69" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E69" s="14">
+        <v>44634</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="21" x14ac:dyDescent="0.25">
+      <c r="A70" s="10">
         <v>59</v>
       </c>
-      <c r="D33" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B34" s="9" t="s">
+      <c r="B70" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D70" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E70" s="14">
+        <v>45245</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="21" x14ac:dyDescent="0.25">
+      <c r="A71" s="10">
         <v>60</v>
       </c>
-      <c r="C34" s="33" t="s">
+      <c r="B71" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E71" s="14">
+        <v>45639</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="21" x14ac:dyDescent="0.25">
+      <c r="A72" s="10">
         <v>61</v>
       </c>
-      <c r="D34" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B35" s="9" t="s">
+      <c r="B72" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D72" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72" s="14">
+        <v>45660</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="10">
         <v>62</v>
       </c>
-      <c r="C35" s="33" t="s">
+      <c r="B73" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D73" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E73" s="14">
+        <v>45828</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="10">
         <v>63</v>
       </c>
-      <c r="D35" s="19" t="s">
-[...11 lines deleted...]
-      <c r="B36" s="9" t="s">
+      <c r="B74" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E74" s="14">
+        <v>44803</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A75" s="10">
         <v>64</v>
       </c>
-      <c r="C36" s="33" t="s">
+      <c r="B75" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D75" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75" s="14">
+        <v>42270</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A76" s="10">
         <v>65</v>
       </c>
-      <c r="D36" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B37" s="9" t="s">
+      <c r="B76" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D76" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E76" s="14">
+        <v>42270</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A77" s="10">
         <v>66</v>
       </c>
-      <c r="C37" s="33" t="s">
+      <c r="B77" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D77" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" s="14">
+        <v>43169</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A78" s="10">
         <v>67</v>
       </c>
-      <c r="D37" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B38" s="9" t="s">
+      <c r="B78" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D78" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E78" s="14">
+        <v>43299</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="42" x14ac:dyDescent="0.25">
+      <c r="A79" s="10">
         <v>68</v>
       </c>
-      <c r="C38" s="33" t="s">
+      <c r="B79" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D79" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E79" s="14">
+        <v>44874</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="10">
         <v>69</v>
       </c>
-      <c r="D38" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B39" s="9" t="s">
+      <c r="B80" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D80" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" s="14">
+        <v>42750</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="52.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="10">
         <v>70</v>
       </c>
-      <c r="C39" s="33" t="s">
+      <c r="B81" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D81" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E81" s="14">
+        <v>43126</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="10">
         <v>71</v>
       </c>
-      <c r="D39" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B40" s="9" t="s">
+      <c r="B82" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D82" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E82" s="19">
+        <v>44616</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A83" s="10">
         <v>72</v>
       </c>
-      <c r="C40" s="33" t="s">
+      <c r="B83" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D83" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="19">
+        <v>45317</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="10">
         <v>73</v>
       </c>
-      <c r="D40" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B41" s="9" t="s">
+      <c r="B84" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="D84" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E84" s="19">
+        <v>45525</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="10">
         <v>74</v>
       </c>
-      <c r="C41" s="33" t="s">
+      <c r="B85" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D85" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E85" s="19">
+        <v>45526</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="10">
         <v>75</v>
       </c>
-      <c r="D41" s="6" t="s">
-[...101 lines deleted...]
-      <c r="B47" s="9" t="s">
+      <c r="B86" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="C86" s="33" t="s">
         <v>86</v>
       </c>
-      <c r="C47" s="33" t="s">
-[...149 lines deleted...]
-      <c r="E55" s="11">
+      <c r="D86" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E86" s="19">
         <v>43713</v>
       </c>
-    </row>
-[...147 lines deleted...]
-      <c r="B65" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A4:E4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="D13" r:id="rId1" xr:uid="{046E1B10-449D-4E90-BF6F-14DA859A8EB5}"/>
-[...49 lines deleted...]
-    <hyperlink ref="D45" r:id="rId51" xr:uid="{1C3FECA2-FD90-4156-9558-ACE1B3FC8B02}"/>
+    <hyperlink ref="D12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="D13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="D17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="D19" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="D20" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="D21" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="D22" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="D23" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="D24" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="D25" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="D26" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="D27" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="D28" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="D29" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="D30" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="D31" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="D32" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="D34" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="D35" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="D41" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="D45" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="D46" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="D47" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="D48" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="D49" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="D50" r:id="rId26" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="D54" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="D55" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="D57" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="D58" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="D61" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="D62" r:id="rId32" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="D63" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="D64" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="D67" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="D68" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="D69" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="D71" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="D72" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="D73" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="D74" r:id="rId41" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="D75" r:id="rId42" location="iso:std:iso:9001:ed-5:v1:es" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="D76" r:id="rId43" location="iso:std:iso:14001:ed-3:v1:es" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="D77" r:id="rId44" location="iso:std:iso:45001:ed-1:v1:es" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="D78" r:id="rId45" location="iso:std:iso:31000:ed-2:v1:es" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="D79" r:id="rId46" location="iso:std:iso-iec:27001:ed-3:v1:en" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="D80" r:id="rId47" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="D81" r:id="rId48" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="D14" r:id="rId49" xr:uid="{02CAAC72-8863-49CE-BD5B-F8870C9548E6}"/>
+    <hyperlink ref="D15" r:id="rId50" display="enlave" xr:uid="{6E2BC5F2-81FB-4330-84AE-36206B86DC24}"/>
+    <hyperlink ref="D16" r:id="rId51" xr:uid="{C3432B63-43C2-4AC5-A82D-5A1496FBF020}"/>
+    <hyperlink ref="D33" r:id="rId52" xr:uid="{344FFFD6-3D0B-46C9-BA12-B7BD0E3FF7A1}"/>
+    <hyperlink ref="D37" r:id="rId53" xr:uid="{1AC2F94D-B6D6-4EE8-9B9D-55B338FE55E2}"/>
+    <hyperlink ref="D38" r:id="rId54" xr:uid="{6BD93B5E-1CD9-4037-A119-1365A79B7459}"/>
+    <hyperlink ref="D39" r:id="rId55" xr:uid="{B4E80A38-E4E7-4B5F-8503-E6061C2A66F1}"/>
+    <hyperlink ref="D40" r:id="rId56" xr:uid="{D3BB862B-1C5E-43E1-9377-D6E184E01144}"/>
+    <hyperlink ref="D42" r:id="rId57" xr:uid="{17408C21-469A-4D38-BB5E-0E679DEA6F48}"/>
+    <hyperlink ref="D43" r:id="rId58" xr:uid="{0E6B936D-EE3D-4511-A2B1-DD8E28D2C0C2}"/>
+    <hyperlink ref="D44" r:id="rId59" xr:uid="{5DA72981-2674-44CA-9025-4A47CD77D1D1}"/>
+    <hyperlink ref="D51" r:id="rId60" xr:uid="{6B6A5B2F-654D-400F-98CC-6AEFDE5D8A48}"/>
+    <hyperlink ref="D52" r:id="rId61" xr:uid="{128D721C-BA29-4DE3-847A-44F98C502FB1}"/>
+    <hyperlink ref="D53" r:id="rId62" xr:uid="{A60B59A7-ECEA-45CD-8B5C-67E2767565D1}"/>
+    <hyperlink ref="D60" r:id="rId63" xr:uid="{9F4787F3-AF1E-4C76-9685-391B250D95B4}"/>
+    <hyperlink ref="D65" r:id="rId64" xr:uid="{72F15F9D-930A-4685-A433-7714412E77FB}"/>
+    <hyperlink ref="D66" r:id="rId65" xr:uid="{717530E0-2435-4F04-84DC-807FB23F2F2A}"/>
+    <hyperlink ref="D70" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="D82" r:id="rId67" xr:uid="{F03C90EC-9F0A-41B2-96E2-219B3A6DE769}"/>
+    <hyperlink ref="D83" r:id="rId68" xr:uid="{9F593EDB-2E4E-461F-B62A-79053DB0F4FB}"/>
+    <hyperlink ref="D84" r:id="rId69" xr:uid="{9C778708-7DF3-4F62-8BCA-8D8A393BF02E}"/>
+    <hyperlink ref="D85" r:id="rId70" xr:uid="{82930791-BB93-4B6E-9507-18E654CB3E55}"/>
+    <hyperlink ref="D86" r:id="rId71" xr:uid="{F1D8CDA3-5E5C-448F-A8E8-53B52B6EB366}"/>
+    <hyperlink ref="D56" r:id="rId72" xr:uid="{AC34B1EE-3ACE-4DBD-BDF8-23938BB70A8F}"/>
+    <hyperlink ref="D59" r:id="rId73" xr:uid="{CF232707-0C8C-491C-9860-3A9A51CBA95E}"/>
+    <hyperlink ref="D36" r:id="rId74" xr:uid="{2BF028E3-7D4B-41F9-B9C1-259C509E4C59}"/>
   </hyperlinks>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.94488188976377963" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup scale="85" pageOrder="overThenDown" orientation="portrait" r:id="rId52"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.94488188976377963" header="0.51181102362204722" footer="0.31496062992125984"/>
+  <pageSetup scale="65" pageOrder="overThenDown" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId75"/>
   <headerFooter>
-    <oddHeader xml:space="preserve">&amp;C
-</oddHeader>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
-  <drawing r:id="rId53"/>
-  <legacyDrawingHF r:id="rId54"/>
+  <drawing r:id="rId76"/>
+  <legacyDrawingHF r:id="rId77"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Hoja1!Títulos_a_imprimir</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Martha Patricia Zornosa Guerra -  GIT de Apoyo Informatico</dc:creator>
-  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
+  <dc:language>es-ES</dc:language>
 </cp:coreProperties>
 </file>