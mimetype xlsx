--- v1 (2026-07-30)
+++ v2 (2026-09-22)
@@ -1,1099 +1,1057 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ofranco\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\TERESA\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AFF719F0-06EA-4610-B9CF-9BBE1EB2BA90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CD90B32-2355-4821-A332-2736A3516F86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{9F4AE45E-F7D9-4B6B-9DFC-BCAF108ECB3B}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
-      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="193">
   <si>
     <t>MATRIZ DE REQUISITOS LEGALES Y NORMATIVOS DE SEGURIDAD DE LA INFORMACIÓN Y SEGURIDAD DIGITAL</t>
   </si>
   <si>
     <t>PROCESO:</t>
   </si>
   <si>
     <t>GESTIÓN TIC'S</t>
   </si>
   <si>
     <t>PROCEDIMIENTO:</t>
   </si>
   <si>
     <t>SEGURIDAD DE LA INFORMACIÓN</t>
   </si>
   <si>
     <t>FECHA DE APROBACIÓN:</t>
   </si>
   <si>
     <t>CÓDIGO:</t>
   </si>
   <si>
     <t>VERSIÓN:</t>
   </si>
   <si>
     <t>PÁGINA:</t>
   </si>
   <si>
     <t>GTI10-FOR10</t>
   </si>
   <si>
     <t>1 de 1</t>
   </si>
   <si>
+    <t>A continuación, se referencian las normas y leyes colombianas aplicables en el ámbito de la seguridad de la información, la seguridad digital, la ciberseguridad y la privacidad. La eventual derogatoria, modificación o declaratoria de inexequibilidad de alguna de las disposiciones aquí citadas no afectará la vigencia, obligatoriedad y carácter vinculante de las demás normas aplicables al Sistema de Gestión de Seguridad de la Información – SGSI de la CGN.</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
     <t>Ley o Norma</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Fecha expedición</t>
   </si>
   <si>
     <t>Constitución Política de Colombia Artículo 15</t>
   </si>
   <si>
     <t xml:space="preserve">"Todas las personas tienen derecho a su intimidad personal y familiar y a su buen nombre, y el Estado debe respetarlos y hacer los respetar”. De igual modo, tienen derecho a conocer, actualizar y rectificar las informaciones que se hayan recogido sobre ellas en bancos de datos y en archivos de entidades públicas y privadas. </t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
     <t>Constitución Política de Colombia Articulo 20</t>
   </si>
   <si>
     <t>Se garantiza a toda persona la libertad de expresar y difundir su pensamiento y opiniones, la de informar y recibir información veraz e imparcial, y la de fundar medios de comunicación masiva. Estos son libres y tienen responsabilidad social. Se garantiza el derecho a la rectificación en condiciones de equidad. No habrá censura.</t>
   </si>
   <si>
+    <t>Constitución Política de Colombia Artículo 209</t>
+  </si>
+  <si>
+    <t>La función administrativa está al servicio de los intereses generales y se desarrolla con fundamento en los principios de igualdad, moralidad, eficacia, economía, celeridad, imparcialidad y publicidad, mediante la descentralización, la delegación y la desconcentración de funciones. Las autoridades administrativas deben coordinar sus actuaciones para el adecuado cumplimiento de los fines del Estado. La administración pública, en todos sus órdenes, tendrá un control interno que se ejercerá en los términos que señale la ley.</t>
+  </si>
+  <si>
+    <t>Ley 23 de 1982
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Sobre derechos de autor</t>
+  </si>
+  <si>
+    <t>Ley 44 de 1993
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>por la cual se modifica y adiciona la Ley 23 de 1982 y se modifica la Ley 29 de 1944</t>
+  </si>
+  <si>
+    <t>Ley 527 de 1999
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Por medio de la cual se define y se reglamenta el acceso y el uso de los mensajes de datos.</t>
   </si>
   <si>
+    <t>LEY 594 DE 2000
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Por medio de la cual se dicta la Ley General de Archivos y se dictan otras disposiciones</t>
+  </si>
+  <si>
+    <t>Ley 603 de 2000
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Por la cual se modifica el artículo 47 de la Ley 222 de 1995, Articulo 2. Artículo 2º. Las autoridades tributarias colombianas podrán verificar el estado de cumplimiento de las normas sobre derechos de autor por parte de las sociedades para impedir que, a través de su violación, también se evadan tributos.</t>
   </si>
   <si>
+    <t>Ley 679 de 2001
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Por medio de la cual se expide un estatuto para prevenir y contrarrestar la explotación, la pornografía y el turismo sexual con menores, en desarrollo del artículo 44 de la Constitución.</t>
   </si>
   <si>
+    <t>Ley 1032 de 2006
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Por la cual se modifican los artículos 257, 271, 272 y 306 del Código Penal. Artículo 271. Violación a los derechos patrimoniales de autor y derechos conexos. Modificación del código Penal Colombiano Ley 599 de 2000.</t>
   </si>
   <si>
+    <t>Ley 1221 de 2008
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Por la cual se establecen normas para promover y regular el Teletrabajo y se dictan otras disposiciones.</t>
   </si>
   <si>
-    <t>Por la cual se dictan disposiciones generales del hábeas data y se regula el manejo de la información contenida en bases de datos personales, en especial la financiera, crediticia, comercial, de servicios y la proveniente de terceros países.</t>
+    <t>Ley 1266 de 2008
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Por la cual se dictan disposiciones generales del hábeas data y se regula el manejo de la información contenida en bases de datos personales, en especial la financiera, crediticia, comercial, de servicios y la proveniente de terceros países. MODIFICADA Y ADICIONADA por la Ley 2157 de 2021 y modificada posteriormente por la Ley 2573 de 2026. Aplicar el texto vigente y las modificaciones incorporadas.</t>
+  </si>
+  <si>
+    <t>Ley 1273 de 2009
+Congreso de la República de Colombia</t>
   </si>
   <si>
     <t>Por medio de la cual se crea un nuevo bien jurídico tutelado denominado “de la protección de la información y de los datos” y se preservan integralmente los sistemas que utilicen las tecnologías de la información y las comunicaciones.</t>
   </si>
   <si>
+    <t>Ley 1336 de 2009 
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Lucha contra la explotación, la pornografía y el turismo sexual con niños, niñas y adolescentes.) por medio de la cual se adiciona y robustece la Ley 679 de 2001, de lucha contra la explotación, la pornografía y el turismo sexual con niños, niñas y adolescentes.</t>
   </si>
   <si>
+    <t>Ley 1341 de 2009
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Por la cual se definen principios y conceptos sobre la sociedad de la información y la organización de las Tecnologías de la Información y las Comunicaciones –TIC.</t>
   </si>
   <si>
+    <t>Ley 1437 DE 2011
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>por la cual se expide el Código de Procedimiento Administrativo y de lo Contencioso Administrativo. (Uso de medios electrónicos Procedimiento Administrativo Electrónico), Articulo 1 de la ley 1755 de 2015.</t>
   </si>
   <si>
+    <t>Ley 1450 de 2011, Artículo 230
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t xml:space="preserve">Estrategias de Gobierno en Línea. </t>
   </si>
   <si>
+    <t>Ley 1474 DE 2011
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Por la cual se dictan normas orientadas a fortalecer los mecanismos de prevención, investigación y sanción de actos de corrupción y la efectividad del control de la gestión pública.</t>
   </si>
   <si>
+    <t>Ley 1581 de 2012
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Por medio de la cual se dictan disposiciones generales para la Protección de Datos Personales.</t>
   </si>
   <si>
+    <t>Ley 1672 de 2013
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>por la cual se establecen los lineamientos para la adopción de una política pública de gestión integral de Residuos de Aparatos Eléctricos y Electrónicos (RAEE)</t>
   </si>
   <si>
+    <t>Ley 1712 de 2014
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Por medio de la cual se crea la Ley de Transparencia y del Derecho de Acceso a la Información Pública Nacional y se dictan otras disposiciones.</t>
   </si>
   <si>
+    <t>Ley 1915 de 2018
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Por la cual se modifica la Ley 23 de 1982 y se establecen otras disposiciones en materia de derecho de autor y derechos conexos.</t>
+  </si>
+  <si>
+    <t>Ley 1952 de 2019
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>Principios y normas rectoras de la ley disciplinaria</t>
   </si>
   <si>
+    <t>Ley 1955 de 2019
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
     <t>“Por el cual se expide el Plan Nacional de Desarrollo 2018- 2022. “Pacto por Colombia, Pacto por la Equidad”. Incluyó el artículo 147 de Transformación Digital Pública y 148 de Gobierno Digital como política de gestión y desempeño institucional</t>
   </si>
   <si>
+    <t>Ley 2052 de 2020</t>
+  </si>
+  <si>
+    <t>"Por medio de la cual se establecen disposiciones transversales a la rama ejecutiva del nivel nacional y territorial y a los particulares que cumplan funciones públicas y/o administrativas, en relación con la racionalización de trámites y se dictan otras disposiciones"</t>
+  </si>
+  <si>
+    <t>Resolución 1519 de 2020
+Ministerio de Tecnologías de la Información y las Comunicaciones</t>
+  </si>
+  <si>
+    <t>por la cual se definen los estándares y directrices para publicar la información señalada en la Ley 1712 del 2014 y se definen los requisitos materia de acceso a lainformación pública, accesibilidad web, seguridad digital, y datos abiertos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ley 850 de 2003
+Congreso de la República de Colombia
+</t>
+  </si>
+  <si>
+    <t>Por medio de la cual se reglamentan las veedurías ciudadanas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Directiva 26 de 2020
+Procuraduría General de la Nación
+</t>
+  </si>
+  <si>
+    <t>Diligenciamiento de la información en el índice de transparencia y acceso a lainformación – ITA – de conformidad con las disposiciones del artículo 23 de la ley 1712 de 2014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisión Andina 351 de 1993
+La Comisión del Acuerdo de Cartagena </t>
+  </si>
+  <si>
+    <t>régimen común sobre derecho de autor y derechos conexos</t>
+  </si>
+  <si>
+    <t>Decreto 4632 de 2011 
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
     <t>por medio del cual se reglamenta parcialmente la Ley 1474 de 2011 en lo que se refiere a la Comisión Nacional para la Moralización y la Comisión Nacional Ciudadana para la Lucha contra la Corrupción</t>
   </si>
   <si>
+    <t>Decreto 2609 de 2012
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 1377 de 2013
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Reglamentó parcialmente la Ley 1581 de 2012 en materias como autorización, políticas de tratamiento, avisos de privacidad, responsables y encargados, y transferencias/transmisiones. 
+Sus disposiciones fueron incorporadas/compiladas en el Decreto 1074 de 2015; Función Pública además registra derogatoria parcial por el Decreto 1081 de 2015.
+Aplicar actualmente a través del Decreto 1074 de 2015 y normas vigentes.</t>
+  </si>
+  <si>
+    <t>Decreto 103 de 2015
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Por medio del cual se reglamentó parcialmente la Ley 1712 de 2014.
+Se encuentra compilado en el Decreto 1081 de 2015 y registrado por Función Pública como derogado parcialmente por dicho Decreto. 
+Se conserva como antecedente, pero para cumplimiento debe aplicarse el Decreto 1081 de 2015 y sus modificaciones vigentes.</t>
+  </si>
+  <si>
+    <t>Decreto 1078 de 2015
+Ministerio de Tecnologías de la Información y las Comunicaciones</t>
+  </si>
+  <si>
     <t>por medio del cual se expide el Decreto Único Reglamentario del Sector de Tecnologías de la Información y las Comunicaciones</t>
   </si>
   <si>
     <t>Decreto Único Reglamentario del Sector Comercio, Industria y Turismo Artículo 2.2.2.26.2.1. Información mínima del Registro Nacional de Bases de Datos.</t>
   </si>
   <si>
+    <t>Decreto 1081 de 2015
+Presidencia de la República</t>
+  </si>
+  <si>
+    <t>Decreto Reglamentario Único del Sector Presidencia de la Republica), Por medio del cual se expide el Decreto Reglamentario Único del Sector Presidencia de la República, Título 1, Disposiciones generales en materia de transparencia y del derecho de acceso a la información pública nacional.</t>
+  </si>
+  <si>
+    <t>Decreto 1083 de 2015
+Departamento Administrativo de la Función Pública</t>
+  </si>
+  <si>
     <t>Decreto Único Reglamentario del Sector Función Pública. Sanciones disciplinarias</t>
   </si>
   <si>
-    <t>"Por el cual se establecen los lineamientos generales de la política de Gobierno Digital y se subroga el capítulo 1 del título 9 de la parte 2 del libro 2 del Decreto 1078 de 2015, Decreto Único Reglamentario del sector de Tecnologías de la Información y las Comunicaciones</t>
-[...80 lines deleted...]
-    <t>Política Nacional de Inteligencia Artificial</t>
+    <t>Decreto 1494 de 2015
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Por el cual se corrigen yerros en la Ley 1712 de 2014 “por medio de la cual se crea la ley de Transparencia y del Derecho de Acceso a la Información Pública Nacional.</t>
+  </si>
+  <si>
+    <t>Decreto 415 de 2016
+Ministerio de Tecnologías de la Información y las Comunicaciones</t>
+  </si>
+  <si>
+    <t>por el cual se adiciona el Decreto Único Reglamentario del sector de la Función Pública, Decreto número 1083 de 2015, en lo relacionado con la definición de los lineamientos para el fortalecimiento institucional en materia de Tecnologías de la Información y las Comunicaciones.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Decreto 728 de 2017
+Presidencia de la República de Colombia</t>
   </si>
   <si>
     <t>Por el cual se adiciona el capítulo 2 al título 9 de la parte 2 del libro 2 del Decreto Único Reglamentario del sector TIC, Decreto 1078 de 2015,
 para fortalecer el modelo de Gobierno Digital en las entidades del orden nacional 21
 del Estado colombiano, a través de la implementación de zonas de acceso público
 a Internet inalámbrico.</t>
   </si>
   <si>
+    <t>Decreto 1499 de 2017
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
     <t>Por medio del cual se modifica el Decreto 1083 de 2015, Decreto Único Reglamentario del Sector Función Pública, en lo relacionado con el Sistema de Gestión establecido en el artículo 133 de la Ley 1753 de 2015.</t>
   </si>
   <si>
-    <t>Por la cual se modifica la Ley 23 de 1982 y se establecen otras disposiciones en materia de derecho de autor y derechos conexos.</t>
+    <t>Decreto 612 de 2018
+Presidencia de la República de Colombia</t>
   </si>
   <si>
     <t>Por el cual se fijan directrices para la integración de los planes institucionales y estratégicos al Plan de Acción por parte de las entidades del Estado.</t>
+  </si>
+  <si>
+    <t>Decreto 1008 de 2018
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto 2106 de 2019
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>“Por el cual se dictan normas para simplificar, suprimir y reformar trámites, procesos y procedimientos innecesarios existentes en la administración pública.” Artículo 14. Integración a la sede electrónica</t>
+  </si>
+  <si>
+    <t>Decreto 620 de 2020
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Por el cual se subroga el título 17 de la parte 2 del libro 2 del Decreto 1078 de 2015, para reglamentarse parcialmente los artículos 53, 54, 60, 61 y 64 de la Ley 1437 de 2011. los literales e. j y literal a del parágrafo 2 del artículo 45 de la Ley 1753 de 2015, el numeral 3 del artículo 147 de la Ley 1955 de 2019, y el artículo 9 del Decreto 2106 de 2019, estableciendo los lineamientos generales en el uso y operación de los servicios ciudadanos digitales.</t>
+  </si>
+  <si>
+    <t>Decreto 338 de 2022
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto reglamentario del Sector de TIC Lineamientos Gobernanza de la Seguridad Digital</t>
+  </si>
+  <si>
+    <t>Decreto 767 de 2022
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Por el cual se establecen los lineamientos generales de la Política de Gobierno Digital y se subroga el Capítulo 1 del Título 9 de la Parte 2 del Libro 2 del Decreto 1078 de 2015, Decreto Único Reglamentario del Sector de Tecnologías de la Información y las Comunicaciones</t>
+  </si>
+  <si>
+    <t>Decreto 1263 de 2022
+Presidencia de la República de Colombia</t>
   </si>
   <si>
     <t>“Por el cual se adiciona el Título 22 a la Parte 2 del Libro 2
 del Decreto 1078 de 2015, Decreto Único Reglamentario del Sector de Tecnologías
 22</t>
   </si>
   <si>
-    <t>Por medio de la cual se dicta la Ley General de Archivos y se dictan otras disposiciones</t>
-[...5 lines deleted...]
-    <t>Por medio de la cual se reglamentan las veedurías ciudadanas</t>
+    <t>Decreto 88 de 2022
+Presidencia de la República de Colombia</t>
   </si>
   <si>
     <t xml:space="preserve"> Por el cual se adiciona el Título 20 a la Parte 2 del Libro 2 del Decreto Único
 Reglamentario del Sector de Tecnologías de la Información y las Comunicaciones, Decreto 1078 de 2015, para reglamentar los artículos 3, 5 Y 6 de la Ley 2052 de 2020, estableciendo los conceptos, lineamientos, plazos y condiciones para la digitalización y automatización de trámites y su realización en línea"</t>
   </si>
   <si>
-    <t xml:space="preserve"> Política Nacional de Ciencia, tecnología e innovación 2022 – 2031.</t>
-[...118 lines deleted...]
-  <si>
     <t>CONPES 3701 DE 2011
 Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
   </si>
   <si>
+    <t>Lineamientos de Política para Ciberseguridad y Ciberdefensa.</t>
+  </si>
+  <si>
     <t>CONPES 3854 de 2016
 Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
   </si>
   <si>
+    <t>Política Nacional de Seguridad Digital</t>
+  </si>
+  <si>
     <t>CONPES 3975 DE 2019
 Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
   </si>
   <si>
+    <t>Política Nacional para la Transformación Digital e Inteligencia Artificial.</t>
+  </si>
+  <si>
+    <t>CONPES 3995 de 2020
+Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
+  </si>
+  <si>
+    <t>Política Nacional de Confianza y Seguridad Digital</t>
+  </si>
+  <si>
+    <t>CONPES 4069 de 2022
+Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Política Nacional de Ciencia, tecnología e innovación 2022 – 2031.</t>
+  </si>
+  <si>
+    <t>CONPES 4144 de 2025
+Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
+  </si>
+  <si>
+    <t>Política Nacional de Inteligencia Artificial</t>
+  </si>
+  <si>
     <t>Resolución 193 de 2019
 UAE Contaduría General de la Nación</t>
   </si>
   <si>
+    <t xml:space="preserve">Creación del "Equipo Operativo del Sistema de Gestión y Desempeño" dentro de la CGN </t>
+  </si>
+  <si>
     <t>Resolución 500 de 2021
 Ministerio de Tecnologías de la Información y las Comunicaciones</t>
   </si>
   <si>
+    <t>Establece los lineamientos y estándares para la estrategia de seguridad digital y adopta el Modelo de Seguridad y Privacidad de la Información (MSPI) como habilitador de la Política de Gobierno Digital.
+Fue adicionada por la Resolución 746 de 2022 y su Anexo 1 fue actualizado por la Resolución 2277 de 2025.
+Debe aplicarse con sus modificaciones vigentes.</t>
+  </si>
+  <si>
     <t>Resolución 746 de 2022
 Ministerio de Tecnologías de la Información y las Comunicaciones</t>
   </si>
   <si>
+    <t>Fortalece el Modelo de Seguridad y Privacidad de la Información y adiciona disposiciones a la Resolución 500 de 2021, incluyendo protección de datos personales, privacidad, seguridad en nube y gestión de la seguridad de la información en relaciones con proveedores. Se mantiene como norma modificatoria vigente en la compilación normativa de MinTIC.</t>
+  </si>
+  <si>
     <t>Resolución 383 de 2023
 UAE Contaduría General de la Nación</t>
   </si>
   <si>
+    <t>Designa al Oficial de Seguridad y Privacidad de la Informacíón en la Contaduría General de la Nación</t>
+  </si>
+  <si>
     <t>Resolución 455 de 2024
 UAE Contaduría General de la Nación</t>
   </si>
   <si>
+    <t>Por la cual se adopta el procedimiento interno de trabajo en casa</t>
+  </si>
+  <si>
     <t>Resolución 003 de 2025
 UAE Contaduría General de la Nación</t>
   </si>
   <si>
+    <t>Por la cual se adopta la modalidad de teletrabajo suplementario como modalidad de teletrabajo</t>
+  </si>
+  <si>
     <t>Resolución 2277 de 2025 
 Ministerio de Tecnologías de la Información y las Comunicaciones</t>
   </si>
   <si>
+    <t>Actualiza el Anexo 1 de la Resolución 500 de 2021 para alinear el MSPI con la versión vigente de ISO/IEC 27001 y deroga guías, versiones e instrumentos anteriores expresamente listados en su artículo 2. No deroga la Resolución 746 de 2022.</t>
+  </si>
+  <si>
     <t>Circular No 004 de 2022
 UAE Contaduría General de la Nación</t>
   </si>
   <si>
+    <t>Pautas de Seguridad de la Información en la CGN - Teletrabajo.</t>
+  </si>
+  <si>
     <t>Norma Técnica Colombiana ISO 9001:2015
 Instituto Colombiano de Normas Técnicas y Certificación</t>
   </si>
   <si>
+    <t>Sistema de Gestión de la Calidad</t>
+  </si>
+  <si>
     <t>Norma Técnica Colombiana ISO 14001:2015
 Instituto Colombiano de Normas Técnicas y Certificación</t>
   </si>
   <si>
+    <t>Sistema de Gestión Ambiental</t>
+  </si>
+  <si>
     <t>Norma Técnica Colombiana NTC-ISO 45001:2018
 Instituto Colombiano de Normas Técnicas y Certificación</t>
   </si>
   <si>
+    <t>Sistemas de Gestión de la Seguridad y salud en el trabajo</t>
+  </si>
+  <si>
     <t>Norma Técnica Colombiana NTC-ISO 31000:2018
 Instituto Colombiano de Normas Técnicas y Certificación</t>
   </si>
   <si>
+    <t>Gestión del riesgo, principios y directrices</t>
+  </si>
+  <si>
     <t>Norma Técnica Colombiana NTC- ISO/IEC Colombiana 27001:2022
 Instituto Colombiano de Normas Técnicas y Certificación</t>
   </si>
   <si>
+    <t>Seguridad de la información, ciberseguridad y protección de la privacidad. Sistemas de gestión de la seguridad de la información</t>
+  </si>
+  <si>
     <t>Sistema de Gestión de Documentos Electrónicos de Archivo
 Archivo General de la Nación</t>
+  </si>
+  <si>
+    <t>Este documento pretende proporcionar un enfoque general acerca de la implementación del Sistema de Gestión de Documentos Electrónicos de Archivo. SGDEA</t>
   </si>
   <si>
     <t>Guía de documentos y expedientes electrónicos
 Archivo General de la  Nación -
 Ministerio de Tecnologías de la Información y las Comunicaciones</t>
   </si>
   <si>
-    <t>01/28/1982</t>
-[...109 lines deleted...]
-Consejo Nacional de Política Económica y Social - Departamento Nacional de Planeación</t>
+    <t>Orientar a las entidades públicas y privadas que cumplen funciones públicas, en la producción, gestión y tratamiento de los expedientes y documentos electrónicos, desde su creación hasta la preservación a largo plazo con el fin de garantizar su autenticidad, integridad, fiabilidad y disponibilidad durante su ciclo vital.</t>
+  </si>
+  <si>
+    <t>Directiva Presidencial 02 de 2022</t>
+  </si>
+  <si>
+    <t>Reiteración de la política pública en seguridad digital</t>
   </si>
   <si>
     <t>Circular Externa No. 001 de 2024
 Super Intendencia de Industría y comercio</t>
   </si>
   <si>
+    <t>Protección de Datos Personales Competencia de la Delegatura para la Protección de Datos Personales de la SIC en la aplicación de la Ley 2300 de 2023</t>
+  </si>
+  <si>
     <t>Circular Externa No. 002 de 2024 – IA y datos personales-Super Intendencia de Industría y comercio</t>
   </si>
   <si>
+    <t>Lineamientos sobre el tratamiento de datos personales cuando se utilizan sistemas de Inteligencia Artificial (IA).</t>
+  </si>
+  <si>
     <t>Circular Externa 003 de 2024-Super Intendencia de Industría y comercio</t>
   </si>
   <si>
+    <t>Definir roles, procedimientos y reportes de tratamiento de datos personales</t>
+  </si>
+  <si>
     <t>Circular Externa Conjunta 004 de 2019 – Super Intendencia de Industría y comercio y ANDJE</t>
   </si>
   <si>
-    <t>Ley 2052 de 2020</t>
-[...17 lines deleted...]
-    <t>por el cual se adiciona el Decreto Único Reglamentario del sector de la Función Pública, Decreto número 1083 de 2015, en lo relacionado con la definición de los lineamientos para el fortalecimiento institucional en materia de Tecnologías de la Información y las Comunicaciones.</t>
+    <t>Lineamientos para tratamiento de datos personales en sistemas interoperables.</t>
+  </si>
+  <si>
+    <t>Decreto 1080 de 2015
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Decreto Único Reglamentario del Sector Cultura. Compila, entre otras, las disposiciones del Decreto 2609 de 2012 relacionadas con gestión documental y documentos electrónicos.
+Debe utilizarse como referencia normativa vigente en sustitución de la consulta del Decreto 2609 de 2012.</t>
+  </si>
+  <si>
+    <t>Decreto 90 de 2018
+Presidencia de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Modifica disposiciones del Decreto 1074 de 2015 relacionadas con el Registro Nacional de Bases de Datos (RNBD), incluido su ámbito de aplicación. Debe evaluarse junto con la Ley 1581 de 2012, el Decreto 1074 de 2015 y el Título V vigente de la Circular Única de la SIC.</t>
+  </si>
+  <si>
+    <t>Circular Externa 003 de 2018
+Superintendencia de Industria y Comercio</t>
+  </si>
+  <si>
+    <t>Modifica numerales del Capítulo Segundo del Título V de la Circular Única de la SIC relacionados con el Registro Nacional de Bases de Datos (RNBD). Su contenido debe leerse dentro del Título V consolidado y vigente.</t>
+  </si>
+  <si>
+    <t>Ley 2157 de 2021
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Modifica y adiciona la Ley Estatutaria 1266 de 2008 y fortalece el derecho de hábeas data respecto de información financiera, crediticia, comercial, de servicios y proveniente de terceros países. Debe reflejarse en la matriz mientras se mantenga la Ley 1266 de 2008 como requisito aplicable.</t>
+  </si>
+  <si>
+    <t>Ley 2300 de 2023
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Establece medidas para proteger el derecho a la intimidad de los consumidores frente a contactos de cobranza, publicidad y prospección comercial. La matriz ya incluye la Circular Externa 001 de 2024 de la SIC asociada a esta materia; por coherencia debe evaluarse e incorporarse la ley que le sirve de fundamento.</t>
+  </si>
+  <si>
+    <t>Resolución 56579 de 2025
+Superintendencia de Industria y Comercio</t>
+  </si>
+  <si>
+    <t>Modifica los Títulos II, V y VII de la Circular Única de la SIC. En materia de protección de datos personales actualiza disposiciones del Título V, por lo que debe considerarse en la gestión de consultas, reclamos y demás obligaciones reguladas por la autoridad de protección de datos.</t>
+  </si>
+  <si>
+    <t>Circular Externa 002 de 2025
+Superintendencia de Industria y Comercio</t>
+  </si>
+  <si>
+    <t>Imparte instrucciones aplicables a procesos de transferencia de tecnología en los que se transfieran datos personales o tecnologías que permitan o tengan por objeto el tratamiento de datos personales. Relevante para adquisiciones, licenciamiento, nube, SaaS, desarrollos, integraciones y demás relaciones con terceros tecnológicos.</t>
+  </si>
+  <si>
+    <t>Circular Externa 003 de 2025
+Superintendencia de Industria y Comercio</t>
+  </si>
+  <si>
+    <t>Circular Externa 001 de 2026
+Superintendencia de Industria y Comercio</t>
+  </si>
+  <si>
+    <t>Actualiza la Circular Única de la SIC y modifica, entre otros, el numeral 3.3 del Título V sobre la Declaración de Conformidad para transferencias internacionales de datos personales. Debe leerse conjuntamente con la Circular Externa 003 de 2025 y el Título V consolidado.</t>
+  </si>
+  <si>
+    <t>Ley 2573 de 2026
+Congreso de la República de Colombia</t>
+  </si>
+  <si>
+    <t>Establece medidas de protección frente a reportes negativos y cobros derivados de suplantación de identidad y modifica disposiciones de la Ley 1266 de 2008. Su aplicabilidad debe evaluarse según los roles que ejerza la entidad como fuente, usuario u operador de información y los servicios o relaciones en los que trate este tipo de datos.</t>
+  </si>
+  <si>
+    <t>Título V de la Circular Única de la Superintendencia de Industria y Comercio, dedicado a protección de datos personales. Se recomienda adoptarlo como referencia consolidada de control normativo y verificar siempre su versión vigente. La SIC reporta actualización al 9 de enero de 2026.</t>
+  </si>
+  <si>
+    <t>Por el cual se reglamentó el Título V de la Ley 594 de 2000 y aspectos de la gestión documental.
+Se encuentra compilado en el Decreto 1080 de 2015 (Decreto Único Reglamentario del Sector Cultura). 
+Se conserva como antecedente, pero para cumplimiento se debe consultar el Decreto 1080 de 2015 y sus modificaciones vigentes.</t>
+  </si>
+  <si>
+    <t>Circular Única de la SIC - Título V
+Versión consolidada vigente</t>
+  </si>
+  <si>
+    <t>Imparte instrucciones sobre cláusulas contractuales modelo para la transferencia y transmisión internacional de datos personales. Debe incorporarse en los lineamientos, contratos y evaluaciones de proveedores cuando existan flujos internacionales de datos personales.</t>
+  </si>
+  <si>
+    <t>Guía Ética para la Implementación, Desarrollo y Uso de Sistemas de Inteligencia Artificial en Entidades Públicas de Colombia</t>
+  </si>
+  <si>
+    <t>Documento orientador publicado por la Presidencia de la República, con el apoyo del Ministerio de Tecnologías de la Información y las Comunicaciones, el Ministerio de Ciencia, Tecnología e Innovación, la Comisión de Regulación de Comunicaciones y el Departamento Nacional de Planeación, en desarrollo del CONPES 4144 de 2025 (Política Nacional de Inteligencia Artificial). Establece los principios y valores éticos que deben orientar la implementación, el desarrollo y el uso de sistemas de Inteligencia Artificial en entidades públicas del orden nacional (centralidad humana, transparencia, explicabilidad, equidad, no discriminación y protección de datos, entre otros), así como los habilitadores, salvaguardas y buenas prácticas para materializarlos. No es de obligatorio cumplimiento, pero constituye referencia orientadora aplicable a la evaluación, contratación, despliegue y auditoría de proyectos de IA en el sector público.</t>
+  </si>
+  <si>
+    <t>Decreto 1074 de 2015
+Presidencia de la República</t>
+  </si>
+  <si>
+    <t>1/28/1982</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Por el cual se establecieron lineamientos generales de la Política de Gobierno Digital y se subrogó el Capítulo 1 del Título 9 de la Parte 2 del Libro 2 del Decreto 1078 de 2015.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-      <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Verdana"/>
-[...52 lines deleted...]
-      <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <i/>
+      <sz val="11"/>
       <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...11 lines deleted...]
-        <fgColor theme="3" tint="0.749992370372631"/>
+        <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...46 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
+    <cellStyle name="Hipervínculo" xfId="1" xr:uid="{5A46EFB2-539E-42E1-880C-6785CCBBC530}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...71 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1383194</xdr:colOff>
+      <xdr:colOff>1227859</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>57978</xdr:rowOff>
+      <xdr:rowOff>26497</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2732912</xdr:colOff>
+      <xdr:colOff>3273830</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>596348</xdr:rowOff>
+      <xdr:rowOff>706929</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1">
+        <xdr:cNvPr id="2" name="/xl/media/image1.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CC05032-6CDF-4E56-82A5-0425435C2C37}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5256B656-F036-4439-A773-4255B453449F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...6 lines deleted...]
-        <a:srcRect l="38562" t="25862" r="38057" b="20135"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect l="36346" t="26340" r="35135" b="28304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4050194" y="124239"/>
-          <a:ext cx="1349718" cy="538370"/>
+          <a:off x="4087264" y="89362"/>
+          <a:ext cx="2044066" cy="684242"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1104,126 +1062,123 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface="Calibri Light"/>
+        <a:cs typeface="Calibri Light"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="67000"/>
                 <a:lumMod val="110000"/>
-                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:tint val="73000"/>
                 <a:lumMod val="105000"/>
-                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:tint val="81000"/>
                 <a:lumMod val="105000"/>
-                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="94000"/>
                 <a:lumMod val="102000"/>
-                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:shade val="100000"/>
                 <a:lumMod val="100000"/>
-                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:shade val="78000"/>
                 <a:lumMod val="99000"/>
-                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
@@ -1236,1563 +1191,1766 @@
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=68717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/dudst_decreto_unico_reglamentario_sector_tecnologias_informacion_comunicaciones_decreto_1078_2015.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivogeneral.gov.co/sites/default/files/Estructura_Web/5_Consulte/Recursos/Publicacionees/V15_Guia_SGDEA_WEB.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=175866%7b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Circular%20No.001%20Poteccio%CC%81n%20Datos%20Personales_260724.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=53825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=36913" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=62866" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colaboracion.dnp.gov.co/cdt/conpes/econ&#243;micos/3854.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_0746_2022.htm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_2277_2025.htm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_1519_2020.htm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=53646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/d/intranet/resolucion-no-383-oficial-de-seguridad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=140250" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=18309" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=83433" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=93970" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=43292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=76608" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=86902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=186766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/230604/Res_193_2019_int.pdf/246a3e6a-4e0d-d698-00be-927af536c81a?t=1587238479783&amp;download=true" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivogeneral.gov.co/sites/default/files/Estructura_Web/5_Consulte/Recursos/Publicacionees/DocumentoOficialV1_GuiaDocumentoYExpedienteElectronico26_ENE%202018_v3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidadandina.org/StaticFiles/DocOf/DEC351.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minciencias.gov.co/sites/default/files/upload/paginas/conpes_4069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Circular%20Externa%20No.%20002%20del%2021%20de%20agosto%20de%202024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=34488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=3429" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=118337" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4276" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=41249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=56882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=65312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203975.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/6508625/RESOLUCION_455_DE_2024/f0b3a116-76f0-80ba-e56a-85c390f625af" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui/es/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=60556" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gobiernodigital.mintic.gov.co/portal/Manual-de-Gobierno-Digital/273022:Directiva-presidencial-02-de-2022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=44953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/3875247/CIRCULAR+INTERNA+No.+004+DE+2022+Seguridad+de+la+Informaci&#243;n.pdf/dc36e35e-0135-cff7-bffc-ce6860f187a7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=10570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=85742" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Circular%20externa%20No.%20003%20del%2022%20de%20agosto%20de%202024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sidn.ramajudicial.gov.co/SIDN/NORMATIVA/TEXTOS_COMPLETOS/7_LEYES/LEYES%202006%20(1005-1121)/Ley%201032%20de%202006%20(Modifica%20art.%20257,271,272%20y%20306%20del%20C&#243;digo%20Penal).pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=49981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=73593" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=103352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_0500_2021.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativa.archivogeneral.gov.co/decreto-2609-de-2012/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=36877" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203701.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui/es/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=87419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=81473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colaboracion.dnp.gov.co/CDT/Conpes/Econ%C3%B3micos/4144.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=190206" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=13960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=34492" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=43101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=90324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/6889603/resolucion-numero-003-de-2025-pdf/03b2f1ef-56e8-08d3-021b-a83c9a572a17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203995.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=3431" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativa.archivogeneral.gov.co/directiva-026/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=31431" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normatividad/122020/40.%20circular_externa_04_5_9_19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=181866" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=10570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=87419" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=86902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=190206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivogeneral.gov.co/sites/default/files/Estructura_Web/5_Consulte/Recursos/Publicacionees/V15_Guia_SGDEA_WEB.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=76833" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=43101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=34488" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=60556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=65312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minciencias.gov.co/sites/default/files/upload/paginas/conpes_4069.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/d/intranet/resolucion-no-383-oficial-de-seguridad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normatividad/122020/40.%20circular_externa_04_5_9_19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/CE%20002-2025%20-%20Circular%20Transferencia%20de%20Tecnologi%CC%81a.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=3429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=53825" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=36913" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=90324" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativa.archivogeneral.gov.co/directiva-026/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativa.archivogeneral.gov.co/decreto-2609-de-2012/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=73593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=103352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=175866%7b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_0500_2021.htm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivogeneral.gov.co/sites/default/files/Estructura_Web/5_Consulte/Recursos/Publicacionees/DocumentoOficialV1_GuiaDocumentoYExpedienteElectronico26_ENE%202018_v3.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=213990" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=18309" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203975.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Circular%20Externa%20No.%20002%20del%2021%20de%20agosto%20de%202024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Circular%20Externa%20003%20de%202025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=85039" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=34492" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=43292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_1519_2020.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/dudst_decreto_unico_reglamentario_sector_tecnologias_informacion_comunicaciones_decreto_1078_2015.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=68717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=186766" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/6508625/RESOLUCION_455_DE_2024/f0b3a116-76f0-80ba-e56a-85c390f625af" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui/es/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=56882" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=85742" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colaboracion.dnp.gov.co/CDT/Conpes/Econ&#243;micos/4144.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/3875247/CIRCULAR+INTERNA+No.+004+DE+2022+Seguridad+de+la+Informaci&#243;n.pdf/dc36e35e-0135-cff7-bffc-ce6860f187a7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gobiernodigital.mintic.gov.co/portal/Manual-de-Gobierno-Digital/273022:Directiva-presidencial-02-de-2022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normatividad/082018/Circular_003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normatividad/052020/Ti%CC%81tulo%20V%20Proteccion%20Datos%20Circular%2003%20del%2030%20de%20marzo%202020%29.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=41249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=93970" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidadandina.org/StaticFiles/DocOf/DEC351.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=62866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203701.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_0746_2022.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=31431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=53646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=118337" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igac.gov.co/sites/default/files/transparencia/normograma/CONPES%203995.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/6889603/resolucion-numero-003-de-2025-pdf/03b2f1ef-56e8-08d3-021b-a83c9a572a17" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui/es/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Circular%20externa%20No.%20003%20del%2022%20de%20agosto%20de%202024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Resoluci%C3%B3n%20No.%2056579-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/CIRCULAR%20EXTERNA%20No.%20001%20DE%202026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mintic.gov.co/portal/715/articles-425888_recurso_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=3431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sidn.ramajudicial.gov.co/SIDN/NORMATIVA/TEXTOS_COMPLETOS/7_LEYES/LEYES%202006%20(1005-1121)/Ley%201032%20de%202006%20(Modifica%20art.%20257,271,272%20y%20306%20del%20C&#243;digo%20Penal).pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=36877" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=49981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=81473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=76608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colaboracion.dnp.gov.co/cdt/conpes/econ&#243;micos/3854.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/115223/230604/Res_193_2019_int.pdf/246a3e6a-4e0d-d698-00be-927af536c81a?t=1587238479783&amp;download=true" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=173246" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=13960" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedeelectronica.sic.gov.co/sites/default/files/normativa/Circular%20No.001%20Poteccio&#769;n%20Datos%20Personales_260724.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=44953" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=140250" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=83433" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=181866" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/obp/ui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=4275" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normograma.mintic.gov.co/mintic/compilacion/docs/resolucion_mintic_2277_2025.htm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=277136" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F86"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B10395BA-650E-4F32-9256-88FF27533E97}">
+  <dimension ref="A1:F98"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C98" sqref="C98"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="24.7109375" style="4" customWidth="1"/>
+    <col min="1" max="1" width="5.33203125" customWidth="1"/>
+    <col min="2" max="2" width="36.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="65.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.33203125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="16.5546875" style="4" customWidth="1"/>
+    <col min="6" max="6" width="24.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="5.45" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-      <c r="A3" s="26" t="s">
+    <row r="1" spans="1:5" ht="5.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:5" ht="63" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:5" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="26"/>
-[...5 lines deleted...]
-      <c r="A4" s="26" t="s">
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+    </row>
+    <row r="4" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="26"/>
-      <c r="C4" s="28" t="s">
+      <c r="B4" s="11"/>
+      <c r="C4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="28"/>
-[...3 lines deleted...]
-      <c r="A5" s="26" t="s">
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+    </row>
+    <row r="5" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="26"/>
-      <c r="C5" s="28" t="s">
+      <c r="B5" s="11"/>
+      <c r="C5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="28"/>
-[...3 lines deleted...]
-      <c r="A6" s="26" t="s">
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+    </row>
+    <row r="6" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="26"/>
-      <c r="C6" s="2" t="s">
+      <c r="B6" s="11"/>
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="E6" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="29">
+    <row r="7" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="9">
         <v>46217</v>
       </c>
-      <c r="B7" s="30"/>
-      <c r="C7" s="1" t="s">
+      <c r="B7" s="10"/>
+      <c r="C7" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="6">
         <v>2</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="E7" s="6" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C8" s="7"/>
     </row>
-    <row r="9" spans="1:5" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="27" t="s">
+    <row r="9" spans="1:5" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+    </row>
+    <row r="10" spans="1:5" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="21"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+    </row>
+    <row r="11" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="19">
+        <v>1</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="16">
+        <v>33423</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="8" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="19">
+        <v>2</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="16">
+        <v>33239</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="19">
+        <v>3</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="16">
+        <v>33423</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="19">
+        <v>4</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="16" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="19">
+        <v>5</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="16">
+        <v>34005</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="19">
+        <v>6</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="16">
+        <v>36390</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="19">
+        <v>7</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="16">
+        <v>36721</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="19">
+        <v>8</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="16">
+        <v>36734</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="19">
+        <v>9</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="16">
+        <v>37107</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="19">
+        <v>10</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="16">
+        <v>37943</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="19">
+        <v>11</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="16">
+        <v>38890</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="19">
+        <v>12</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="16">
+        <v>39645</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="19">
+        <v>13</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="16">
+        <v>39813</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="19">
+        <v>14</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="16">
+        <v>39818</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="19">
+        <v>15</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="16">
+        <v>40015</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="19">
+        <v>16</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="16">
+        <v>40024</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="19">
+        <v>17</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="16">
+        <v>40561</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="19">
+        <v>18</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="16">
+        <v>40710</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="19">
+        <v>19</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="16">
+        <v>40736</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="19">
+        <v>20</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="16">
+        <v>41199</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="19">
+        <v>21</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="16">
+        <v>41474</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="19">
+        <v>22</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="16">
+        <v>41704</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="19">
+        <v>23</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="16">
+        <v>43293</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="19">
+        <v>24</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="16">
+        <v>43493</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="19">
+        <v>25</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="16">
+        <v>43610</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="19">
+        <v>26</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="16">
+        <v>44068</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="19">
+        <v>27</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="16">
+        <v>44498</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="19">
+        <v>28</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>174</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="16">
+        <v>45117</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="51" x14ac:dyDescent="0.3">
+      <c r="A40" s="19">
+        <v>29</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="C40" s="23" t="s">
+        <v>183</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" s="16">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="19">
+        <v>30</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" s="16">
+        <v>43701</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="19">
+        <v>31</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="16">
+        <v>44068</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="19">
+        <v>32</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" s="16">
+        <v>34320</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="19">
+        <v>33</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" s="16">
+        <v>40886</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="19">
+        <v>34</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="16">
+        <v>41257</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="19">
+        <v>35</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="16">
+        <v>41452</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="19">
+        <v>36</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" s="16">
+        <v>42024</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="19">
+        <v>37</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" s="16">
+        <v>42150</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="19">
+        <v>38</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="16">
+        <v>42150</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="19">
+        <v>39</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E50" s="16">
+        <v>42150</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="19">
+        <v>40</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="16">
+        <v>42150</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="19">
+        <v>41</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="16">
+        <v>42198</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="19">
+        <v>42</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="C53" s="23" t="s">
+        <v>166</v>
+      </c>
+      <c r="D53" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="E53" s="16">
+        <v>42150</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="19">
+        <v>43</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E54" s="16">
+        <v>42436</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="19">
+        <v>44</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E55" s="16">
+        <v>42860</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="19">
+        <v>45</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E56" s="16">
+        <v>42989</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="19">
+        <v>46</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>168</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57" s="16">
+        <v>43118</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="19">
+        <v>47</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C58" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E58" s="16">
+        <v>43194</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" s="18" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="19">
+        <v>48</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C59" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E59" s="16">
+        <v>43265</v>
+      </c>
+      <c r="F59" s="17"/>
+    </row>
+    <row r="60" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="19">
+        <v>49</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="C60" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E60" s="16">
+        <v>43791</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="19">
+        <v>50</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="C61" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E61" s="16">
+        <v>43953</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="19">
+        <v>51</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="D62" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E62" s="16">
+        <v>44628</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="19">
+        <v>52</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D63" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E63" s="16">
+        <v>44697</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="19">
+        <v>53</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="D64" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E64" s="16">
+        <v>44764</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="19">
+        <v>54</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="C65" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E65" s="16">
+        <v>44585</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="19">
+        <v>55</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C66" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E66" s="16">
+        <v>40738</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="19">
+        <v>56</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="C67" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E67" s="16">
+        <v>42471</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="19">
+        <v>57</v>
+      </c>
+      <c r="B68" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="C68" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E68" s="16">
+        <v>43777</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="19">
+        <v>58</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="C69" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E69" s="16">
+        <v>44013</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="19">
+        <v>59</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="C70" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E70" s="16">
+        <v>44550</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="93" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="19">
+        <v>60</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E71" s="16">
+        <v>45702</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="19">
+        <v>61</v>
+      </c>
+      <c r="B72" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="C72" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E72" s="16">
+        <v>43635</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="93.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="19">
+        <v>62</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="C73" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="D73" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E73" s="16">
+        <v>44265</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="19">
+        <v>63</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C74" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="D74" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E74" s="16">
+        <v>44634</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="19">
+        <v>64</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C75" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E75" s="16">
+        <v>45245</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="19">
+        <v>65</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="C76" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E76" s="16">
+        <v>45639</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="19">
+        <v>66</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="C77" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E77" s="16">
+        <v>45660</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="19">
+        <v>67</v>
+      </c>
+      <c r="B78" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="C78" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="D78" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E78" s="16">
+        <v>45828</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="19">
+        <v>68</v>
+      </c>
+      <c r="B79" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="C79" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="D79" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E79" s="16">
+        <v>44803</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="19">
+        <v>69</v>
+      </c>
+      <c r="B80" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="C80" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E80" s="16">
+        <v>42270</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="19">
+        <v>70</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="C81" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="D81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E81" s="16">
+        <v>42270</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="19">
+        <v>71</v>
+      </c>
+      <c r="B82" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="C82" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E82" s="16">
+        <v>43169</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="19">
+        <v>72</v>
+      </c>
+      <c r="B83" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E83" s="16">
+        <v>43299</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="19">
+        <v>73</v>
+      </c>
+      <c r="B84" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C84" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="D84" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84" s="16">
+        <v>44874</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="19">
+        <v>74</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="C85" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E85" s="16">
+        <v>42750</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="19">
+        <v>75</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="C86" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E86" s="16">
+        <v>43126</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="19">
+        <v>76</v>
+      </c>
+      <c r="B87" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C87" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="D87" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E87" s="16">
+        <v>43313</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="19">
+        <v>77</v>
+      </c>
+      <c r="B88" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C88" s="25" t="s">
         <v>164</v>
       </c>
-      <c r="B9" s="27"/>
-[...117 lines deleted...]
-      <c r="B17" s="11" t="s">
+      <c r="D88" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="E88" s="16">
+        <v>43713</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="19">
+        <v>78</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="C89" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E89" s="16">
+        <v>44616</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="19">
+        <v>79</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C90" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E90" s="16">
+        <v>45317</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="19">
+        <v>80</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="C91" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E91" s="16">
+        <v>45525</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="19">
+        <v>81</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="C92" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E92" s="16">
+        <v>45526</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="19">
+        <v>82</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="C93" s="23" t="s">
+        <v>178</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E93" s="16">
+        <v>45937</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="19">
+        <v>83</v>
+      </c>
+      <c r="B94" s="23" t="s">
+        <v>179</v>
+      </c>
+      <c r="C94" s="23" t="s">
+        <v>187</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E94" s="16">
+        <v>46010</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="19">
+        <v>84</v>
+      </c>
+      <c r="B95" s="23" t="s">
+        <v>180</v>
+      </c>
+      <c r="C95" s="23" t="s">
+        <v>181</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E95" s="16">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="19">
+        <v>85</v>
+      </c>
+      <c r="B96" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="C96" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="D96" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E96" s="16">
+        <v>45881</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="19">
+        <v>86</v>
+      </c>
+      <c r="B97" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="C97" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D97" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E97" s="16">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="132.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="19">
         <v>87</v>
       </c>
-      <c r="C17" s="12" t="s">
-[...1175 lines deleted...]
-        <v>43713</v>
+      <c r="B98" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C98" s="23" t="s">
+        <v>189</v>
+      </c>
+      <c r="D98" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E98" s="16">
+        <v>46029</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
+    <mergeCell ref="A6:B6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...72 lines deleted...]
-    <hyperlink ref="D36" r:id="rId74" xr:uid="{2BF028E3-7D4B-41F9-B9C1-259C509E4C59}"/>
+    <hyperlink ref="D12" r:id="rId1" xr:uid="{E709D7DE-30EC-4A8F-84D5-66AE3ED1C43B}"/>
+    <hyperlink ref="D13" r:id="rId2" xr:uid="{B9B147D0-FBF4-4F30-A155-75ABD01DB01C}"/>
+    <hyperlink ref="D14" r:id="rId3" xr:uid="{0ACE1195-4853-49C4-941E-3A41D217DD6F}"/>
+    <hyperlink ref="D15" r:id="rId4" xr:uid="{B2AB8BCE-5446-48B0-80ED-7FF58A7B4AB0}"/>
+    <hyperlink ref="D16" r:id="rId5" xr:uid="{BB361CFF-810E-49FF-A316-2B9BF80F9685}"/>
+    <hyperlink ref="D17" r:id="rId6" xr:uid="{8822FC4F-A577-463A-857D-1C769EC490D3}"/>
+    <hyperlink ref="D19" r:id="rId7" xr:uid="{84E7E32A-927D-40F5-B025-E22720712387}"/>
+    <hyperlink ref="D20" r:id="rId8" xr:uid="{003BF4AC-F4B4-4C0A-A503-04582C4D8C6F}"/>
+    <hyperlink ref="D22" r:id="rId9" xr:uid="{421E27D7-B7E8-4FF8-957A-985AFA2DD610}"/>
+    <hyperlink ref="D23" r:id="rId10" xr:uid="{DAFF22AF-ECC3-4EE8-B112-393332445C8F}"/>
+    <hyperlink ref="D24" r:id="rId11" xr:uid="{F6DE3C9D-CF10-42B8-AF70-D22A0FBFAB0C}"/>
+    <hyperlink ref="D25" r:id="rId12" xr:uid="{8C92B288-F53A-4BDD-96A9-635347AEBEAA}"/>
+    <hyperlink ref="D26" r:id="rId13" xr:uid="{90EADB98-2CA3-4AF8-BC2F-AE86EEF08D82}"/>
+    <hyperlink ref="D27" r:id="rId14" xr:uid="{3C2995D0-0CD0-4322-8BFD-EF9315881BAF}"/>
+    <hyperlink ref="D28" r:id="rId15" xr:uid="{6233ED7B-BEF2-440D-943A-1749C601D9D2}"/>
+    <hyperlink ref="D29" r:id="rId16" xr:uid="{A923157C-A5E8-4E0A-8A55-4668DD878005}"/>
+    <hyperlink ref="D30" r:id="rId17" xr:uid="{BF319FD6-832B-4215-917E-0B42C7E3AF06}"/>
+    <hyperlink ref="D31" r:id="rId18" xr:uid="{41DAD6B3-56FD-4026-880C-E959233411B9}"/>
+    <hyperlink ref="D32" r:id="rId19" xr:uid="{FEA10E74-1715-41D5-8CA5-DEA6A8A6CD95}"/>
+    <hyperlink ref="D33" r:id="rId20" xr:uid="{46BEED3A-D87C-40BD-AD5C-F1CE44AA129B}"/>
+    <hyperlink ref="D34" r:id="rId21" xr:uid="{9BFFD7B3-2761-4AFA-B5ED-3E4F08A5D250}"/>
+    <hyperlink ref="D35" r:id="rId22" xr:uid="{F0D28530-EF3F-4453-9723-EFD29DE07D5A}"/>
+    <hyperlink ref="D36" r:id="rId23" xr:uid="{1EF56629-4ED8-471F-99F8-500609332249}"/>
+    <hyperlink ref="D37" r:id="rId24" xr:uid="{565D38B6-FE3E-4C53-A421-2BB4105AF239}"/>
+    <hyperlink ref="D41" r:id="rId25" xr:uid="{5CD80A07-CF42-451E-876F-3B5A10929258}"/>
+    <hyperlink ref="D21" r:id="rId26" xr:uid="{E079AFA0-A83D-44EB-8CDD-8392E96C684D}"/>
+    <hyperlink ref="D42" r:id="rId27" xr:uid="{DBA255EA-45A1-4E1F-965C-185E083686EA}"/>
+    <hyperlink ref="D43" r:id="rId28" xr:uid="{47FEF3BD-3826-464D-98C4-CE2D1EE975FB}"/>
+    <hyperlink ref="D44" r:id="rId29" xr:uid="{7C8D5C80-8B02-4F7C-B32F-08C421AA0C51}"/>
+    <hyperlink ref="D45" r:id="rId30" xr:uid="{DE68337E-44E9-4E1B-BAA4-19C5047B42F8}"/>
+    <hyperlink ref="D46" r:id="rId31" xr:uid="{AFED23FB-6DF0-42D7-B177-5B4DB49D65FC}"/>
+    <hyperlink ref="D47" r:id="rId32" xr:uid="{D8C746C1-917C-4C9F-93A3-7BE7F954A132}"/>
+    <hyperlink ref="D48" r:id="rId33" xr:uid="{168FCA8C-B5E6-40C5-A390-089BA869CCCA}"/>
+    <hyperlink ref="D49" r:id="rId34" xr:uid="{D5A37786-4BE9-418D-AA4B-2058178F5AD8}"/>
+    <hyperlink ref="D50" r:id="rId35" xr:uid="{BF09EF97-97EF-4563-9A27-D5DEC1A20CAB}"/>
+    <hyperlink ref="D51" r:id="rId36" xr:uid="{5BB1A500-72BF-4784-A66F-A43CA2E554BC}"/>
+    <hyperlink ref="D52" r:id="rId37" xr:uid="{74306F1D-813B-4375-B63A-EB0FB986F07B}"/>
+    <hyperlink ref="D54" r:id="rId38" xr:uid="{71ACDEB9-E1F9-4196-815D-F69DCF9F4B1B}"/>
+    <hyperlink ref="D55" r:id="rId39" xr:uid="{FED9B628-7737-48AF-AF09-D93C182EC3AC}"/>
+    <hyperlink ref="D56" r:id="rId40" xr:uid="{4D887485-F2E8-47B7-BFA3-1F65EACB8706}"/>
+    <hyperlink ref="D58" r:id="rId41" xr:uid="{AA2CC13C-7643-4203-9BED-73F7E6A36C80}"/>
+    <hyperlink ref="D59" r:id="rId42" xr:uid="{C2CBFB36-94DE-47EF-A7ED-740E36565826}"/>
+    <hyperlink ref="D60" r:id="rId43" xr:uid="{C58377FA-B391-4826-A9D9-16EFA03591DE}"/>
+    <hyperlink ref="D61" r:id="rId44" xr:uid="{7873E0E0-779C-41E4-B63B-9DEE111994BC}"/>
+    <hyperlink ref="D62" r:id="rId45" xr:uid="{6E263F0B-F0EA-4D7A-B60E-DCE30C9AC07E}"/>
+    <hyperlink ref="D63" r:id="rId46" xr:uid="{6AE9E3D8-8895-4D81-9F16-D4BDA5232B7E}"/>
+    <hyperlink ref="D64" r:id="rId47" xr:uid="{383ECE86-CABA-4A56-B98B-0BF522DAB335}"/>
+    <hyperlink ref="D65" r:id="rId48" xr:uid="{DDAD4E4E-AA00-4D4A-96A1-F40E338CAA14}"/>
+    <hyperlink ref="D66" r:id="rId49" xr:uid="{26ADA696-EFA6-44C8-8B35-DE29FBE48E25}"/>
+    <hyperlink ref="D67" r:id="rId50" xr:uid="{78F95FDC-53F6-4A8C-9D9F-7ACA4B1B5586}"/>
+    <hyperlink ref="D68" r:id="rId51" xr:uid="{02A85099-1866-45D9-AAB6-D44E68F33126}"/>
+    <hyperlink ref="D69" r:id="rId52" xr:uid="{606E6697-E237-4923-AFCF-F428507CF27D}"/>
+    <hyperlink ref="D70" r:id="rId53" xr:uid="{446B9F6F-2AA4-4763-B076-D0875C125564}"/>
+    <hyperlink ref="D71" r:id="rId54" xr:uid="{E8EB4555-3ADD-4577-A1B8-E15EE793B6D4}"/>
+    <hyperlink ref="D72" r:id="rId55" xr:uid="{663F6C21-9202-49D9-B410-39EA3CEFD038}"/>
+    <hyperlink ref="D73" r:id="rId56" xr:uid="{32988AB8-D7D6-48B6-8AE8-C4E095DBB508}"/>
+    <hyperlink ref="D74" r:id="rId57" xr:uid="{A3891EE5-8307-4887-8877-7FC808B56929}"/>
+    <hyperlink ref="D75" r:id="rId58" xr:uid="{CD526A40-0925-4CB2-BBF4-AFCCAEC80C6A}"/>
+    <hyperlink ref="D76" r:id="rId59" xr:uid="{F56D736A-EB48-414D-B444-96C2D4FEB7F7}"/>
+    <hyperlink ref="D77" r:id="rId60" xr:uid="{C0101755-7146-4460-9E7A-00E2363E04E2}"/>
+    <hyperlink ref="D78" r:id="rId61" xr:uid="{64E987EF-DDCD-4451-B756-0A5AA7935934}"/>
+    <hyperlink ref="D79" r:id="rId62" xr:uid="{1042666B-078A-486D-BA8E-EA407C0044F6}"/>
+    <hyperlink ref="D80" r:id="rId63" xr:uid="{0142C8F2-727F-47A4-BAC4-CCC2C0BE7B44}"/>
+    <hyperlink ref="D81" r:id="rId64" xr:uid="{E399E790-9DF6-400C-98DA-821C42F16078}"/>
+    <hyperlink ref="D82" r:id="rId65" xr:uid="{280692AE-14C4-4F38-A763-38BAE50010E8}"/>
+    <hyperlink ref="D83" r:id="rId66" xr:uid="{68AA33B9-CD38-45B1-8030-DD846AD8D140}"/>
+    <hyperlink ref="D84" r:id="rId67" xr:uid="{9B990B19-4CF0-415D-99C8-231B27B56FC9}"/>
+    <hyperlink ref="D85" r:id="rId68" xr:uid="{C6F6616B-C3E2-411A-B5DC-1F97E9284250}"/>
+    <hyperlink ref="D86" r:id="rId69" xr:uid="{9FC14860-1B24-4A82-AA03-BAA5B78C7ABE}"/>
+    <hyperlink ref="D89" r:id="rId70" xr:uid="{03F5D03B-35A4-488C-9B3C-0BF60EE5EF1F}"/>
+    <hyperlink ref="D90" r:id="rId71" xr:uid="{6DBFFDC5-A32A-4F39-AF29-9EC1237E6D98}"/>
+    <hyperlink ref="D91" r:id="rId72" xr:uid="{0124C82C-FA51-4FA3-8FF8-8FDA8AB68127}"/>
+    <hyperlink ref="D92" r:id="rId73" xr:uid="{28EF1D7E-C1AF-4F1F-A84A-1F2DAF7C470F}"/>
+    <hyperlink ref="D88" r:id="rId74" xr:uid="{4570CA67-6381-4FC9-A644-BB30B0A6B5E8}"/>
+    <hyperlink ref="D87" r:id="rId75" xr:uid="{06E9B427-7D03-4FF8-BBE5-13431F90F3E1}"/>
+    <hyperlink ref="D38" r:id="rId76" xr:uid="{00634491-6704-40CD-9E34-1C5543F1585A}"/>
+    <hyperlink ref="D39" r:id="rId77" xr:uid="{6D505635-6744-485F-B2E2-45369CFA97DD}"/>
+    <hyperlink ref="D96" r:id="rId78" xr:uid="{F7600D29-2EA3-45F7-947B-6B4389B5155F}"/>
+    <hyperlink ref="D93" r:id="rId79" xr:uid="{5A1EFF16-26EB-4DED-B6FD-C5259364AA33}"/>
+    <hyperlink ref="D94" r:id="rId80" xr:uid="{37D0948C-3EE1-42C0-8612-E5667465BA7F}"/>
+    <hyperlink ref="D95" r:id="rId81" xr:uid="{186ECC11-A255-4699-8768-1E8E10EE2985}"/>
+    <hyperlink ref="D40" r:id="rId82" xr:uid="{79CED830-EC56-49D6-A47E-D9BD0990E232}"/>
+    <hyperlink ref="D97" r:id="rId83" xr:uid="{01512138-6816-4838-81C9-10FF210550E3}"/>
+    <hyperlink ref="D53" r:id="rId84" xr:uid="{70B5A564-DD98-47F0-9978-FAAB7CE39240}"/>
+    <hyperlink ref="D57" r:id="rId85" xr:uid="{26CE6C3F-E452-4398-AF1B-32FBFFCEA8A4}"/>
+    <hyperlink ref="D98" r:id="rId86" xr:uid="{A0603A0D-74BB-49A9-BB17-80C5C713AAF4}"/>
+    <hyperlink ref="D18" r:id="rId87" xr:uid="{D1F2C838-2504-4C03-8CC0-A16C8DD41A82}"/>
   </hyperlinks>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.94488188976377963" header="0.51181102362204722" footer="0.31496062992125984"/>
-[...5 lines deleted...]
-  <legacyDrawingHF r:id="rId77"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId88"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
-      <vt:lpstr>Hoja1!Títulos_a_imprimir</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>Raúl Andrés Garay Torres - GIT de Apoyo Informatico</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:language>es-ES</dc:language>
 </cp:coreProperties>
 </file>