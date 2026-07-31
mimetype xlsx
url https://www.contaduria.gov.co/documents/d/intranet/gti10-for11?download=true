--- v0 (2026-04-23)
+++ v1 (2026-07-31)
@@ -5,60 +5,60 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Creacion/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="62" documentId="13_ncr:1_{74FDEE26-F444-4AF6-BC1B-23EB3FE75DD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A811851D-D3CA-4537-B073-61BB43EED49D}"/>
+  <xr:revisionPtr revIDLastSave="69" documentId="13_ncr:1_{74FDEE26-F444-4AF6-BC1B-23EB3FE75DD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A56F10BB-1710-4BE2-B059-B27986AEB7DD}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructivo de Diligenciamiento" sheetId="2" r:id="rId1"/>
     <sheet name="Monitoreo Configuracion" sheetId="1" state="hidden" r:id="rId2"/>
     <sheet name="Monitoreo_Configuracion" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Monitoreo_Configuracion!$A$1:$G$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -654,69 +654,69 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
@@ -799,91 +799,91 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1614054" y="112567"/>
           <a:ext cx="5803322" cy="594014"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>1685925</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:colOff>1447800</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>571500</xdr:rowOff>
+      <xdr:rowOff>657225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E8E994F-39CF-B22D-4657-3CC202FBEECB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="-341" t="24753" r="341" b="19801"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2771775" y="38100"/>
-          <a:ext cx="5581650" cy="533400"/>
+          <a:off x="3381375" y="123825"/>
+          <a:ext cx="6057900" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1154,140 +1154,140 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7B70030-7848-4783-B38E-289892955BAC}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:D30"/>
+    <sheetView view="pageLayout" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B61" sqref="B61"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="4" width="31.77734375" customWidth="1"/>
+    <col min="1" max="4" width="31.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="61.2" customHeight="1">
+    <row r="1" spans="1:4" ht="61.15" customHeight="1">
       <c r="A1" s="31"/>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="27"/>
-[...1 lines deleted...]
-      <c r="D2" s="27"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
     </row>
     <row r="3" spans="1:4" ht="14.25" customHeight="1">
       <c r="A3" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="30" t="s">
+      <c r="B3" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="30"/>
-      <c r="D3" s="30"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
     </row>
     <row r="4" spans="1:4" ht="16.5" customHeight="1">
       <c r="A4" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="30"/>
-      <c r="D4" s="30"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="21">
-        <v>46129</v>
+        <v>46217</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="8.25" customHeight="1" thickBot="1">
       <c r="A7" s="33"/>
       <c r="B7" s="34"/>
       <c r="C7" s="34"/>
       <c r="D7" s="34"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="35"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
     </row>
     <row r="9" spans="1:4" ht="12" customHeight="1">
       <c r="A9" s="35"/>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
     </row>
-    <row r="10" spans="1:4" ht="62.4" customHeight="1">
+    <row r="10" spans="1:4" ht="62.45" customHeight="1">
       <c r="A10" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="37"/>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="37"/>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="37"/>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
     </row>
@@ -1359,536 +1359,536 @@
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="37"/>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
     </row>
     <row r="26" spans="1:4" ht="45.6" customHeight="1">
       <c r="A26" s="37"/>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
     </row>
     <row r="27" spans="1:4" hidden="1">
       <c r="A27" s="37"/>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
     </row>
     <row r="28" spans="1:4" ht="18.600000000000001" customHeight="1">
       <c r="A28" s="37"/>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
     </row>
-    <row r="29" spans="1:4" ht="20.399999999999999" customHeight="1">
+    <row r="29" spans="1:4" ht="20.45" customHeight="1">
       <c r="A29" s="37"/>
       <c r="B29" s="37"/>
       <c r="C29" s="37"/>
       <c r="D29" s="37"/>
     </row>
-    <row r="30" spans="1:4" ht="52.95" customHeight="1">
+    <row r="30" spans="1:4" ht="52.9" customHeight="1">
       <c r="A30" s="37"/>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="32"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:D1"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D9"/>
     <mergeCell ref="A10:D30"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B4:D4"/>
-    <mergeCell ref="A1:D1"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="1.0766666666666667" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G&amp;R
 &amp;1#</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="E1:E2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F1" sqref="F1:H2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="6" max="6" width="14.33203125" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="5:5">
       <c r="E1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="5:5">
       <c r="E2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20CBFFF7-CE33-4256-A65C-AA2E5ADB08C4}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.33203125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="20.5546875" customWidth="1"/>
+    <col min="1" max="1" width="16.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="26.28515625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="38.5703125" customWidth="1"/>
+    <col min="4" max="4" width="30.42578125" style="9" customWidth="1"/>
+    <col min="5" max="6" width="20.5703125" customWidth="1"/>
     <col min="7" max="7" width="23" customWidth="1"/>
-    <col min="8" max="8" width="11.44140625" style="3" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="57.33203125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11.42578125" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="57.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="54.75" customHeight="1">
-      <c r="A1" s="26"/>
-[...5 lines deleted...]
-      <c r="G1" s="26"/>
+      <c r="A1" s="24"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
     </row>
     <row r="2" spans="1:10" ht="27.75" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="27"/>
-[...4 lines deleted...]
-      <c r="G2" s="27"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="27"/>
-      <c r="C3" s="30" t="s">
+      <c r="B3" s="25"/>
+      <c r="C3" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="30"/>
-[...2 lines deleted...]
-      <c r="G3" s="30"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="27"/>
-      <c r="C4" s="30" t="s">
+      <c r="B4" s="25"/>
+      <c r="C4" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="30"/>
-[...2 lines deleted...]
-      <c r="G4" s="30"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="27"/>
+      <c r="B5" s="25"/>
       <c r="C5" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="24" t="s">
+      <c r="D5" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="24"/>
-      <c r="F5" s="24" t="s">
+      <c r="E5" s="30"/>
+      <c r="F5" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="24"/>
+      <c r="G5" s="30"/>
     </row>
     <row r="6" spans="1:10" s="13" customFormat="1">
-      <c r="A6" s="29">
-[...2 lines deleted...]
-      <c r="B6" s="25"/>
+      <c r="A6" s="27">
+        <v>46217</v>
+      </c>
+      <c r="B6" s="28"/>
       <c r="C6" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="25">
-[...3 lines deleted...]
-      <c r="F6" s="25" t="s">
+      <c r="D6" s="28">
+        <v>2</v>
+      </c>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="25"/>
+      <c r="G6" s="28"/>
       <c r="H6" s="12"/>
       <c r="J6" s="12"/>
     </row>
     <row r="7" spans="1:10" ht="25.5" customHeight="1">
-      <c r="A7" s="26"/>
-[...5 lines deleted...]
-      <c r="G7" s="26"/>
+      <c r="A7" s="24"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
       <c r="H7" s="23"/>
       <c r="J7" s="23"/>
     </row>
     <row r="8" spans="1:10" ht="37.5" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="28.2" customHeight="1">
+    <row r="9" spans="1:10" ht="28.15" customHeight="1">
       <c r="A9" s="15"/>
       <c r="B9" s="16"/>
       <c r="C9" s="17"/>
       <c r="D9" s="18"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="19"/>
       <c r="H9" s="4" t="str">
         <f t="shared" ref="H9:H12" si="0">IF(D9="NO", 0, IF(OR(D9="SI", D9="NO APLICA"), 1, ""))</f>
         <v/>
       </c>
       <c r="J9" s="5"/>
     </row>
-    <row r="10" spans="1:10" ht="28.2" customHeight="1">
+    <row r="10" spans="1:10" ht="28.15" customHeight="1">
       <c r="A10" s="15"/>
       <c r="B10" s="16"/>
       <c r="C10" s="17"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="19"/>
       <c r="H10" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J10" s="5"/>
     </row>
-    <row r="11" spans="1:10" ht="28.2" customHeight="1">
+    <row r="11" spans="1:10" ht="28.15" customHeight="1">
       <c r="A11" s="15"/>
       <c r="B11" s="16"/>
       <c r="C11" s="17"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="19"/>
       <c r="H11" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J11" s="5"/>
     </row>
-    <row r="12" spans="1:10" ht="28.2" customHeight="1">
+    <row r="12" spans="1:10" ht="28.15" customHeight="1">
       <c r="A12" s="15"/>
       <c r="B12" s="16"/>
       <c r="C12" s="17"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="19"/>
       <c r="H12" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J12" s="5"/>
     </row>
-    <row r="13" spans="1:10" ht="28.2" customHeight="1">
+    <row r="13" spans="1:10" ht="28.15" customHeight="1">
       <c r="A13" s="16"/>
       <c r="B13" s="16"/>
       <c r="C13" s="20"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="4"/>
       <c r="J13" s="5"/>
     </row>
-    <row r="14" spans="1:10" ht="28.2" customHeight="1">
+    <row r="14" spans="1:10" ht="28.15" customHeight="1">
       <c r="A14" s="16"/>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="4"/>
       <c r="J14" s="5"/>
     </row>
-    <row r="15" spans="1:10" ht="28.2" customHeight="1">
+    <row r="15" spans="1:10" ht="28.15" customHeight="1">
       <c r="A15" s="16"/>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="4"/>
       <c r="J15" s="5"/>
     </row>
-    <row r="16" spans="1:10" ht="28.2" customHeight="1">
+    <row r="16" spans="1:10" ht="28.15" customHeight="1">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="4"/>
       <c r="J16" s="5"/>
     </row>
-    <row r="17" spans="1:10" ht="28.2" customHeight="1">
+    <row r="17" spans="1:10" ht="28.15" customHeight="1">
       <c r="A17" s="16"/>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="4"/>
       <c r="J17" s="5"/>
     </row>
-    <row r="18" spans="1:10" ht="28.2" customHeight="1">
+    <row r="18" spans="1:10" ht="28.15" customHeight="1">
       <c r="A18" s="16"/>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="4"/>
       <c r="J18" s="5"/>
     </row>
-    <row r="19" spans="1:10" ht="28.2" customHeight="1">
+    <row r="19" spans="1:10" ht="28.15" customHeight="1">
       <c r="A19" s="16"/>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="4"/>
       <c r="J19" s="5"/>
     </row>
-    <row r="20" spans="1:10" ht="28.2" customHeight="1">
+    <row r="20" spans="1:10" ht="28.15" customHeight="1">
       <c r="A20" s="16"/>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="4"/>
       <c r="J20" s="5"/>
     </row>
-    <row r="21" spans="1:10" ht="28.2" customHeight="1">
+    <row r="21" spans="1:10" ht="28.15" customHeight="1">
       <c r="A21" s="16"/>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="4"/>
       <c r="J21" s="5"/>
     </row>
-    <row r="22" spans="1:10" ht="28.2" customHeight="1">
+    <row r="22" spans="1:10" ht="28.15" customHeight="1">
       <c r="A22" s="16"/>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="4"/>
       <c r="J22" s="5"/>
     </row>
-    <row r="23" spans="1:10" ht="28.2" customHeight="1">
+    <row r="23" spans="1:10" ht="28.15" customHeight="1">
       <c r="A23" s="16"/>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="4"/>
       <c r="J23" s="5"/>
     </row>
-    <row r="24" spans="1:10" ht="28.2" customHeight="1">
+    <row r="24" spans="1:10" ht="28.15" customHeight="1">
       <c r="A24" s="16"/>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="4"/>
       <c r="J24" s="5"/>
     </row>
-    <row r="25" spans="1:10" ht="28.2" customHeight="1">
+    <row r="25" spans="1:10" ht="28.15" customHeight="1">
       <c r="A25" s="16"/>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="4"/>
       <c r="J25" s="5"/>
     </row>
-    <row r="26" spans="1:10" ht="28.2" customHeight="1">
+    <row r="26" spans="1:10" ht="28.15" customHeight="1">
       <c r="A26" s="16"/>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="4"/>
       <c r="J26" s="5"/>
     </row>
-    <row r="27" spans="1:10" ht="28.2" customHeight="1">
+    <row r="27" spans="1:10" ht="28.15" customHeight="1">
       <c r="A27" s="16"/>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="4"/>
       <c r="J27" s="5"/>
     </row>
-    <row r="28" spans="1:10" ht="28.2" customHeight="1">
+    <row r="28" spans="1:10" ht="28.15" customHeight="1">
       <c r="A28" s="16"/>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="4"/>
       <c r="J28" s="5"/>
     </row>
     <row r="29" spans="1:10" ht="21.6" customHeight="1">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="28"/>
-[...4 lines deleted...]
-      <c r="G29" s="28"/>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:G7"/>
     <mergeCell ref="A29:G29"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="F6:G6"/>
-    <mergeCell ref="A1:G1"/>
-[...2 lines deleted...]
-    <mergeCell ref="C7:G7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.98124999999999996" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="60" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;C&amp;G&amp;R
 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{ED187745-1D16-40A1-A4F9-594F15CAC8DE}">
           <x14:formula1>
             <xm:f>'Monitoreo Configuracion'!$E$1:$E$2</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E28</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>