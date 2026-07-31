--- v0 (2026-04-23)
+++ v1 (2026-07-31)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Creacion/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="69" documentId="13_ncr:1_{19302BE8-164D-49D8-AE0D-2CA329845F6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{10D78AC1-663D-44B8-A8A2-F1A98A55D996}"/>
+  <xr:revisionPtr revIDLastSave="76" documentId="13_ncr:1_{19302BE8-164D-49D8-AE0D-2CA329845F6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{450376D8-B857-4DB3-B2C6-9E2E53C06139}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="500" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructivo de Diligenciamiento" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja5" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Version_Configuracion" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Version_Configuracion!$A$1:$L$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
@@ -769,51 +769,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -836,118 +836,115 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hipervínculo" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Porcentaje" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
@@ -1028,50 +1025,54 @@
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>330431</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>43295</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>197081</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>489238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF1D4554-D919-43DB-AEF3-329F8BD53585}"/>
             </a:ext>
@@ -1333,1000 +1334,1000 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7:O7"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D93" sqref="D93"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10.33203125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="16.33203125" customWidth="1"/>
+    <col min="1" max="1" width="10.28515625" customWidth="1"/>
+    <col min="2" max="2" width="9.85546875" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" customWidth="1"/>
+    <col min="15" max="15" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="40.5" customHeight="1"/>
     <row r="2" spans="1:15" ht="28.5" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="31"/>
-[...12 lines deleted...]
-      <c r="O2" s="31"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
     </row>
     <row r="3" spans="1:15">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="32"/>
-[...2 lines deleted...]
-      <c r="E3" s="33" t="s">
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="33"/>
-[...8 lines deleted...]
-      <c r="O3" s="33"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
     </row>
     <row r="4" spans="1:15">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="32"/>
-[...2 lines deleted...]
-      <c r="E4" s="45" t="s">
+      <c r="B4" s="40"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="45"/>
-[...8 lines deleted...]
-      <c r="O4" s="45"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="41"/>
     </row>
     <row r="5" spans="1:15">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="32"/>
-[...2 lines deleted...]
-      <c r="E5" s="32" t="s">
+      <c r="B5" s="40"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="32"/>
-[...2 lines deleted...]
-      <c r="I5" s="32" t="s">
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="J5" s="32"/>
-[...2 lines deleted...]
-      <c r="M5" s="32" t="s">
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="N5" s="32"/>
-      <c r="O5" s="32"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
     </row>
     <row r="6" spans="1:15">
-      <c r="A6" s="46">
-[...5 lines deleted...]
-      <c r="E6" s="33" t="s">
+      <c r="A6" s="42">
+        <v>46217</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="F6" s="33"/>
-[...2 lines deleted...]
-      <c r="I6" s="33">
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37">
+        <v>2</v>
+      </c>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+    </row>
+    <row r="7" spans="1:15" ht="8.25" customHeight="1" thickBot="1">
+      <c r="A7" s="43"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" s="44"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+    </row>
+    <row r="9" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A9" s="44"/>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="44"/>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" thickBot="1">
+      <c r="A10" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="33"/>
-[...484 lines deleted...]
-      <c r="O34" s="29"/>
+      <c r="B10" s="45"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="45"/>
+      <c r="O10" s="45"/>
+    </row>
+    <row r="11" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45"/>
+      <c r="C11" s="45"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="45"/>
+      <c r="N11" s="45"/>
+      <c r="O11" s="45"/>
+    </row>
+    <row r="12" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45"/>
+      <c r="K12" s="45"/>
+      <c r="L12" s="45"/>
+      <c r="M12" s="45"/>
+      <c r="N12" s="45"/>
+      <c r="O12" s="45"/>
+    </row>
+    <row r="13" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
+      <c r="M13" s="45"/>
+      <c r="N13" s="45"/>
+      <c r="O13" s="45"/>
+    </row>
+    <row r="14" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+    </row>
+    <row r="15" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A15" s="45"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
+      <c r="N15" s="45"/>
+      <c r="O15" s="45"/>
+    </row>
+    <row r="16" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A16" s="45"/>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+    </row>
+    <row r="17" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A17" s="45"/>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="45"/>
+    </row>
+    <row r="18" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A18" s="45"/>
+      <c r="B18" s="45"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="45"/>
+      <c r="M18" s="45"/>
+      <c r="N18" s="45"/>
+      <c r="O18" s="45"/>
+    </row>
+    <row r="19" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A19" s="45"/>
+      <c r="B19" s="45"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="45"/>
+      <c r="M19" s="45"/>
+      <c r="N19" s="45"/>
+      <c r="O19" s="45"/>
+    </row>
+    <row r="20" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A20" s="45"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
+    </row>
+    <row r="21" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A21" s="45"/>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+    </row>
+    <row r="22" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A22" s="45"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+    </row>
+    <row r="23" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A23" s="45"/>
+      <c r="B23" s="45"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="45"/>
+      <c r="N23" s="45"/>
+      <c r="O23" s="45"/>
+    </row>
+    <row r="24" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A24" s="45"/>
+      <c r="B24" s="45"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="45"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="45"/>
+      <c r="H24" s="45"/>
+      <c r="I24" s="45"/>
+      <c r="J24" s="45"/>
+      <c r="K24" s="45"/>
+      <c r="L24" s="45"/>
+      <c r="M24" s="45"/>
+      <c r="N24" s="45"/>
+      <c r="O24" s="45"/>
+    </row>
+    <row r="25" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A25" s="45"/>
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="45"/>
+      <c r="O25" s="45"/>
+    </row>
+    <row r="26" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A26" s="45"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="45"/>
+      <c r="N26" s="45"/>
+      <c r="O26" s="45"/>
+    </row>
+    <row r="27" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A27" s="45"/>
+      <c r="B27" s="45"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="45"/>
+      <c r="N27" s="45"/>
+      <c r="O27" s="45"/>
+    </row>
+    <row r="28" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A28" s="45"/>
+      <c r="B28" s="45"/>
+      <c r="C28" s="45"/>
+      <c r="D28" s="45"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="45"/>
+      <c r="K28" s="45"/>
+      <c r="L28" s="45"/>
+      <c r="M28" s="45"/>
+      <c r="N28" s="45"/>
+      <c r="O28" s="45"/>
+    </row>
+    <row r="29" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A29" s="45"/>
+      <c r="B29" s="45"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
+      <c r="N29" s="45"/>
+      <c r="O29" s="45"/>
+    </row>
+    <row r="30" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A30" s="45"/>
+      <c r="B30" s="45"/>
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="45"/>
+      <c r="M30" s="45"/>
+      <c r="N30" s="45"/>
+      <c r="O30" s="45"/>
+    </row>
+    <row r="31" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A31" s="45"/>
+      <c r="B31" s="45"/>
+      <c r="C31" s="45"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="45"/>
+      <c r="J31" s="45"/>
+      <c r="K31" s="45"/>
+      <c r="L31" s="45"/>
+      <c r="M31" s="45"/>
+      <c r="N31" s="45"/>
+      <c r="O31" s="45"/>
+    </row>
+    <row r="32" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A32" s="45"/>
+      <c r="B32" s="45"/>
+      <c r="C32" s="45"/>
+      <c r="D32" s="45"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="45"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="45"/>
+      <c r="K32" s="45"/>
+      <c r="L32" s="45"/>
+      <c r="M32" s="45"/>
+      <c r="N32" s="45"/>
+      <c r="O32" s="45"/>
+    </row>
+    <row r="33" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A33" s="45"/>
+      <c r="B33" s="45"/>
+      <c r="C33" s="45"/>
+      <c r="D33" s="45"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="45"/>
+      <c r="H33" s="45"/>
+      <c r="I33" s="45"/>
+      <c r="J33" s="45"/>
+      <c r="K33" s="45"/>
+      <c r="L33" s="45"/>
+      <c r="M33" s="45"/>
+      <c r="N33" s="45"/>
+      <c r="O33" s="45"/>
+    </row>
+    <row r="34" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A34" s="45"/>
+      <c r="B34" s="45"/>
+      <c r="C34" s="45"/>
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="45"/>
+      <c r="H34" s="45"/>
+      <c r="I34" s="45"/>
+      <c r="J34" s="45"/>
+      <c r="K34" s="45"/>
+      <c r="L34" s="45"/>
+      <c r="M34" s="45"/>
+      <c r="N34" s="45"/>
+      <c r="O34" s="45"/>
     </row>
     <row r="35" spans="1:15" ht="9" customHeight="1" thickBot="1">
-      <c r="A35" s="29"/>
-[...81 lines deleted...]
-      <c r="O39" s="29"/>
+      <c r="A35" s="45"/>
+      <c r="B35" s="45"/>
+      <c r="C35" s="45"/>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="45"/>
+      <c r="L35" s="45"/>
+      <c r="M35" s="45"/>
+      <c r="N35" s="45"/>
+      <c r="O35" s="45"/>
+    </row>
+    <row r="36" spans="1:15" ht="15.75" hidden="1" thickBot="1">
+      <c r="A36" s="45"/>
+      <c r="B36" s="45"/>
+      <c r="C36" s="45"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="45"/>
+      <c r="N36" s="45"/>
+      <c r="O36" s="45"/>
+    </row>
+    <row r="37" spans="1:15" ht="15.75" hidden="1" thickBot="1">
+      <c r="A37" s="45"/>
+      <c r="B37" s="45"/>
+      <c r="C37" s="45"/>
+      <c r="D37" s="45"/>
+      <c r="E37" s="45"/>
+      <c r="F37" s="45"/>
+      <c r="G37" s="45"/>
+      <c r="H37" s="45"/>
+      <c r="I37" s="45"/>
+      <c r="J37" s="45"/>
+      <c r="K37" s="45"/>
+      <c r="L37" s="45"/>
+      <c r="M37" s="45"/>
+      <c r="N37" s="45"/>
+      <c r="O37" s="45"/>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" hidden="1" thickBot="1">
+      <c r="A38" s="45"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+    </row>
+    <row r="39" spans="1:15" ht="15.75" hidden="1" thickBot="1">
+      <c r="A39" s="45"/>
+      <c r="B39" s="45"/>
+      <c r="C39" s="45"/>
+      <c r="D39" s="45"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="45"/>
+      <c r="G39" s="45"/>
+      <c r="H39" s="45"/>
+      <c r="I39" s="45"/>
+      <c r="J39" s="45"/>
+      <c r="K39" s="45"/>
+      <c r="L39" s="45"/>
+      <c r="M39" s="45"/>
+      <c r="N39" s="45"/>
+      <c r="O39" s="45"/>
     </row>
     <row r="40" spans="1:15" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A40" s="30" t="s">
+      <c r="A40" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B40" s="30"/>
-[...12 lines deleted...]
-      <c r="O40" s="30"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="38"/>
+      <c r="I40" s="38"/>
+      <c r="J40" s="38"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="38"/>
+      <c r="M40" s="38"/>
+      <c r="N40" s="38"/>
+      <c r="O40" s="38"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="M6:O6"/>
     <mergeCell ref="A40:O40"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:O3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E4:O4"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="E5:H5"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O9"/>
     <mergeCell ref="A10:O39"/>
     <mergeCell ref="E6:H6"/>
     <mergeCell ref="I5:L5"/>
     <mergeCell ref="I6:L6"/>
-    <mergeCell ref="M5:O5"/>
-    <mergeCell ref="M6:O6"/>
   </mergeCells>
-  <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.74861111111111101" header="0.511811023622047" footer="0.31527777777777799"/>
+  <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.90843750000000001" header="0.511811023622047" footer="0.31527777777777799"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G&amp;R&amp;1#</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11" style="2" customWidth="1"/>
-    <col min="2" max="2" width="13.6640625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="26.33203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="16.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="11" style="3" customWidth="1"/>
-    <col min="6" max="6" width="32.5546875" customWidth="1"/>
+    <col min="6" max="6" width="32.5703125" customWidth="1"/>
     <col min="7" max="7" width="21" style="14" customWidth="1"/>
-    <col min="8" max="8" width="14.88671875" style="14" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="14.109375" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" style="14" customWidth="1"/>
+    <col min="10" max="10" width="14.140625" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
-    <col min="12" max="12" width="12.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="57.33203125" style="4" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="11.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="11.42578125" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="57.28515625" style="4" customWidth="1"/>
     <col min="16" max="16" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="62.25" customHeight="1">
-      <c r="A1" s="36"/>
-[...10 lines deleted...]
-      <c r="L1" s="36"/>
+      <c r="A1" s="25"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
     </row>
     <row r="2" spans="1:15">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="27"/>
-[...9 lines deleted...]
-      <c r="L2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
     </row>
     <row r="3" spans="1:15">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="27"/>
-[...2 lines deleted...]
-      <c r="E3" s="35" t="s">
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="35"/>
-[...5 lines deleted...]
-      <c r="L3" s="35"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
     </row>
     <row r="4" spans="1:15">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="27"/>
-[...2 lines deleted...]
-      <c r="E4" s="35" t="s">
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="35"/>
-[...5 lines deleted...]
-      <c r="L4" s="35"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
     </row>
     <row r="5" spans="1:15">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="27"/>
-[...2 lines deleted...]
-      <c r="E5" s="25" t="s">
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="25"/>
-      <c r="G5" s="26" t="s">
+      <c r="F5" s="33"/>
+      <c r="G5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="26"/>
-[...1 lines deleted...]
-      <c r="J5" s="27" t="s">
+      <c r="H5" s="34"/>
+      <c r="I5" s="34"/>
+      <c r="J5" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="K5" s="27"/>
-      <c r="L5" s="27"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
     </row>
     <row r="6" spans="1:15">
-      <c r="A6" s="37">
-[...5 lines deleted...]
-      <c r="E6" s="39" t="s">
+      <c r="A6" s="30">
+        <v>46217</v>
+      </c>
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="F6" s="39"/>
-[...5 lines deleted...]
-      <c r="J6" s="38" t="s">
+      <c r="F6" s="36"/>
+      <c r="G6" s="35">
+        <v>2</v>
+      </c>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="K6" s="38"/>
-      <c r="L6" s="38"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="31"/>
     </row>
     <row r="7" spans="1:15" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A7" s="24"/>
-[...10 lines deleted...]
-      <c r="L7" s="24"/>
+      <c r="A7" s="25"/>
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25"/>
     </row>
     <row r="8" spans="1:15" ht="51" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>10</v>
@@ -2336,131 +2337,131 @@
       </c>
       <c r="J8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="K8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="27.75" customHeight="1">
       <c r="A9" s="12"/>
       <c r="B9" s="17"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="12"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="10"/>
-      <c r="K9" s="34"/>
+      <c r="K9" s="24"/>
       <c r="L9" s="10"/>
       <c r="M9" s="5"/>
       <c r="O9" s="6"/>
     </row>
     <row r="10" spans="1:15" ht="27.75" customHeight="1">
       <c r="A10" s="12"/>
       <c r="B10" s="17"/>
       <c r="C10" s="11"/>
       <c r="D10" s="9"/>
       <c r="E10" s="12"/>
       <c r="F10" s="13"/>
       <c r="G10" s="9"/>
       <c r="H10" s="13"/>
       <c r="I10" s="16"/>
       <c r="J10" s="10"/>
-      <c r="K10" s="34"/>
+      <c r="K10" s="24"/>
       <c r="L10" s="10"/>
       <c r="M10" s="5"/>
       <c r="O10" s="6"/>
     </row>
     <row r="11" spans="1:15" ht="27.75" customHeight="1">
       <c r="A11" s="12"/>
       <c r="B11" s="17"/>
       <c r="C11" s="11"/>
       <c r="D11" s="9"/>
       <c r="E11" s="12"/>
       <c r="F11" s="10"/>
       <c r="G11" s="9"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="10"/>
-      <c r="K11" s="34"/>
+      <c r="K11" s="24"/>
       <c r="L11" s="10"/>
       <c r="M11" s="5"/>
       <c r="O11" s="6"/>
     </row>
     <row r="12" spans="1:15" ht="27.75" customHeight="1">
       <c r="A12" s="12"/>
       <c r="B12" s="17"/>
       <c r="C12" s="11"/>
       <c r="D12" s="9"/>
       <c r="E12" s="12"/>
       <c r="F12" s="10"/>
       <c r="G12" s="9"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="10"/>
-      <c r="K12" s="34"/>
+      <c r="K12" s="24"/>
       <c r="L12" s="10"/>
       <c r="M12" s="5"/>
       <c r="O12" s="6"/>
     </row>
     <row r="13" spans="1:15" ht="27.75" customHeight="1">
       <c r="A13" s="12"/>
       <c r="B13" s="17"/>
       <c r="C13" s="11"/>
       <c r="D13" s="9"/>
       <c r="E13" s="12"/>
       <c r="F13" s="10"/>
       <c r="G13" s="9"/>
       <c r="H13" s="13"/>
       <c r="I13" s="16"/>
       <c r="J13" s="10"/>
-      <c r="K13" s="34"/>
+      <c r="K13" s="24"/>
       <c r="L13" s="10"/>
       <c r="M13" s="5"/>
       <c r="O13" s="6"/>
     </row>
     <row r="14" spans="1:15" ht="27.75" customHeight="1">
       <c r="A14" s="12"/>
       <c r="B14" s="17"/>
       <c r="C14" s="11"/>
       <c r="D14" s="9"/>
       <c r="E14" s="12"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="10"/>
-      <c r="K14" s="34"/>
+      <c r="K14" s="24"/>
       <c r="L14" s="10"/>
       <c r="M14" s="5"/>
       <c r="O14" s="6"/>
     </row>
     <row r="15" spans="1:15" ht="27.75" customHeight="1">
       <c r="A15" s="21"/>
       <c r="B15" s="15"/>
       <c r="C15" s="11"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="5"/>
       <c r="O15" s="6"/>
     </row>
     <row r="16" spans="1:15" ht="27.75" customHeight="1">
       <c r="A16" s="21"/>
       <c r="B16" s="15"/>
       <c r="C16" s="11"/>
       <c r="D16" s="9"/>
@@ -2598,109 +2599,112 @@
       <c r="H24" s="13"/>
       <c r="I24" s="13"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="22"/>
       <c r="M24" s="5"/>
       <c r="O24" s="6"/>
     </row>
     <row r="25" spans="1:15" ht="27.75" customHeight="1">
       <c r="A25" s="23"/>
       <c r="B25" s="15"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="22"/>
       <c r="M25" s="5"/>
       <c r="O25" s="6"/>
     </row>
     <row r="26" spans="1:15" ht="21" customHeight="1" thickBot="1">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="42"/>
-[...9 lines deleted...]
-      <c r="L26" s="43"/>
+      <c r="B26" s="27"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="27"/>
+      <c r="I26" s="27"/>
+      <c r="J26" s="27"/>
+      <c r="K26" s="27"/>
+      <c r="L26" s="28"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A7:L7"/>
+    <mergeCell ref="A26:L26"/>
+    <mergeCell ref="A2:L2"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E3:L3"/>
     <mergeCell ref="E4:L4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="E6:F6"/>
-    <mergeCell ref="A1:L1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:L2"/>
   </mergeCells>
   <conditionalFormatting sqref="J7:J1048576">
     <cfRule type="cellIs" dxfId="2" priority="2" operator="equal">
       <formula>"Baja"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:J25">
     <cfRule type="cellIs" dxfId="1" priority="3" operator="equal">
       <formula>"Media"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="4" operator="equal">
       <formula>"Alta"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G23:I25 I15:I22 H9:H22" xr:uid="{788ED0B8-D9A6-4412-BEBE-D6A85C6EF22F}">
       <formula1>"N/A,Exitoso,En Proceso,Desviación"</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.43307086614173229" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="1.1246875000000001" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="59" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-  <headerFooter differentOddEven="1"/>
+  <headerFooter differentOddEven="1">
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
   <drawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000000000000}">
           <x14:formula1>
             <xm:f>Hoja5!$A$1:$A$3</xm:f>
           </x14:formula1>
           <x14:formula2>
             <xm:f>0</xm:f>
           </x14:formula2>
           <xm:sqref>J9:J25</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>