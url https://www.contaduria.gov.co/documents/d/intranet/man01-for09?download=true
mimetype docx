--- v0 (2026-03-30)
+++ v1 (2026-07-02)
@@ -1047,207 +1047,199 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Revisó: XXXXXXX - XXXXX (cargo) XXXXX (Área a la que pertenece)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001A072D" w:rsidSect="003B58E0">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="57" w:footer="1361" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1586B5AA" w14:textId="77777777" w:rsidR="00B60F23" w:rsidRDefault="00B60F23" w:rsidP="002D348D">
+    <w:p w14:paraId="55EBDEB1" w14:textId="77777777" w:rsidR="00CB6B0B" w:rsidRDefault="00CB6B0B" w:rsidP="002D348D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A1B0D8C" w14:textId="77777777" w:rsidR="00B60F23" w:rsidRDefault="00B60F23" w:rsidP="002D348D">
+    <w:p w14:paraId="0B21EB7A" w14:textId="77777777" w:rsidR="00CB6B0B" w:rsidRDefault="00CB6B0B" w:rsidP="002D348D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F3E89D3" w14:textId="47926D48" w:rsidR="000A60D4" w:rsidRDefault="00676A64">
+  <w:p w14:paraId="1F3E89D3" w14:textId="7747E664" w:rsidR="000A60D4" w:rsidRDefault="00703FA1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7114FF90" wp14:editId="5E374623">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B93F9A6" wp14:editId="785CE7C6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-97155</wp:posOffset>
+            <wp:posOffset>-171450</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>158115</wp:posOffset>
+            <wp:posOffset>133350</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6525895" cy="1007745"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6525895" cy="1007745"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D3A3207" w14:textId="4A0BF3BD" w:rsidR="000A60D4" w:rsidRDefault="000A60D4">
+  <w:p w14:paraId="3D3A3207" w14:textId="1623C05D" w:rsidR="000A60D4" w:rsidRDefault="000A60D4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DD6F0C2" w14:textId="77777777" w:rsidR="00B60F23" w:rsidRDefault="00B60F23" w:rsidP="002D348D">
+    <w:p w14:paraId="434F4A35" w14:textId="77777777" w:rsidR="00CB6B0B" w:rsidRDefault="00CB6B0B" w:rsidP="002D348D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2070740A" w14:textId="77777777" w:rsidR="00B60F23" w:rsidRDefault="00B60F23" w:rsidP="002D348D">
+    <w:p w14:paraId="20BA425C" w14:textId="77777777" w:rsidR="00CB6B0B" w:rsidRDefault="00CB6B0B" w:rsidP="002D348D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4585" w:type="pct"/>
       <w:tblInd w:w="426" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2799"/>
       <w:gridCol w:w="2657"/>
       <w:gridCol w:w="2471"/>
       <w:gridCol w:w="1217"/>
@@ -1635,86 +1627,65 @@
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="003B58E0" w:rsidRPr="00D90F17" w14:paraId="15879D61" w14:textId="77777777" w:rsidTr="003B58E0">
       <w:trPr>
         <w:trHeight w:val="333"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1531" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2F221483" w14:textId="77FE6DF7" w:rsidR="003B58E0" w:rsidRPr="004637B6" w:rsidRDefault="005A7D81" w:rsidP="003B58E0">
+        <w:p w14:paraId="2F221483" w14:textId="2D18BE42" w:rsidR="003B58E0" w:rsidRPr="004637B6" w:rsidRDefault="00B623F0" w:rsidP="003B58E0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005A7D81">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>27</w:t>
-[...20 lines deleted...]
-            <w:t>1</w:t>
+            <w:t>24/06</w:t>
           </w:r>
           <w:r w:rsidR="003B58E0" w:rsidRPr="005A7D81">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>/202</w:t>
           </w:r>
           <w:r w:rsidR="004021E1" w:rsidRPr="005A7D81">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1453" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1730,71 +1701,71 @@
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00354A08">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>MAN01-FOR09</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1351" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5D2DA217" w14:textId="49AE1932" w:rsidR="003B58E0" w:rsidRPr="003B58E0" w:rsidRDefault="005A7D81" w:rsidP="003B58E0">
+        <w:p w14:paraId="5D2DA217" w14:textId="3E221DC6" w:rsidR="003B58E0" w:rsidRPr="003B58E0" w:rsidRDefault="005A7D81" w:rsidP="003B58E0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="004E2BA0">
+          <w:r w:rsidR="00B623F0">
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="665" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3AB03901" w14:textId="77777777" w:rsidR="003B58E0" w:rsidRPr="003B58E0" w:rsidRDefault="003B58E0" w:rsidP="003B58E0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003B58E0">
             <w:rPr>
@@ -1869,72 +1840,76 @@
     <w:rsid w:val="002266EB"/>
     <w:rsid w:val="00296A6C"/>
     <w:rsid w:val="002B23E2"/>
     <w:rsid w:val="002D348D"/>
     <w:rsid w:val="002D3AC2"/>
     <w:rsid w:val="00347001"/>
     <w:rsid w:val="00351C41"/>
     <w:rsid w:val="00383AFC"/>
     <w:rsid w:val="003B58E0"/>
     <w:rsid w:val="004021E1"/>
     <w:rsid w:val="004339E6"/>
     <w:rsid w:val="004355FE"/>
     <w:rsid w:val="00474280"/>
     <w:rsid w:val="004C3365"/>
     <w:rsid w:val="004D74B7"/>
     <w:rsid w:val="004E2BA0"/>
     <w:rsid w:val="00540D77"/>
     <w:rsid w:val="005A7D81"/>
     <w:rsid w:val="005C2B44"/>
     <w:rsid w:val="005E778A"/>
     <w:rsid w:val="006018FD"/>
     <w:rsid w:val="006679A8"/>
     <w:rsid w:val="00676A64"/>
     <w:rsid w:val="00693922"/>
     <w:rsid w:val="006E0A43"/>
+    <w:rsid w:val="00703FA1"/>
     <w:rsid w:val="00772D09"/>
     <w:rsid w:val="0079757F"/>
     <w:rsid w:val="007C0A89"/>
     <w:rsid w:val="007E0F76"/>
     <w:rsid w:val="008B6776"/>
     <w:rsid w:val="008C1235"/>
     <w:rsid w:val="008C6F27"/>
     <w:rsid w:val="008D3772"/>
     <w:rsid w:val="009065D1"/>
     <w:rsid w:val="00A138BC"/>
     <w:rsid w:val="00A21066"/>
     <w:rsid w:val="00A45AE8"/>
     <w:rsid w:val="00A564E3"/>
     <w:rsid w:val="00B209DE"/>
     <w:rsid w:val="00B265CA"/>
     <w:rsid w:val="00B427A1"/>
     <w:rsid w:val="00B45996"/>
     <w:rsid w:val="00B60F23"/>
+    <w:rsid w:val="00B623F0"/>
     <w:rsid w:val="00B7312E"/>
     <w:rsid w:val="00B87A1A"/>
+    <w:rsid w:val="00B96D1D"/>
     <w:rsid w:val="00BD4813"/>
     <w:rsid w:val="00C83549"/>
+    <w:rsid w:val="00CB6B0B"/>
     <w:rsid w:val="00CE12CD"/>
     <w:rsid w:val="00D15585"/>
     <w:rsid w:val="00DA4CAC"/>
     <w:rsid w:val="00DE26DA"/>
     <w:rsid w:val="00E50FCE"/>
     <w:rsid w:val="00E73B06"/>
     <w:rsid w:val="00E7773F"/>
     <w:rsid w:val="00E84E7C"/>
     <w:rsid w:val="00EB3605"/>
     <w:rsid w:val="00EC0DC4"/>
     <w:rsid w:val="00ED61FE"/>
     <w:rsid w:val="00ED73AF"/>
     <w:rsid w:val="00EE21B3"/>
     <w:rsid w:val="00F70371"/>
     <w:rsid w:val="00F743C9"/>
     <w:rsid w:val="00F87770"/>
     <w:rsid w:val="00FE76DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>