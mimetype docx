--- v0 (2026-03-30)
+++ v1 (2026-07-02)
@@ -26292,330 +26292,323 @@
         </w:rPr>
         <w:tab/>
         <w:t>(nombre y apellidos completos)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:sectPr w:rsidR="006A439F" w:rsidSect="0047255E">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="0" w:footer="1269" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01138653" w14:textId="77777777" w:rsidR="0064337A" w:rsidRDefault="0064337A">
+    <w:p w14:paraId="50D16A4E" w14:textId="77777777" w:rsidR="00B67CDC" w:rsidRDefault="00B67CDC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B0B5B8A" w14:textId="77777777" w:rsidR="0064337A" w:rsidRDefault="0064337A">
+    <w:p w14:paraId="3CE8AEDD" w14:textId="77777777" w:rsidR="00B67CDC" w:rsidRDefault="00B67CDC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{28F60EE6-8B98-426E-BCD8-35763BB7C808}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{14B7CE5F-F633-4204-9B1E-9FDCC9BD82B0}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{B034DB4E-0EAC-422F-8AE9-91E9BACD75AC}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{DA24AC2F-DAC3-4FD2-AF87-4247B756ABC2}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{F58D3671-20A8-4885-8381-9318FFEF1ACE}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{7099A6C8-C32D-4173-944F-50B0B6D20AE1}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{4EFC77B9-229C-4AA8-A992-C200215904B9}"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{97F9D819-B5C3-40EB-BF30-4E3A03DF3A12}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId8" w:fontKey="{FFFBB97A-F7AB-439C-A5A3-8F5E97097178}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{5D1D3649-D53C-4231-ABD2-3BCF604C84A9}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{F89446CD-C721-4DFA-AE0D-D6365FF760B8}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{F29B8807-3123-467B-BAFD-86B8C415EDC7}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{7589A95F-0514-4AE2-95F3-FBF1B9F986AA}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{7129D977-2494-4AFF-BB26-CA2519703A6B}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId11" w:fontKey="{04C87A87-B363-4A53-A10D-D66AD7D9BB90}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{4E4FC084-5AE6-47A2-B069-6FB97B553358}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{F70B9440-FF35-427D-8D97-9A4824FD1C2A}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{D214BB1B-9D3E-42FF-8EBB-280D568C28DF}"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId12" w:fontKey="{E602B738-F784-4DAE-B70B-090E2E47612D}"/>
+    <w:embedItalic r:id="rId12" w:fontKey="{DB63AFFF-1E33-46DA-96E9-3D7B73CC8600}"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId13" w:fontKey="{6F791F9E-BE0B-4F6F-A035-9872585700CD}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{E67F6726-3907-4E93-AB8E-F6AAB5AFC8C7}"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{6C7A0E2B-DB1F-4313-897A-A8864A842F59}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{5EDFD886-D697-4EB0-96C2-1E829576BCCA}"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{763C5708-127A-4E0B-BEEE-675F1266C8BB}"/>
-    <w:embedItalic r:id="rId16" w:fontKey="{EFA901C8-C5D9-4E47-B790-09AF050F59B8}"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{0F44C8F3-B1A4-4A74-9734-F50C0D8E593C}"/>
+    <w:embedItalic r:id="rId16" w:fontKey="{88A2515F-5008-4EC4-9ED8-030A40D1BBF1}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:fontKey="{5D1102E1-2FBD-4026-B7DA-CC7EC426216B}"/>
-    <w:embedItalic r:id="rId18" w:fontKey="{6BE6FCA6-953F-4643-808B-DE2CB214B900}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{AD12DEE0-A779-43D1-966D-9796B9ECDEE1}"/>
+    <w:embedItalic r:id="rId18" w:fontKey="{60F90895-AD68-4F58-8B19-5F839A1B5BAB}"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId19" w:fontKey="{AFC9A363-E67E-4682-A119-B21AFBBF7F22}"/>
-[...8 lines deleted...]
-    <w:embedRegular r:id="rId21" w:fontKey="{CB733745-C8CD-48F3-BE4B-E5B4D4917379}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{3266F36B-928C-43A1-8CD0-17249315DE09}"/>
+    <w:embedItalic r:id="rId20" w:fontKey="{9E20F35D-949B-4249-BE7B-00B7629FB690}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34229A3F" w14:textId="77777777" w:rsidR="0012391E" w:rsidRDefault="0012391E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22F10DAA" w14:textId="2C632261" w:rsidR="00F020AD" w:rsidRDefault="00992478">
+  <w:p w14:paraId="22F10DAA" w14:textId="11291E69" w:rsidR="00F020AD" w:rsidRDefault="00550143">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="722A9D01" wp14:editId="5CEB1503">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71804B6E" wp14:editId="6008B498">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>662940</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>38100</wp:posOffset>
+            <wp:posOffset>18415</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6293441" cy="972000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6293441" cy="972000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B7D7259" w14:textId="77777777" w:rsidR="0012391E" w:rsidRDefault="0012391E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11FBD5B6" w14:textId="77777777" w:rsidR="0064337A" w:rsidRDefault="0064337A">
+    <w:p w14:paraId="6151E203" w14:textId="77777777" w:rsidR="00B67CDC" w:rsidRDefault="00B67CDC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61771E67" w14:textId="77777777" w:rsidR="0064337A" w:rsidRDefault="0064337A">
+    <w:p w14:paraId="688A8F6B" w14:textId="77777777" w:rsidR="00B67CDC" w:rsidRDefault="00B67CDC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C798B24" w14:textId="77777777" w:rsidR="0012391E" w:rsidRDefault="0012391E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9781" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -26960,108 +26953,114 @@
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00E822B1" w14:paraId="178323E1" w14:textId="77777777" w:rsidTr="0047255E">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3119" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6A079AD4" w14:textId="2D7F35B6" w:rsidR="00E822B1" w:rsidRDefault="0012391E" w:rsidP="00E822B1">
+        <w:p w14:paraId="6A079AD4" w14:textId="73CCA625" w:rsidR="00E822B1" w:rsidRDefault="0012391E" w:rsidP="00E822B1">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:t>24/02/2026</w:t>
+            <w:t>24/0</w:t>
+          </w:r>
+          <w:r w:rsidR="00486526">
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2410" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="40CBA11D" w14:textId="4E33B835" w:rsidR="00E822B1" w:rsidRDefault="00E822B1" w:rsidP="00E822B1">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>MAN01-FOR23</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5EF0B72A" w14:textId="1C0A0F6F" w:rsidR="00E822B1" w:rsidRDefault="00E822B1" w:rsidP="00E822B1">
+        <w:p w14:paraId="5EF0B72A" w14:textId="0CFA09B1" w:rsidR="00E822B1" w:rsidRDefault="00E822B1" w:rsidP="00E822B1">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="0012391E">
-            <w:t>4</w:t>
+          <w:r w:rsidR="00486526">
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1984" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="53AFBA19" w14:textId="77777777" w:rsidR="00E822B1" w:rsidRDefault="00E822B1" w:rsidP="00E822B1">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
             </w:rPr>
@@ -32343,63 +32342,65 @@
     <w:rsid w:val="00346F07"/>
     <w:rsid w:val="00347076"/>
     <w:rsid w:val="0035168D"/>
     <w:rsid w:val="00363DED"/>
     <w:rsid w:val="00364B5A"/>
     <w:rsid w:val="00374D89"/>
     <w:rsid w:val="003806ED"/>
     <w:rsid w:val="00384DDB"/>
     <w:rsid w:val="00385586"/>
     <w:rsid w:val="003927CF"/>
     <w:rsid w:val="003A0270"/>
     <w:rsid w:val="003B18BD"/>
     <w:rsid w:val="003B330E"/>
     <w:rsid w:val="003B7F77"/>
     <w:rsid w:val="003C6AC0"/>
     <w:rsid w:val="003D0EC7"/>
     <w:rsid w:val="003D145C"/>
     <w:rsid w:val="003D4562"/>
     <w:rsid w:val="003E5C0A"/>
     <w:rsid w:val="003F4959"/>
     <w:rsid w:val="00404463"/>
     <w:rsid w:val="00425876"/>
     <w:rsid w:val="004353FB"/>
     <w:rsid w:val="004710D5"/>
     <w:rsid w:val="0047255E"/>
+    <w:rsid w:val="00486526"/>
     <w:rsid w:val="004929F0"/>
     <w:rsid w:val="00493F08"/>
     <w:rsid w:val="004B3FA6"/>
     <w:rsid w:val="004B595E"/>
     <w:rsid w:val="004C16A3"/>
     <w:rsid w:val="004C679D"/>
     <w:rsid w:val="004D0E29"/>
     <w:rsid w:val="004D2B25"/>
     <w:rsid w:val="004F554F"/>
     <w:rsid w:val="00500BA7"/>
     <w:rsid w:val="005240BD"/>
     <w:rsid w:val="00530B02"/>
     <w:rsid w:val="00534C06"/>
+    <w:rsid w:val="00550143"/>
     <w:rsid w:val="00550F5F"/>
     <w:rsid w:val="0055508D"/>
     <w:rsid w:val="0055619B"/>
     <w:rsid w:val="005807C9"/>
     <w:rsid w:val="005921BC"/>
     <w:rsid w:val="005A4813"/>
     <w:rsid w:val="005A5163"/>
     <w:rsid w:val="005B1D01"/>
     <w:rsid w:val="005C5919"/>
     <w:rsid w:val="005D12B7"/>
     <w:rsid w:val="005D3416"/>
     <w:rsid w:val="005F2F85"/>
     <w:rsid w:val="005F71C2"/>
     <w:rsid w:val="005F7DBD"/>
     <w:rsid w:val="006070DC"/>
     <w:rsid w:val="00623D97"/>
     <w:rsid w:val="00631D08"/>
     <w:rsid w:val="00637247"/>
     <w:rsid w:val="0064337A"/>
     <w:rsid w:val="00670527"/>
     <w:rsid w:val="00673923"/>
     <w:rsid w:val="00681238"/>
     <w:rsid w:val="00682E9F"/>
     <w:rsid w:val="006A439F"/>
     <w:rsid w:val="006A5390"/>
@@ -32471,52 +32472,54 @@
     <w:rsid w:val="00AA30C2"/>
     <w:rsid w:val="00AA3B71"/>
     <w:rsid w:val="00AA550E"/>
     <w:rsid w:val="00AA78EA"/>
     <w:rsid w:val="00AB1294"/>
     <w:rsid w:val="00AB1958"/>
     <w:rsid w:val="00AB46FC"/>
     <w:rsid w:val="00AC3BDA"/>
     <w:rsid w:val="00AD0B7D"/>
     <w:rsid w:val="00AD10C4"/>
     <w:rsid w:val="00AE5ED1"/>
     <w:rsid w:val="00AF7DD3"/>
     <w:rsid w:val="00B0603F"/>
     <w:rsid w:val="00B07252"/>
     <w:rsid w:val="00B11777"/>
     <w:rsid w:val="00B20014"/>
     <w:rsid w:val="00B22AB3"/>
     <w:rsid w:val="00B237DA"/>
     <w:rsid w:val="00B4045B"/>
     <w:rsid w:val="00B558A6"/>
     <w:rsid w:val="00B56C3A"/>
     <w:rsid w:val="00B635D5"/>
     <w:rsid w:val="00B637BE"/>
     <w:rsid w:val="00B65211"/>
     <w:rsid w:val="00B65AE4"/>
+    <w:rsid w:val="00B67CDC"/>
     <w:rsid w:val="00B843F4"/>
     <w:rsid w:val="00B87B58"/>
+    <w:rsid w:val="00B96D1D"/>
     <w:rsid w:val="00BC25FF"/>
     <w:rsid w:val="00BD15F8"/>
     <w:rsid w:val="00BD2BE0"/>
     <w:rsid w:val="00BE4853"/>
     <w:rsid w:val="00BF1BD6"/>
     <w:rsid w:val="00C01593"/>
     <w:rsid w:val="00C026E3"/>
     <w:rsid w:val="00C071A0"/>
     <w:rsid w:val="00C16DB6"/>
     <w:rsid w:val="00C27666"/>
     <w:rsid w:val="00C30D1E"/>
     <w:rsid w:val="00C44355"/>
     <w:rsid w:val="00C51999"/>
     <w:rsid w:val="00C52E73"/>
     <w:rsid w:val="00C603C5"/>
     <w:rsid w:val="00C655A4"/>
     <w:rsid w:val="00C74995"/>
     <w:rsid w:val="00C7711F"/>
     <w:rsid w:val="00CA14A4"/>
     <w:rsid w:val="00CA52A0"/>
     <w:rsid w:val="00CD00A3"/>
     <w:rsid w:val="00CD573D"/>
     <w:rsid w:val="00CE4C88"/>
     <w:rsid w:val="00CF0AF9"/>
     <w:rsid w:val="00D11225"/>
@@ -34311,51 +34314,51 @@
     <w:rsid w:val="002C6B50"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="1920"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contraloria.gov.co/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.secretariasenado.gov.co/senado/basedoc/constitucion_politica_1991_pr009.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colaboracion.dnp.gov.co/CDT/Normatividad/DECRETO%201041%20DEL%2021%20DE%20JUNIO%20DE%202022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.secretariasenado.gov.co/senado/basedoc/ley_1150_2007.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colaboracion.dnp.gov.co/CDT/Normatividad/DECRETO%201041%20DEL%2021%20DE%20JUNIO%20DE%202022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.secretariasenado.gov.co/senado/basedoc/ley_0080_1993.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.secretariasenado.gov.co/senado/basedoc/ley_0080_1993.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://srvcnpc.policia.gov.co/PSC/frm_cnp_consulta.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -34626,72 +34629,72 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miiFWFu/9M5t/AMiTjRvco3nsdc1g==">CgMxLjAaPwoBMBI6CjgIAho0Chh2MHBCL0FWdjZacHBvVlJLL1BQaVl3PT0SGEM3ZTBIYWhIamxnS3F1dVJCMjNCOVE9PRo/CgExEjoKOAgCGjQKGHYwcEIvQVZ2NlpwcG9WUksvUFBpWXc9PRIYQzdlMEhhaEhqbGdLcXV1UkIyM0I5UT09Gj8KATISOgo4CAIaNAoYdjBwQi9BVnY2WnBwb1ZSSy9QUGlZdz09EhhDN2UwSGFoSGpsZ0txdXVSQjIzQjlRPT0aPwoBMxI6CjgIAho0Chh2MHBCL0FWdjZacHBvVlJLL1BQaVl3PT0SGEM3ZTBIYWhIamxnS3F1dVJCMjNCOVE9PRo/CgE0EjoKOAgCGjQKGHYwcEIvQVZ2NlpwcG9WUksvUFBpWXc9PRIYQzdlMEhhaEhqbGdLcXV1UkIyM0I5UT09Gj8KATUSOgo4CAIaNAoYdjBwQi9BVnY2WnBwb1ZSSy9QUGlZdz09EhhDN2UwSGFoSGpsZ0txdXVSQjIzQjlRPT0aPwoBNhI6CjgIAho0Chh2MHBCL0FWdjZacHBvVlJLL1BQaVl3PT0SGEM3ZTBIYWhIamxnS3F1dVJCMjNCOVE9PRo/CgE3EjoKOAgCGjQKGEhEb21VY0hMQ2lGS0RwM2pTZVlQT0E9PRIYMUlheWk5M0k2Rnd4MENmbXJlYjNtdz09Gj8KATgSOgo4CAIaNAoYSERvbVVjSExDaUZLRHAzalNlWVBPQT09EhgxSWF5aTkzSTZGd3gwQ2ZtcmViM213PT0aPwoBORI6CjgIAho0ChhIRG9tVWNITENpRktEcDNqU2VZUE9BPT0SGDFJYXlpOTNJNkZ3eDBDZm1yZWIzbXc9PRpACgIxMBI6CjgIAho0ChhIRG9tVWNITENpRktEcDNqU2VZUE9BPT0SGDFJYXlpOTNJNkZ3eDBDZm1yZWIzbXc9PRpACgIxMRI6CjgIAho0ChhIRG9tVWNITENpRktEcDNqU2VZUE9BPT0SGDFJYXlpOTNJNkZ3eDBDZm1yZWIzbXc9PRpACgIxMhI6CjgIAho0ChhIRG9tVWNITENpRktEcDNqU2VZUE9BPT0SGDFJYXlpOTNJNkZ3eDBDZm1yZWIzbXc9PRpACgIxMxI6CjgIAho0ChhIRG9tVWNITENpRktEcDNqU2VZUE9BPT0SGDFJYXlpOTNJNkZ3eDBDZm1yZWIzbXc9PRpACgIxNBI6CjgIAho0ChhlZkc3SXNIb1JvTXVZemFmVFdIWk9BPT0SGGh1UXRjQklDNER6VGFRcUtCYzlCK3c9PRpACgIxNRI6CjgIAho0ChhRdmRYL2IyN2dUVFMxQUdzZlN4SFN3PT0SGFpnUUpkRUlSZUdYTnYvYWFyYUhDcmc9PRpACgIxNhI6CjgIAho0ChhMdFg1YjJ0ODB5Z29DT0dNSkxkMTJBPT0SGGpHUVB5Nnc5S0ZMMHByY01aaXV6Q1E9PRpACgIxNxI6CjgIAho0Chg4Nlcrck5TK1pCK2JIbiszb2hrQjRBPT0SGEh3dllhVk8xQ2ZySzVHMUFiUnIxUXc9PRpACgIxOBI6CjgIAho0ChhBY3UyN3BLanFWM0lMR3RJZHVNZVVRPT0SGCt2QXZBM21mSXdDQ285RTJzZ1BoR2c9PRpACgIxORI6CjgIAho0ChhKdW1XSDNiZjdqUnJjbVZxdytjSXNBPT0SGDByOWlvbFk5WU5XaDVTUTZ0eC9lZEE9PRpACgIyMBI6CjgIAho0Chh5T2l1Sk1NWEZmU0NyVTYvYjQvT3ZBPT0SGFdEVzB5ZzJ4Tlp1WGhPVGN0V2UxNGc9PRpACgIyMRI6CjgIAho0ChhlZkc3SXNIb1JvTXVZemFmVFdIWk9BPT0SGGh1UXRjQklDNER6VGFRcUtCYzlCK3c9PRpACgIyMhI6CjgIAho0ChhRdmRYL2IyN2dUVFMxQUdzZlN4SFN3PT0SGFpnUUpkRUlSZUdYTnYvYWFyYUhDcmc9PRpACgIyMxI6CjgIAho0ChhMdFg1YjJ0ODB5Z29DT0dNSkxkMTJBPT0SGGpHUVB5Nnc5S0ZMMHByY01aaXV6Q1E9PRpACgIyNBI6CjgIAho0Chhvbmd4bXNkUi9JWEM1VUd2SEdhZDFRPT0SGEh3dllhVk8xQ2ZySzVHMUFiUnIxUXc9PRpACgIyNRI6CjgIAho0Chhvbmd4bXNkUi9JWEM1VUd2SEdhZDFRPT0SGCt2QXZBM21mSXdDQ285RTJzZ1BoR2c9PRpACgIyNhI6CjgIAho0Chhvbmd4bXNkUi9JWEM1VUd2SEdhZDFRPT0SGDByOWlvbFk5WU5XaDVTUTZ0eC9lZEE9PRpACgIyNxI6CjgIAho0Chh5T2l1Sk1NWEZmU0NyVTYvYjQvT3ZBPT0SGFdEVzB5ZzJ4Tlp1WGhPVGN0V2UxNGc9PRpACgIyOBI6CjgIAho0ChhyZ1JRYzBCTWFONHpEVjdvd0pKd0xnPT0SGFZoVGphYmxkTUdJRDR6azRwMjFtUGc9PRpACgIyORI6CjgIAho0ChhkcnpRMWk0OER1UVBHcXBGeEtkV0hnPT0SGFA1MUlESTRJVklocnlSK1JMM0FPRUE9PRpACgIzMBI6CjgIAho0ChhrQkNGb0Y3Q0NnWGIxVjVoL0E5emNBPT0SGGw3cEM0c28va2NINk5TeTcyNnNIQXc9PRpACgIzMRI6CjgIAho0Chh3NlhUYm9oL08vOFpLamtEVlpLQU1nPT0SGHFqeUxhNG1tMlcvcnlhTnNQejRzR0E9PRpACgIzMhI6CjgIAho0Chg3cFlkaWxGalVWV0RzTDMrRXJqUHNnPT0SGEpEd2YzOGV2T2RqUFZIbU11M29qcEE9PRpACgIzMxI6CjgIAho0Chg4eS94RDhYZ1l3L2RMUHhaNG5UQ0FRPT0SGFgyWHNORDVlZE5zQ3lsSm5qeHd3UlE9PRpACgIzNBI6CjgIAho0ChhYREtLM3lCK2NjN2hvV2ZPWDNMaU53PT0SGGYxcUdnUEVhR05OcHVKd3J2WWtIQnc9PRpACgIzNRI6CjgIAho0ChhyZ1JRYzBCTWFONHpEVjdvd0pKd0xnPT0SGFZoVGphYmxkTUdJRDR6azRwMjFtUGc9PRpACgIzNhI6CjgIAho0ChhkcnpRMWk0OER1UVBHcXBGeEtkV0hnPT0SGFA1MUlESTRJVklocnlSK1JMM0FPRUE9PRpACgIzNxI6CjgIAho0ChhrQkNGb0Y3Q0NnWGIxVjVoL0E5emNBPT0SGGw3cEM0c28va2NINk5TeTcyNnNIQXc9PRpACgIzOBI6CjgIAho0Chh3NlhUYm9oL08vOFpLamtEVlpLQU1nPT0SGHFqeUxhNG1tMlcvcnlhTnNQejRzR0E9PRpACgIzORI6CjgIAho0Chg3cFlkaWxGalVWV0RzTDMrRXJqUHNnPT0SGEpEd2YzOGV2T2RqUFZIbU11M29qcEE9PRpACgI0MBI6CjgIAho0Chg4eS94RDhYZ1l3L2RMUHhaNG5UQ0FRPT0SGFgyWHNORDVlZE5zQ3lsSm5qeHd3UlE9PRpACgI0MRI6CjgIAho0ChhYREtLM3lCK2NjN2hvV2ZPWDNMaU53PT0SGGYxcUdnUEVhR05OcHVKd3J2WWtIQnc9PRpACgI0MhI6CjgIAho0Chh5QjV5aloxTUwyTnZCbitKekJTR0xBPT0SGFZoVGphYmxkTUdJRDR6azRwMjFtUGc9PRpACgI0MxI6CjgIAho0ChhXbGVscjJpYzlIdXZIUEtrQkR4emlBPT0SGFdsL1ZWRmM1MEVGQVhxZkl4RVRLMmc9PRpACgI0NBI6CjgIAho0Chh4TXBDT0tDNUk0SU56RkNhYjNXRW13PT0SGGw3cEM0c28va2NINk5TeTcyNnNIQXc9PRpACgI0NRI6CjgIAho0ChhqdDgvSmVnUVc3L0poL05CWTN1RTVRPT0SGFFZajBxenV2OXlKWUxzY21XZW1IdFE9PRpACgI0NhI6CjgIAho0ChhtUVowS2laMFY4V0NIVGdhV2ViYWtBPT0SGGZRK0xoQ2xFV1l4QVgxbFBwN1pHWVE9PRpACgI0NxI6CjgIAho0ChhXSW1WVzUycjErU2MzUVJXdlJIVzN3PT0SGEY1Zjh0cFpJbWl0MmIrV1M1bWI0QlE9PRpACgI0OBI6CjgIAho0ChgzQzlFZi9RZ011dFFHNG1MTDF2N3Z3PT0SGGYxcUdnUEVhR05OcHVKd3J2WWtIQnc9PRpACgI0ORI6CjgIAho0Chg3TXZJZmt0YzR2NG9NSS9aOHFlNjh3PT0SGEp5K3g1QVpaMXdtbnJuYXUvTFYwR3c9PRpACgI1MBI6CjgIAho0ChhMNzBXZWtLUEtWZWYrRm5rNEwwcTVBPT0SGHNQYTZjSDYvQXZXMkVSWHlkY0MwL3c9PRpACgI1MRI6CjgIAho0Chh4TXBDT0tDNUk0SU56RkNhYjNXRW13PT0SGDAvcG9GekxLdHVnTnRuTERDRWpraHc9PRpACgI1MhI6CjgIAho0Chg4ZnkwRXZBNkRCbnpRN0FmdkgrSEZBPT0SGFlJZ3pQQjBWUEV6ZkVGUHF2YzE3U3c9PRpACgI1MxI6CjgIAho0ChhOZXJVdHYyK3FITlZyZE0yZGhzbndnPT0SGEkxdGtKQlFlbW1TZ3pkVkwwMDVQTnc9PRpACgI1NBI6CjgIAho0ChhibXRxR2ZSOGFmdG1hc0xCRURyNjl3PT0SGHY5Zyt4VVZkeFZTa1hHWDN5eXUxMGc9PRpACgI1NRI6CjgIAho0ChhPOXZTSlRoOHJqUE5EYVUvVy8yQWVBPT0SGG9WTThXeFhqdVFXWFNVc2R5SEhqQWc9PRpACgI1NhI6CjgIAho0ChhPNVB3NFFGbmhmNTZMZlIwdkRoTEhRPT0SGHhyTXUzRHFvWmJsbS96WkYxUHhneUE9PRpACgI1NxI6CjgIAho0ChhPNVB3NFFGbmhmNTZMZlIwdkRoTEhRPT0SGHhyTXUzRHFvWmJsbS96WkYxUHhneUE9PRpACgI1OBI6CjgIAho0ChhPNVB3NFFGbmhmNTZMZlIwdkRoTEhRPT0SGHhyTXUzRHFvWmJsbS96WkYxUHhneUE9PRpACgI1ORI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGGZueFFkaHBpMGxHOEVVWjlvRWhzdVE9PRpACgI2MBI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGHJ6eUR3SUtJOUxrNXpLd3E2a1dYSWc9PRpACgI2MRI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGDZJdlhnUElUUEU4MUhnZE9mc083RlE9PRpACgI2MhI6CjgIAho0ChhYZ1QxSkZVcTc5M2h2eEMvYmRtb1B3PT0SGE9UeEtoZ0syU2lVWGx1YytsM1dhd3c9PRpACgI2MxI6CjgIAho0ChhkRkVYWnJyTFBJdTNacjVrTVJvRHFRPT0SGDJtQ3hReWl1dS9HN2FFZW4rR2J0TEE9PRpACgI2NBI6CjgIAho0ChhkRkVYWnJyTFBJdTNacjVrTVJvRHFRPT0SGDJtQ3hReWl1dS9HN2FFZW4rR2J0TEE9PRpACgI2NRI6CjgIAho0ChhkRkVYWnJyTFBJdTNacjVrTVJvRHFRPT0SGDJtQ3hReWl1dS9HN2FFZW4rR2J0TEE9PRpACgI2NhI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGDhybm5XcXpwcGhnWm14a0plZ3VqK3c9PRpACgI2NxI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGEt4REhsZ2NNb3BWR0gwNWQ1QWpmeWc9PRpACgI2OBI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGHFZSUpJQWNQanJFZlg2UGhPMENaT2c9PRpACgI2ORI6CjgIAho0ChhOU251Qmw1NmU5Vmo3ekk2RjdOMy9nPT0SGEFkL3ZieVQ2Smo0SUpLNGlUWXMyR1E9PRpACgI3MBI6CjgIAho0ChgxN2ViaGRCbTFTR201K1NTamhCWWNRPT0SGGM0YmxZZVRRT3h3bVNUakNyZ0w3NFE9PRpACgI3MRI6CjgIAho0ChgxN2ViaGRCbTFTR201K1NTamhCWWNRPT0SGGM0YmxZZVRRT3h3bVNUakNyZ0w3NFE9PRpACgI3MhI6CjgIAho0ChgxN2ViaGRCbTFTR201K1NTamhCWWNRPT0SGGM0YmxZZVRRT3h3bVNUakNyZ0w3NFE9PRpACgI3MxI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGDZ2dEsvVUlwM2R2clRFdzJsdTJsU2c9PRpACgI3NBI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGHd1dlpudkQ2bWZZbVhXc0pVR1F6M1E9PRpACgI3NRI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGGFpVmNnYWZCNmFSeXlVU0RoeWpFNUE9PRpACgI3NhI6CjgIAho0ChhKaDZMcE1Ba09WU2VzbnNiQjZEZFZRPT0SGDl5NXQwQmVrTnJYUnA5TFVmaFdXNVE9PRpPCgI3NxJJCkcICVJDEiExOXpURWoxWERHV1RNSDliR2loOUU1bFIzaVRxVFF0SVIaAhIAIhpbW1siODU5MTgzODg4Iiw1LDE2LDIsOV1dXRogCgI3OBIaChgICVIUChJ0YWJsZS41ZWJmc2xsd3Z1OGkaIAoCNzkSGgoYCAlSFAoSdGFibGUub3gzajA0ZDB6dDR5GhMKAjgwEg0KCwgHQgcSBUFyaWFsGhMKAjgxEg0KCwgHQgcSBUFyaWFsGhMKAjgyEg0KCwgHQgcSBUFyaWFsGhMKAjgzEg0KCwgHQgcSBUFyaWFsGicKAjg0EiEKHwgHQhsKB1ZlcmRhbmESEEFyaWFsIFVuaWNvZGUgTVMaJwoCODUSIQofCAdCGwoHVmVyZGFuYRIQQXJpYWwgVW5pY29kZSBNUxogCgI4NhIaChgICVIUChJ0YWJsZS43OWg5a25yOGlwcjEaJwoCODcSIQofCAdCGwoHVmVyZGFuYRIQQXJpYWwgVW5pY29kZSBNUxonCgI4OBIhCh8IB0IbCgdWZXJkYW5hEhBBcmlhbCBVbmljb2RlIE1TGiAKAjg5EhoKGAgJUhQKEnRhYmxlLm0xY3NyNnlrYnAxdhoTCgI5MBINCgsIB0IHEgVBcmlhbBoTCgI5MRINCgsIB0IHEgVBcmlhbBoTCgI5MhINCgsIB0IHEgVBcmlhbBoTCgI5MxINCgsIB0IHEgVBcmlhbBoTCgI5NBINCgsIB0IHEgVBcmlhbBogCgI5NRIaChgICVIUChJ0YWJsZS44dTMxYnMzbWNvNTYyDmguODc3Z2FjcHJ4ZTk0Mg5oLjZhZmI2cDF5dDVqNjIOaC42ZHJoMWYyejB5bmIyDmguZjVtazM3bXk2aHdtMg5oLm5rdTA0dGM1OHhtYzIOaC55Y2hqY2l4OHV6eHQyDmguM3c1MW83Z2kwMTk0Mg5oLnYxdXZlcHplNzE3eDIOaC5uMzB6Yjd3MGg2MWkyDmguN2QycTkxZzNqZjA0Mg5oLmI2cml2NWx2dzA0aDIOaC51b3JjZmdwc2g5ZmkyDmguaDg2YnlkOWQzNGg2Mg5oLnlrY3c5NGlxdDl2eDIOaC41YmxrbGxjNzR2YmkyDWguOWZraDFlbXdtNHIyDmguNWhhdXA4azVyb2R4Mg5oLnc3N28wMjdhaXMzZDIOaC50bHJwdjNhampydTcyDmgubXh4ZG94ZGEzemdsMg5oLjZhZmI2cDF5dDVqNjgAciExSmI2T2NBVS1jN0RPOUJ3elRuRU1UVG5jZ01nZkNxSks=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{506FC735-77AD-4E15-BA2A-43680ACBBF27}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{506FC735-77AD-4E15-BA2A-43680ACBBF27}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>59</Pages>
   <Words>18917</Words>
   <Characters>104045</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>867</Lines>
   <Paragraphs>245</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>