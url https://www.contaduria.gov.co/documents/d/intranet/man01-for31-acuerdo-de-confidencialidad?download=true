--- v0 (2025-12-05)
+++ v1 (2026-04-08)
@@ -26,59 +26,57 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F1C0666" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>U.A.E. CONTADURÍA GENERAL DE LA NACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4970F613" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="008C73CF">
+    <w:p w14:paraId="4970F613" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="004E6CF1" w:rsidRDefault="00DF6272" w:rsidP="008C73CF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24A9337E" w14:textId="49FAB629" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="008C73CF">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6272">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>ACUERDO DE CONFIDENCIALIDAD Y ACEPTACIÓN DE LAS POLÍTICAS DE SEGURID</w:t>
       </w:r>
       <w:r w:rsidRPr="00335C05">
@@ -109,60 +107,58 @@
         <w:t xml:space="preserve"> OTROS</w:t>
       </w:r>
       <w:r w:rsidR="00613BFA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A291F7A" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A92F5C" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
+    <w:p w14:paraId="66A92F5C" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="004E6CF1" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="038AC46D" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>CONSIDERACIONES:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9E4191" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
@@ -1173,77 +1169,73 @@
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D582CF1" w14:textId="6A4021F6" w:rsidR="00613BFA" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613BFA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">En constancia, se firma en Bogotá, a los </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00613BFA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> días del mes de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00613BFA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> del año 20</w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidR="00613BFA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704027F4" w14:textId="77777777" w:rsidR="003126D7" w:rsidRDefault="003126D7" w:rsidP="008C73CF">
       <w:pPr>
@@ -1484,233 +1476,226 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00262DD6" w:rsidRPr="00262DD6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="-1422948640"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00457AF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0793B078" w14:textId="4D1F7400" w:rsidR="00262DD6" w:rsidRPr="00272BD4" w:rsidRDefault="00262DD6" w:rsidP="00DF6272">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:left="5664" w:right="-93" w:hanging="5664"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00272BD4" w:rsidRPr="00272BD4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nro.</w:t>
       </w:r>
       <w:r w:rsidR="00272BD4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00272BD4" w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00272BD4" w:rsidRPr="00272BD4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484D0623" w14:textId="76DC96D7" w:rsidR="003126D7" w:rsidRDefault="00262DD6" w:rsidP="00262DD6">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:left="5664" w:right="-93"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">NIT: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="868795259"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4CE6A04D" w14:textId="4AB20B8D" w:rsidR="00262DD6" w:rsidRDefault="00272BD4" w:rsidP="00DF6272">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272BD4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nro.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="694E9CA5" w14:textId="47E59089" w:rsidR="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95681">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">PERSONAL DE PLANTA </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="-1334683128"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00262DD6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="07DC4361" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -1727,51 +1712,50 @@
         </w:rPr>
         <w:t>CONTRATISTA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="-1061027885"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2811A71F" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -1788,51 +1772,50 @@
         </w:rPr>
         <w:t>ENTE ESTRATÉGICO</w:t>
       </w:r>
       <w:r w:rsidRPr="0007234D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="-770237660"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="15F09F9E" w14:textId="77777777" w:rsidR="00262DD6" w:rsidRDefault="00DF6272" w:rsidP="00937C00">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95681">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -1869,51 +1852,50 @@
         </w:rPr>
         <w:t>OTRO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="-37053417"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00937C00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003126D7" w:rsidRPr="00262DD6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
@@ -1945,60 +1927,58 @@
       </w:r>
       <w:r w:rsidR="003126D7" w:rsidRPr="00262DD6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00937C00" w:rsidRPr="00262DD6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00937C00" w:rsidRPr="00937C00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00262DD6" w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="34D4DE47" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="00937C00" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="607EBCD1" w14:textId="77777777" w:rsidR="00262DD6" w:rsidRDefault="00262DD6" w:rsidP="008C73CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24FBBCCD" w14:textId="77777777" w:rsidR="00262DD6" w:rsidRDefault="00262DD6" w:rsidP="008C73CF">
@@ -2068,58 +2048,58 @@
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(No debe existir ningún tipo de negrilla)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001A072D" w:rsidRPr="008C73CF" w:rsidSect="000A60D4">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="284" w:footer="1269" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F321FDA" w14:textId="77777777" w:rsidR="00524C2D" w:rsidRDefault="00524C2D" w:rsidP="002D348D">
+    <w:p w14:paraId="7407BD28" w14:textId="77777777" w:rsidR="005B2F08" w:rsidRDefault="005B2F08" w:rsidP="002D348D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BACDD49" w14:textId="77777777" w:rsidR="00524C2D" w:rsidRDefault="00524C2D" w:rsidP="002D348D">
+    <w:p w14:paraId="1579B365" w14:textId="77777777" w:rsidR="005B2F08" w:rsidRDefault="005B2F08" w:rsidP="002D348D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2149,187 +2129,191 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0504020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F3E89D3" w14:textId="1C560082" w:rsidR="000A60D4" w:rsidRDefault="00A75C72">
+  <w:p w14:paraId="1F3E89D3" w14:textId="03E2565A" w:rsidR="000A60D4" w:rsidRDefault="002F5768">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:i/>
-        <w:iCs/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:noProof/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A5E4110" wp14:editId="4A08CECA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D1760E9" wp14:editId="2005054B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>left</wp:align>
+            <wp:posOffset>15240</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>9525</wp:posOffset>
+            <wp:posOffset>-76200</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7799603" cy="803082"/>
+          <wp:extent cx="7772400" cy="1200422"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="876000546" name="Imagen 2" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+          <wp:docPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="876000546" name="Imagen 2" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                  <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7799603" cy="803082"/>
+                    <a:ext cx="7772400" cy="1200422"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D3A3207" w14:textId="77777777" w:rsidR="000A60D4" w:rsidRDefault="000A60D4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="264C0BF5" w14:textId="77777777" w:rsidR="00524C2D" w:rsidRDefault="00524C2D" w:rsidP="002D348D">
+    <w:p w14:paraId="0D62A8BD" w14:textId="77777777" w:rsidR="005B2F08" w:rsidRDefault="005B2F08" w:rsidP="002D348D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40E3D457" w14:textId="77777777" w:rsidR="00524C2D" w:rsidRDefault="00524C2D" w:rsidP="002D348D">
+    <w:p w14:paraId="42499025" w14:textId="77777777" w:rsidR="005B2F08" w:rsidRDefault="005B2F08" w:rsidP="002D348D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3151"/>
       <w:gridCol w:w="2463"/>
       <w:gridCol w:w="2292"/>
       <w:gridCol w:w="2066"/>
     </w:tblGrid>
     <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="4D41A048" w14:textId="77777777" w:rsidTr="00D07755">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="4582FD71" w14:textId="77777777" w:rsidR="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk171516344"/>
           <w:r w:rsidRPr="00937D7D">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25D3921E" wp14:editId="4099503B">
                 <wp:extent cx="5581650" cy="963930"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1734177058" name="Imagen 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2360,496 +2344,495 @@
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="71375895" w14:textId="77777777" w:rsidTr="00D07755">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="69AEC7E4" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
             <w:t>ACUERDO DE CONFIDENCIALIDAD Y ACEPTACIÓN DE LAS POLÍTICAS DE LA SEGURIDAD DE LA INFORMACIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="78EC8A03" w14:textId="77777777" w:rsidTr="00D07755">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="734E3566" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="002C0B64" w:rsidRDefault="009A7597" w:rsidP="009A7597">
+        <w:p w14:paraId="734E3566" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="00C679FE" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:i/>
-              <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002C0B64">
+          <w:r w:rsidRPr="00C679FE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:i/>
-              <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3420" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1A639234" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GESTIÓN ADMINISTRATIVA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="135E39E6" w14:textId="77777777" w:rsidTr="00D07755">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="25778CFA" w14:textId="5B28567D" w:rsidR="009A7597" w:rsidRPr="004637B6" w:rsidRDefault="00074B28" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCEDIMIENTO</w:t>
           </w:r>
           <w:r w:rsidR="009A7597">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3420" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="76681E45" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>MANUAL DE CONTRATACIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="7DC745D4" w14:textId="77777777" w:rsidTr="00D07755">
       <w:trPr>
         <w:trHeight w:val="526"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="20DFF7B6" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="004637B6" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1235" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="4B2EBBB6" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5AE4109A" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>VERSIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7A5DDBD4" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="640EC61F" w14:textId="77777777" w:rsidTr="00D07755">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="60CED2EB" w14:textId="0ED6971C" w:rsidR="009A7597" w:rsidRPr="004637B6" w:rsidRDefault="00C63357" w:rsidP="009A7597">
+        <w:p w14:paraId="60CED2EB" w14:textId="3CE2762D" w:rsidR="009A7597" w:rsidRPr="004637B6" w:rsidRDefault="00C63357" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>24</w:t>
+            <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="009A7597">
+          <w:r w:rsidR="00A11782">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidR="009A7597">
+            <w:rPr>
+              <w:rFonts w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>04</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="009A7597">
+          <w:r w:rsidR="00A11782">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>/202</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="009A7597">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>/202</w:t>
+          </w:r>
+          <w:r w:rsidR="00A11782">
+            <w:rPr>
+              <w:rFonts w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1235" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="797E79C7" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>MAN01-FOR31</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="0412C387" w14:textId="780BD86A" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
+        <w:p w14:paraId="0412C387" w14:textId="22EF180E" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00C63357">
+          <w:r w:rsidR="00A11782">
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5EE3CBD0" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
@@ -3186,195 +3169,206 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1438212324">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="903487725">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE21B3"/>
     <w:rsid w:val="00023783"/>
     <w:rsid w:val="000453D5"/>
     <w:rsid w:val="00074B28"/>
     <w:rsid w:val="000A60D4"/>
     <w:rsid w:val="000A783B"/>
     <w:rsid w:val="000B4197"/>
     <w:rsid w:val="001A072D"/>
     <w:rsid w:val="001D51BB"/>
     <w:rsid w:val="001F6193"/>
     <w:rsid w:val="002237DC"/>
     <w:rsid w:val="0026232F"/>
     <w:rsid w:val="00262DD6"/>
     <w:rsid w:val="00264394"/>
     <w:rsid w:val="00272BD4"/>
     <w:rsid w:val="0028398D"/>
     <w:rsid w:val="002D348D"/>
+    <w:rsid w:val="002F5768"/>
     <w:rsid w:val="002F6874"/>
     <w:rsid w:val="003126D7"/>
     <w:rsid w:val="0031274C"/>
     <w:rsid w:val="00335C05"/>
     <w:rsid w:val="00371EF0"/>
     <w:rsid w:val="0042569A"/>
     <w:rsid w:val="00447B8A"/>
     <w:rsid w:val="00457AF0"/>
     <w:rsid w:val="004D2B51"/>
+    <w:rsid w:val="004E6CF1"/>
     <w:rsid w:val="004F1CCC"/>
     <w:rsid w:val="005026A7"/>
     <w:rsid w:val="00517D8A"/>
     <w:rsid w:val="00524C2D"/>
     <w:rsid w:val="00561773"/>
     <w:rsid w:val="00571AA1"/>
     <w:rsid w:val="00584620"/>
     <w:rsid w:val="005960EA"/>
+    <w:rsid w:val="005B2F08"/>
     <w:rsid w:val="005B7279"/>
     <w:rsid w:val="005D7D1E"/>
     <w:rsid w:val="005E62C2"/>
     <w:rsid w:val="005E6759"/>
     <w:rsid w:val="005F2072"/>
     <w:rsid w:val="005F29D9"/>
     <w:rsid w:val="006002C4"/>
     <w:rsid w:val="006107FE"/>
     <w:rsid w:val="00613BFA"/>
     <w:rsid w:val="00631420"/>
     <w:rsid w:val="0068255C"/>
     <w:rsid w:val="006B3AF6"/>
     <w:rsid w:val="006C3F36"/>
     <w:rsid w:val="006E22F7"/>
     <w:rsid w:val="00733FCF"/>
+    <w:rsid w:val="007555AA"/>
     <w:rsid w:val="00761E3F"/>
     <w:rsid w:val="007931FB"/>
     <w:rsid w:val="00794311"/>
     <w:rsid w:val="007A2C45"/>
     <w:rsid w:val="007B591D"/>
     <w:rsid w:val="008B79BA"/>
     <w:rsid w:val="008C73CF"/>
     <w:rsid w:val="008F413B"/>
     <w:rsid w:val="009065D1"/>
     <w:rsid w:val="009329D0"/>
     <w:rsid w:val="00937C00"/>
     <w:rsid w:val="009833F3"/>
     <w:rsid w:val="009A7597"/>
     <w:rsid w:val="009E7D5C"/>
     <w:rsid w:val="009F69D7"/>
+    <w:rsid w:val="00A11782"/>
     <w:rsid w:val="00A21066"/>
     <w:rsid w:val="00A51FC8"/>
     <w:rsid w:val="00A75C72"/>
     <w:rsid w:val="00A80FF9"/>
     <w:rsid w:val="00AD513F"/>
     <w:rsid w:val="00B13502"/>
     <w:rsid w:val="00B84A4E"/>
     <w:rsid w:val="00B87A1A"/>
+    <w:rsid w:val="00BB5DA7"/>
     <w:rsid w:val="00BC155B"/>
+    <w:rsid w:val="00BF0F64"/>
     <w:rsid w:val="00C17059"/>
     <w:rsid w:val="00C24D05"/>
     <w:rsid w:val="00C303F2"/>
     <w:rsid w:val="00C32429"/>
     <w:rsid w:val="00C63357"/>
+    <w:rsid w:val="00C679FE"/>
     <w:rsid w:val="00C7204D"/>
     <w:rsid w:val="00C8448F"/>
     <w:rsid w:val="00C87F69"/>
     <w:rsid w:val="00CB1A06"/>
     <w:rsid w:val="00D21D71"/>
     <w:rsid w:val="00D30241"/>
     <w:rsid w:val="00D63A96"/>
     <w:rsid w:val="00D82DF7"/>
     <w:rsid w:val="00D87B1F"/>
     <w:rsid w:val="00D91B58"/>
     <w:rsid w:val="00DF6272"/>
+    <w:rsid w:val="00E0286B"/>
     <w:rsid w:val="00E70641"/>
+    <w:rsid w:val="00E91FDB"/>
     <w:rsid w:val="00EB658F"/>
     <w:rsid w:val="00EC0DC4"/>
     <w:rsid w:val="00EE21B3"/>
     <w:rsid w:val="00F17187"/>
     <w:rsid w:val="00F24987"/>
+    <w:rsid w:val="00F53B95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6904EB93"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9836A1E8-03FB-4A43-B367-FFB211E31F74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>