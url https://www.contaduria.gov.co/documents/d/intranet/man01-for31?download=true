--- v0 (2026-06-27)
+++ v1 (2026-08-23)
@@ -4,86 +4,89 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F1C0666" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
-      <w:pPr>
+    <w:p w14:paraId="5F1C0666" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>U.A.E. CONTADURÍA GENERAL DE LA NACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4970F613" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="004E6CF1" w:rsidRDefault="00DF6272" w:rsidP="008C73CF">
-      <w:pPr>
+    <w:p w14:paraId="4970F613" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="004E6CF1" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24A9337E" w14:textId="49FAB629" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="008C73CF">
+    <w:p w14:paraId="24A9337E" w14:textId="49FAB629" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:spacing w:after="20"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6272">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>ACUERDO DE CONFIDENCIALIDAD Y ACEPTACIÓN DE LAS POLÍTICAS DE SEGURID</w:t>
       </w:r>
       <w:r w:rsidRPr="00335C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">AD DE LA INFORMACIÓN ENTRE LA U.A.E. CONTADURÍA GENERAL DE LA NACIÓN Y EL PERSONAL DE PLANTA, CONTRATISTAS, ENTES ESTRATÉGICOS </w:t>
@@ -94,794 +97,854 @@
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00335C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> OTROS</w:t>
       </w:r>
       <w:r w:rsidR="00613BFA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A291F7A" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
-[...2 lines deleted...]
-        <w:spacing w:after="20"/>
+    <w:p w14:paraId="038AC46D" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:spacing w:after="20"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CONSIDERACIONES:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9E4191" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9F2BCC" w14:textId="33B61289" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">El presente </w:t>
+      </w:r>
+      <w:r w:rsidR="00A222ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">cuerdo de Confidencialidad tiene como finalidad regular el uso y la protección de la información intercambiada entre la UNIDAD ADMINISTRATIVA ESPECIAL CONTADURÍA GENERAL DE LA NACIÓN (en adelante, "U.A.E. CGN" o "PARTE REVELADORA") y el personal de planta, contratistas, entes estratégicos </w:t>
+      </w:r>
+      <w:r w:rsidR="00C303F2" w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otros (en adelante, "PARTE RECEPTORA Y/O PRODUCTORA"), ya sea de forma verbal o escrita, durante su relación laboral, contractual, convenio </w:t>
+      </w:r>
+      <w:r w:rsidR="00C303F2" w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otro vínculo con la U.A.E. CGN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A7B4AC" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745FF13F" w14:textId="779C6201" w:rsidR="00DF6272" w:rsidRPr="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asimismo, este acuerdo establece la aceptación y el cumplimiento de las políticas de seguridad de la información y seguridad digital, así como de la política de privacidad y protección de datos personales, en el marco del Sistema de Gestión de Seguridad de la Información. Su cumplimiento responde a lo exigido en el numeral </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17059" w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acuerdos de confidencialidad o no divulgación de la norma NTC-ISO 27001 sobre Seguridad de la Información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C33743" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37361E22" w14:textId="73CADE68" w:rsidR="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6272">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Con base en lo anterior y con el propósito de proteger la información confidencial intercambiada, LAS PARTES acuerdan lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2417A2A0" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322EC263" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="038AC46D" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ESTIPULACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E4271B" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:iCs/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BD1A2A" w14:textId="1C8C4FC8" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="009833F3" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="008C73CF" w:rsidRPr="008C73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>RIMER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="008C73CF" w:rsidRPr="008C73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.  OBJETO</w:t>
+      </w:r>
+      <w:r w:rsidR="008C73CF" w:rsidRPr="008C73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6272" w:rsidRPr="00DF6272">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El presente acuerdo establece los términos y condiciones bajo los cuales LAS PARTES mantendrán la confidencialidad de los datos e información intercambiados. La PARTE RECEPTORA Y/O PRODUCTORA se obliga a no revelar, divulgar, exhibir, mostrar, comunicar, utilizar o emplear la información recibida, con persona natural o jurídica, en favor propio o de terceros, asegurando su protección para evitar divulgaciones no autorizadas. La información confidencial deberá ser tratada con el mismo grado de diligencia </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6272" w:rsidRPr="00DF6272">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>que la PARTE RECEPTORA Y/O PRODUCTORA emplea para proteger su propia información confidencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A1918E" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3996E7F3" w14:textId="473FF010" w:rsidR="00733FCF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="7D9E4191" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>SEGUND</w:t>
+      </w:r>
+      <w:r w:rsidR="009833F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. DESTINACIÓN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00023783" w:rsidRPr="00733FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>La información sólo podrá ser utilizada para el</w:t>
+      </w:r>
+      <w:r w:rsidR="00023783">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00023783" w:rsidRPr="00733FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>normal desarrollo de la relación laboral, contractual, convenio u otro</w:t>
+      </w:r>
+      <w:r w:rsidR="00023783">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B9EA3D" w14:textId="77777777" w:rsidR="00733FCF" w:rsidRDefault="00733FCF" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0B9F2BCC" w14:textId="7CFEA7E6" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EC8816" w14:textId="7AE96C80" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="23A7B4AC" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>TERCERA. OBLIGACIONES DE LAS PARTES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2D77CE" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:jc w:val="both"/>
-[...294 lines deleted...]
-    <w:p w14:paraId="25DF9BDF" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="00F30284" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DF9BDF" w14:textId="5A4DDADB" w:rsidR="00DF6272" w:rsidRPr="00F30284" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00F30284">
         <w:t>La información confidencial no podrá ser utilizada por la PARTE RECEPTORA Y/O PRODUCTORA en perjuicio de la PARTE REVELADORA ni para fines distintos a los establecidos en el presente acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6272">
-        <w:t>, ya que sólo podrá utilizarse en relación con los temas que se desarrollen en el contexto de este acuerdo de confidencialidad.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E6B8FBC" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="00F30284" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+        <w:t xml:space="preserve">, ya que sólo podrá utilizarse en relación con los temas que se desarrollen en el contexto de este </w:t>
+      </w:r>
+      <w:r w:rsidR="00A222ED">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6272">
+        <w:t>cuerdo de confidencialidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6B8FBC" w14:textId="57676067" w:rsidR="00DF6272" w:rsidRPr="00F30284" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00F30284">
-        <w:t>La PARTE RECEPTORA Y/O PRODUCTORA se compromete a no distribuir, publicar ni divulgar la información confidencial, incluso después de finalizada la relación contractual o laboral.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F75CAFB" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00023783">
+        <w:t xml:space="preserve">La PARTE RECEPTORA Y/O PRODUCTORA se compromete a no distribuir, publicar ni divulgar la información confidencial, incluso después de finalizada la relación contractual o </w:t>
+      </w:r>
+      <w:r w:rsidR="00034372">
+        <w:t>salvo autorización expresa del representante legal de la CGN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30284">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F75CAFB" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F30284">
         <w:t xml:space="preserve">La información relacionada con procedimientos, métodos, </w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:t>características,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6272">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F30284">
         <w:t xml:space="preserve">bases de datos, claves de seguridad, suministros, software, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6272">
         <w:t xml:space="preserve">metodologías de cualquier índole, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F30284">
         <w:t xml:space="preserve">valores de bienes y servicios, información técnica, financiera, económica o comercial de la U.A.E. CGN deberá ser protegida y no podrá ser utilizada fuera de lo permitido </w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:t>en este acuerdo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F8D50C" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00335C05">
+    <w:p w14:paraId="74F8D50C" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:t>En los convenios interadministrativos, la entidad o ente estratégico asumirá la responsabilidad del manejo, confidencialidad y buen uso la información que le sea transferida desde la plataforma de la U.A.E. CGN para su gestión.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216D3FA2" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00335C05">
+    <w:p w14:paraId="216D3FA2" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:t>Parágrafo 1º. El incumplimiento de esta obligación no solo constituye causal de terminación de la relación laboral, contractual, convenio u otro vínculo existente entre las partes, sino que también puede dar lugar al inicio de acciones disciplinarias y/o judiciales contra el personal de planta, contratistas, entes estratégicos u otros, por los perjuicios materiales e inmateriales que se generen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772EFF0B" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00023783">
+    <w:p w14:paraId="772EFF0B" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
+        <w:lastRenderedPageBreak/>
         <w:t>Es obligación del personal de planta, contratistas, entes estratégicos u otros devolver, de manera inmediata al finalizar su contrato, todos los procedimientos,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> métodos, características, bases de datos, claves de seguridad, suministros, software, metodologías de cualquier índole, valores de bienes y servicios, así como la información técnica, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">financiera, económica o comercial de la U.A.E. CGN que hayan recibido para la ejecución de sus labores, </w:t>
+        <w:t xml:space="preserve"> métodos, características, bases de datos, claves de seguridad, suministros, software, metodologías de cualquier índole, valores de bienes y servicios, así como la información técnica, financiera, económica o comercial de la U.A.E. CGN que hayan recibido para la ejecución de sus labores, </w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:t>servicios o actividades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C975C9D" w14:textId="60FB36FD" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00335C05">
+    <w:p w14:paraId="7C975C9D" w14:textId="60FB36FD" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:t>Asimismo, deberán restituir cualquier activo de la información que, aunque no tenga carácter reservado o confidencial, sea estratégico y cuyo uso o destinación indebida pueda afectar los intereses de la U.A.E. CGN. Lo anterior, en cumplimiento de lo dispuesto en la Ley 594 de 2000, Ley 951 de 2005, Ley 1712 de 2014 y el Decreto 1080 de 2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4C1698" w14:textId="6F31A1AF" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="008C73CF" w:rsidP="00DF6272">
+    <w:p w14:paraId="3E4C1698" w14:textId="6F31A1AF" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>CUARTA. PROPIEDAD</w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Y RESPONSABILIDAD EN CONVENIOS</w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Toda información confidencial pertenece exclusivamente a la PARTE REVELADORA y es divulgada solo con el propósito de desarrollar las actividades objeto del presente acuerdo. Ninguna parte adquiere derechos de propiedad o disposición sobre la información recibida. No se considera confidencial la información de dominio público o aquella cuya divulgación haya sido ordenada por un juez o autoridad de control.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201006CF" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+    <w:p w14:paraId="201006CF" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118B19DA" w14:textId="0BCF056E" w:rsidR="008C73CF" w:rsidRPr="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+    <w:p w14:paraId="118B19DA" w14:textId="0BCF056E" w:rsidR="008C73CF" w:rsidRPr="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>En el caso de los convenios interadministrativos, la información proporcionada por la U.A.E. CGN deberá ser utilizada exclusivamente para los fines del convenio y la entidad o ente estratégico asume la responsabilidad de la información que le pertenece desde el momento en que esta sale de la plataforma de la U.A.E. CGN para su gestión.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF99546" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+    <w:p w14:paraId="5BF99546" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C906DB" w14:textId="3A3A217B" w:rsidR="00DF6272" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>QUINTA. CUSTODIA</w:t>
       </w:r>
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="00F30284">
         <w:t>LAS PARTES se comprometen a aplicar medidas de seguridad razonables para evitar la divulgación, fuga o uso no autorizado de la información confidencial</w:t>
       </w:r>
       <w:r w:rsidR="00DF6272">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="007B6339">
         <w:t>o patentada y aceptan que protegerán la información confidencial de cada una, de la misma manera y en el mismo grado en que protegen su propia información confidencial</w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="00F30284">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C906DB" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="00335C05">
-[...4 lines deleted...]
-    <w:p w14:paraId="206B75C5" w14:textId="6A3105C5" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="0028398D">
+    <w:p w14:paraId="61C106C1" w14:textId="1FD4C49A" w:rsidR="002E7D88" w:rsidRDefault="002E7D88" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206B75C5" w14:textId="29D181EF" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F30284">
+        <w:lastRenderedPageBreak/>
         <w:t>En el caso de convenios interadministrativos, la información de la PARTE REVELADORA será custodiada por dos años, tras lo cual pasará a la custodia de la PARTE RECEPTORA</w:t>
       </w:r>
       <w:r w:rsidR="0028398D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579FEFDC" w14:textId="5C55BACC" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="00DF6272">
+    <w:p w14:paraId="579FEFDC" w14:textId="04987BAF" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>SEXTA. CONCORDANCIA CON LA LEY</w:t>
       </w:r>
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="00DF6272">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Además de la normatividad mencionada, cada parte deberá cumplir con todas las leyes, ordenanzas, disposiciones, reglas y regulaciones emitidas por las agencias gubernamentales nacionales con jurisdicción sobre las conversaciones y el uso de cualquier información obtenida como resultado de este Acuerdo.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DC1A3A3" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="00DF6272">
+        <w:t xml:space="preserve">Además de la normatividad mencionada, cada parte deberá cumplir con todas las leyes, ordenanzas, disposiciones, reglas y regulaciones emitidas por las agencias gubernamentales nacionales con jurisdicción sobre las conversaciones y el uso de cualquier información obtenida como resultado de este </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6272" w:rsidRPr="00DF6272">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cuerdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC1A3A3" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8568F4" w14:textId="4BDF046E" w:rsidR="00DF6272" w:rsidRPr="005E6759" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>SÉPTIMA. DURACIÓN.</w:t>
       </w:r>
       <w:r w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="007B6339">
-        <w:t xml:space="preserve">Este Acuerdo de Confidencialidad tendrá una </w:t>
+        <w:t xml:space="preserve">Este </w:t>
+      </w:r>
+      <w:r w:rsidR="00A222ED">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6272" w:rsidRPr="007B6339">
+        <w:t xml:space="preserve">cuerdo de Confidencialidad tendrá una </w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="00DF6272">
         <w:t>duración</w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="007B6339">
         <w:t xml:space="preserve"> de 10 años para el personal de planta, contratistas </w:t>
       </w:r>
       <w:r w:rsidR="004D2B51">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="007B6339">
-        <w:t xml:space="preserve"> otros, y de 2 años para los entes estratégicos. </w:t>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> otros, y de 2 años para los entes estratégicos. Durante este período, se mantendrá la obligación de custodia de la información, incluso si la relación entre las partes ha finalizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E637EE" w14:textId="77777777" w:rsidR="005E6759" w:rsidRDefault="005E6759" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F67BD2C" w14:textId="3DF6F81B" w:rsidR="000A783B" w:rsidRDefault="000A783B" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F29D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OCTAVA.</w:t>
       </w:r>
       <w:r w:rsidR="005F29D9" w:rsidRPr="005F29D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> INCUMPLIMIENTO. </w:t>
       </w:r>
       <w:r w:rsidR="005F29D9" w:rsidRPr="005F29D9">
         <w:t xml:space="preserve">El incumplimiento del presente acuerdo </w:t>
       </w:r>
       <w:r w:rsidR="005F29D9">
         <w:t>generar</w:t>
@@ -896,310 +959,595 @@
         <w:t>incumplida</w:t>
       </w:r>
       <w:r w:rsidR="003126D7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005F29D9" w:rsidRPr="00447B8A">
         <w:t xml:space="preserve"> sometimiento a las normas que lo regul</w:t>
       </w:r>
       <w:r w:rsidR="003126D7">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="005F29D9" w:rsidRPr="00447B8A">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00447B8A" w:rsidRPr="00447B8A">
         <w:t xml:space="preserve"> de conformidad con la naturaleza del vínculo.</w:t>
       </w:r>
       <w:r w:rsidR="00447B8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8026D1" w14:textId="77777777" w:rsidR="00AD513F" w:rsidRPr="003126D7" w:rsidRDefault="00AD513F" w:rsidP="00DF6272">
+    <w:p w14:paraId="72C8F916" w14:textId="77777777" w:rsidR="002E7D88" w:rsidRPr="005F29D9" w:rsidRDefault="002E7D88" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEDB708" w14:textId="414550E3" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00761E3F" w:rsidP="002E7D88">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NOVENA</w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. CONFIDENCIALIDAD DE LA INFORMACIÓN. </w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
         <w:t>Los criterios de confidencialidad de la información en los acuerdos interadministrativos de cumplimiento para la PARTE RECEPTORA son los siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339383DA" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+    <w:p w14:paraId="339383DA" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:t>La información gestionada debe utilizarse exclusivamente para apoyar el cumplimiento de su misionalidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3602C9" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+    <w:p w14:paraId="3D3602C9" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:t>El acceso estará restringido únicamente al personal autorizado con permisos específicos, control de acceso y autenticación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C15A286" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+    <w:p w14:paraId="5C15A286" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:t>La información tendrá una clasificación pública según su naturaleza.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4508CFC9" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+    <w:p w14:paraId="4508CFC9" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:t>Cada usuario solo podrá acceder a la información conforme al rol asignado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E183B71" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+    <w:p w14:paraId="7E183B71" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:t>La PARTE RECEPTORA deberá garantizar el respaldo de la información proporcionada por la PARTE REVELADORA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AD4DB3" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+    <w:p w14:paraId="02AD4DB3" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
       </w:pPr>
       <w:r w:rsidRPr="003126D7">
         <w:t>Se deberán implementar políticas internas de confidencialidad que regulen la seguridad de la información.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8A7204" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="00DF6272">
+    <w:p w14:paraId="6C913B87" w14:textId="77777777" w:rsidR="002E7D88" w:rsidRPr="003126D7" w:rsidRDefault="002E7D88" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8A7204" w14:textId="60478738" w:rsidR="00DF6272" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+      </w:pPr>
       <w:r w:rsidRPr="004B29D7">
-        <w:t>El presente Acuerdo terminará cuando las partes de común acuerdo así lo decidan y manifiesten por escrito.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13660544" w14:textId="77777777" w:rsidR="00761E3F" w:rsidRDefault="00761E3F" w:rsidP="008C73CF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El presente </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D88">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B29D7">
+        <w:t>cuerdo terminará cuando las partes de común acuerdo así lo decidan y manifiesten por escrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE1A8D8" w14:textId="77777777" w:rsidR="00106477" w:rsidRDefault="00106477" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79BB8312" w14:textId="3AA7ECAB" w:rsidR="009D265C" w:rsidRDefault="00106477" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0292">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0292">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CIMA</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419" w:eastAsia="es-419"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106477">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>USO RESPONSABLE DE HERRAMIENTAS DE INTELIGENCIA ARTIFICIAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106477">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495934CC" w14:textId="0993AECF" w:rsidR="009D265C" w:rsidRDefault="009D265C" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D265C">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>LA PARTE RECEPTORA Y/O PRODUCTORA se obliga a utilizar las herramientas de inteligencia artificial de manera responsable, ética y segura, absteniéndose de ingresar, compartir, procesar o divulgar a través de ellas información confidencial, clasificada, reservada, datos personales o sensibles, o cualquier información entregada por LA PARTE REVELADORA, salvo autorización previa, expresa y escrita de la Contaduría General de la Nación (CGN).En todo caso, el uso de estas herramientas deberá garantizar la confidencialidad, integridad, disponibilidad y el adecuado tratamiento de la información, así como el cumplimiento de la normatividad aplicable en materia de protección de datos personales, transparencia, seguridad de la información y demás políticas internas de la entidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46367292" w14:textId="77777777" w:rsidR="002E7D88" w:rsidRPr="009D265C" w:rsidRDefault="002E7D88" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4B6261" w14:textId="789524BC" w:rsidR="009D265C" w:rsidRPr="009D265C" w:rsidRDefault="009D265C" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D265C">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El uso de herramientas de inteligencia artificial implicará, además, el deber de LA PARTE RECEPTORA Y/O PRODUCTORA de verificar que la información confidencial, así como aquella que contenga datos personales o sensibles, no haya sido modificada, alterada, divulgada ni empleada para fines distintos de los expresamente autorizados. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>De la misma manera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D265C">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, será responsable de validar la exactitud, legalidad y pertinencia de la información generada, procesada o tratada mediante dichas herramientas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CDF9E9" w14:textId="18B9B53B" w:rsidR="00106477" w:rsidRPr="004C0292" w:rsidRDefault="00106477" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581219DD" w14:textId="77777777" w:rsidR="00546A4C" w:rsidRDefault="00546A4C" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3138A0B4" w14:textId="3DF89E51" w:rsidR="00546A4C" w:rsidRPr="00546A4C" w:rsidRDefault="00546A4C" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546A4C">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que, como consecuencia de su uso, se produzca alguna imprecisión, infracción normativa, actuación ilícita o ilegal, o vulneración de derechos de terceros atribuible </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7A66">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>a la parte receptora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546A4C">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, este mantendrá indemne a la Contaduría General de la Nación (CGN) frente a cualquier reclamación, investigación, sanción, acción judicial o administrativa que pueda derivarse de tales hechos. En consecuencia, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7A66" w:rsidRPr="00E4447A">
+        <w:t xml:space="preserve">LA PARTE RECEPTORA </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7A66" w:rsidRPr="00F30284">
+        <w:t xml:space="preserve">Y/O PRODUCTORA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546A4C">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>asumirá la defensa de la entidad y los costos, perjuicios o condenas que llegaren a imponerse con ocasión de dichas actuaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784CF48E" w14:textId="77777777" w:rsidR="0056660B" w:rsidRPr="00546A4C" w:rsidRDefault="0056660B" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04891FEB" w14:textId="603DC9BA" w:rsidR="00106477" w:rsidRPr="004C0292" w:rsidRDefault="00106477" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0292">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El incumplimiento de esta obligación será considerado </w:t>
+      </w:r>
+      <w:r w:rsidR="00583D07">
+        <w:t xml:space="preserve">como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0292">
+        <w:t>uso indebido de la información y podrá dar lugar a las acciones administrativas, contractuales, civiles, disciplinarias o penales a que haya lugar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106477">
+        <w:t xml:space="preserve">de conformidad con la normativa aplicable y las políticas internas de la </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D88">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106477">
+        <w:t>ntidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13660544" w14:textId="77777777" w:rsidR="00761E3F" w:rsidRDefault="00761E3F" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="0CBC7997" w14:textId="2057F3C4" w:rsidR="008C73CF" w:rsidRPr="003126D7" w:rsidRDefault="00761E3F" w:rsidP="008C73CF">
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CBC7997" w14:textId="6CEC4433" w:rsidR="008C73CF" w:rsidRPr="003126D7" w:rsidRDefault="00761E3F" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>DÉCIMA</w:t>
       </w:r>
+      <w:r w:rsidR="00C57B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PRIMERA</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="008C73CF" w:rsidRPr="008C73CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C73CF" w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>MODIFICACIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="008C73CF" w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">El presente </w:t>
+      </w:r>
+      <w:r w:rsidR="00221123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cuerdo solo podrá ser modificado mediante un acuerdo escrito firmado por todas LAS PARTES que lo suscriben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF3BD90" w14:textId="77777777" w:rsidR="00DF6272" w:rsidRPr="003126D7" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4BAD59" w14:textId="647B598F" w:rsidR="00DF6272" w:rsidRDefault="00761E3F" w:rsidP="002E7D88">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÉCIMA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57B6B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SEGUNDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003126D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
-      </w:r>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">DÉCIMA PRIMERA. </w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">DECLARACIÓN DE ACEPTACIÓN. </w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
         <w:t xml:space="preserve">Declaro que he leído y comprendido el presente Acuerdo de Confidencialidad y </w:t>
       </w:r>
       <w:r w:rsidR="003126D7" w:rsidRPr="003126D7">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
         <w:t>cept</w:t>
       </w:r>
       <w:r w:rsidR="003126D7" w:rsidRPr="003126D7">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
         <w:t xml:space="preserve"> las Políticas de Seguridad de la Información</w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:t xml:space="preserve"> y Seguridad Digital, y Política de </w:t>
       </w:r>
       <w:r w:rsidR="003126D7" w:rsidRPr="003126D7">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:t xml:space="preserve">rivacidad y </w:t>
       </w:r>
       <w:r w:rsidR="003126D7" w:rsidRPr="003126D7">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:t xml:space="preserve">rotección de </w:t>
       </w:r>
       <w:r w:rsidR="003126D7" w:rsidRPr="003126D7">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:t xml:space="preserve">atos </w:t>
       </w:r>
       <w:r w:rsidR="003126D7" w:rsidRPr="003126D7">
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:t>ersonales</w:t>
       </w:r>
       <w:r w:rsidR="00DF6272" w:rsidRPr="003126D7">
         <w:t>. Me comprometo a cumplirlo en su totalidad y reconozco que su incumplimiento puede acarrear consecuencias legales y contractuales.</w:t>
       </w:r>
       <w:r w:rsidR="00DF6272">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35915745" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
+    <w:p w14:paraId="35915745" w14:textId="77777777" w:rsidR="008C73CF" w:rsidRPr="008C73CF" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6D582CF1" w14:textId="6A4021F6" w:rsidR="00613BFA" w:rsidRDefault="008C73CF" w:rsidP="008C73CF">
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D582CF1" w14:textId="6A4021F6" w:rsidR="00613BFA" w:rsidRDefault="008C73CF" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:left="284" w:right="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613BFA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">En constancia, se firma en Bogotá, a los </w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:r w:rsidRPr="00613BFA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
@@ -1215,897 +1563,623 @@
         <w:t>xx</w:t>
       </w:r>
       <w:r w:rsidRPr="00613BFA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> del año 20</w:t>
       </w:r>
       <w:r w:rsidRPr="003126D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidR="00613BFA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704027F4" w14:textId="77777777" w:rsidR="003126D7" w:rsidRDefault="003126D7" w:rsidP="008C73CF">
+    <w:p w14:paraId="0F587286" w14:textId="0A5DA053" w:rsidR="00DF6272" w:rsidRPr="008C73CF" w:rsidRDefault="00DF6272" w:rsidP="002E7D88">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="556AE1A1" w14:textId="77777777" w:rsidR="003126D7" w:rsidRDefault="003126D7" w:rsidP="008C73CF">
+        <w:ind w:left="284" w:right="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="284" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="5665"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC7043" w14:paraId="3D56ED76" w14:textId="77777777" w:rsidTr="00A62194">
+        <w:trPr>
+          <w:trHeight w:val="1285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCC966F" w14:textId="77777777" w:rsidR="00DC7043" w:rsidRDefault="00DC7043" w:rsidP="002E7D88">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B018C6B" w14:textId="77777777" w:rsidR="00DC7043" w:rsidRDefault="00DC7043" w:rsidP="002E7D88">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77C88030" w14:textId="77777777" w:rsidR="00DC7043" w:rsidRDefault="00DC7043" w:rsidP="002E7D88">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0129CF4C" w14:textId="77777777" w:rsidR="00DC7043" w:rsidRDefault="00DC7043" w:rsidP="002E7D88">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40371047" w14:textId="77777777" w:rsidR="00DC7043" w:rsidRDefault="00DC7043" w:rsidP="002E7D88">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F1EE1AA" w14:textId="77777777" w:rsidR="00DC7043" w:rsidRDefault="00DC7043" w:rsidP="002E7D88">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC3EC8E" w14:textId="77777777" w:rsidR="00DC7043" w:rsidRDefault="00DC7043" w:rsidP="002E7D88">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7043" w14:paraId="32C52C03" w14:textId="77777777" w:rsidTr="00A62194">
+        <w:trPr>
+          <w:trHeight w:val="2358"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFBBC57" w14:textId="59CB7C21" w:rsidR="00DC7043" w:rsidRDefault="00606BCA" w:rsidP="00606BCA">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:ind w:right="426"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C73CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ECRETARIO GENERAL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE094AB" w14:textId="77777777" w:rsidR="00DC7043" w:rsidRDefault="00DC7043" w:rsidP="002E7D88">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B2EB90" w14:textId="77777777" w:rsidR="00F506C7" w:rsidRDefault="003107C1" w:rsidP="00140F98">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C0292">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOMBRE COMPLETO:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E23F354" w14:textId="21460594" w:rsidR="00F506C7" w:rsidRDefault="00F506C7" w:rsidP="00140F98">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C0292">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CÉDULA DE CIUDADANÍA</w:t>
+            </w:r>
+            <w:r w:rsidR="00930384">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C338FCE" w14:textId="7FBF178F" w:rsidR="00140F98" w:rsidRDefault="00930384" w:rsidP="00140F98">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NIT: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B682042" w14:textId="77777777" w:rsidR="00930384" w:rsidRPr="004C0292" w:rsidRDefault="00930384" w:rsidP="00930384">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C0292">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PERSONAL DE PLANTA </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                  <w:b/>
+                  <w:iCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="979033692"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="004C0292">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:b/>
+                    <w:iCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="54AA5CB1" w14:textId="1E027F38" w:rsidR="00930384" w:rsidRPr="004C0292" w:rsidRDefault="00930384" w:rsidP="00930384">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C0292">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONTRATISTA </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                  <w:b/>
+                  <w:iCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-675872055"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:iCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="2AB25642" w14:textId="77777777" w:rsidR="00930384" w:rsidRPr="004C0292" w:rsidRDefault="00930384" w:rsidP="00930384">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C0292">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENTE ESTRATÉGICO </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                  <w:b/>
+                  <w:iCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="767826190"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="004C0292">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:b/>
+                    <w:iCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="703CB453" w14:textId="77777777" w:rsidR="00930384" w:rsidRDefault="00930384" w:rsidP="00930384">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B95681">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>OTR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">O </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                  <w:b/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:id w:val="-2054768274"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:iCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24B444EE" w14:textId="3E8846A9" w:rsidR="00F506C7" w:rsidRPr="00930384" w:rsidRDefault="00930384" w:rsidP="00866ADF">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>¿cuál?:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003126D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A526D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="02D5B748" w14:textId="15D737F4" w:rsidR="00DC7043" w:rsidRDefault="00DC7043" w:rsidP="00A62ED1">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:jc w:val="both"/>
-[...810 lines deleted...]
-    <w:sectPr w:rsidR="001A072D" w:rsidRPr="008C73CF" w:rsidSect="000A60D4">
+        <w:ind w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DC7043" w:rsidSect="002E7D88">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="284" w:footer="1269" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1608" w:bottom="1418" w:left="1134" w:header="284" w:footer="1269" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E4C1875" w14:textId="77777777" w:rsidR="00037812" w:rsidRDefault="00037812" w:rsidP="002D348D">
+    <w:p w14:paraId="52675DFE" w14:textId="77777777" w:rsidR="00F84156" w:rsidRDefault="00F84156" w:rsidP="002D348D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A1D5180" w14:textId="77777777" w:rsidR="00037812" w:rsidRDefault="00037812" w:rsidP="002D348D">
+    <w:p w14:paraId="72A41F9E" w14:textId="77777777" w:rsidR="00F84156" w:rsidRDefault="00F84156" w:rsidP="002D348D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2121,679 +2195,744 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F3E89D3" w14:textId="48FBB6D6" w:rsidR="000A60D4" w:rsidRDefault="003A2F6E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F21236D" w14:textId="77777777" w:rsidR="00B107F8" w:rsidRDefault="00B107F8" w:rsidP="00106477">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1264AB8A" w14:textId="3B01F8FE" w:rsidR="00106477" w:rsidRDefault="00106477" w:rsidP="00106477">
+    <w:pPr>
+      <w:pStyle w:val="Textoindependiente"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="324CD4F3" w14:textId="77777777" w:rsidR="00A62194" w:rsidRPr="00AA5576" w:rsidRDefault="00A62194" w:rsidP="00A62194">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AA5576">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">LOS DATOS PROPORCIONADOS SERÁN TRATADOS DE ACUERDO CON LA POLÍTICA DE TRATAMIENTO DE DATOS PERSONALES </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>DE LA CGN</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AA5576">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Y A LA LEY 1581 DE 2012 </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1F3E89D3" w14:textId="55B9F4A0" w:rsidR="000A60D4" w:rsidRDefault="00B107F8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BA21079" wp14:editId="193B022C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63106121" wp14:editId="1CC87511">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-171450</wp:posOffset>
+            <wp:posOffset>-91439</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>76200</wp:posOffset>
+            <wp:posOffset>97790</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6675755" cy="939165"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="6324600" cy="889763"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
-          <wp:docPr id="1917743170" name="Imagen 2"/>
+          <wp:docPr id="1335548405" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6675755" cy="939165"/>
+                    <a:ext cx="6364042" cy="895312"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D3A3207" w14:textId="77777777" w:rsidR="000A60D4" w:rsidRDefault="000A60D4">
+  <w:p w14:paraId="3D3A3207" w14:textId="6DF7C76E" w:rsidR="000A60D4" w:rsidRDefault="000A60D4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FED68D6" w14:textId="77777777" w:rsidR="00037812" w:rsidRDefault="00037812" w:rsidP="002D348D">
+    <w:p w14:paraId="36FFBB1A" w14:textId="77777777" w:rsidR="00F84156" w:rsidRDefault="00F84156" w:rsidP="002D348D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2040DDF2" w14:textId="77777777" w:rsidR="00037812" w:rsidRDefault="00037812" w:rsidP="002D348D">
+    <w:p w14:paraId="69FEBF1E" w14:textId="77777777" w:rsidR="00F84156" w:rsidRDefault="00F84156" w:rsidP="002D348D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblW w:w="4626" w:type="pct"/>
+      <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3151"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="2066"/>
+      <w:gridCol w:w="2760"/>
+      <w:gridCol w:w="2384"/>
+      <w:gridCol w:w="2218"/>
+      <w:gridCol w:w="1568"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="4D41A048" w14:textId="77777777" w:rsidTr="00D07755">
+    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="4D41A048" w14:textId="77777777" w:rsidTr="002E7D88">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="4582FD71" w14:textId="77777777" w:rsidR="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk171516344"/>
           <w:r w:rsidRPr="00937D7D">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25D3921E" wp14:editId="4099503B">
                 <wp:extent cx="5581650" cy="963930"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1734177058" name="Imagen 1"/>
+                <wp:docPr id="1585121668" name="Imagen 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="757707232" name="Imagen 757707232"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5581650" cy="963930"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="71375895" w14:textId="77777777" w:rsidTr="00D07755">
+    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="71375895" w14:textId="77777777" w:rsidTr="002E7D88">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="69AEC7E4" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
             <w:t>ACUERDO DE CONFIDENCIALIDAD Y ACEPTACIÓN DE LAS POLÍTICAS DE LA SEGURIDAD DE LA INFORMACIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="78EC8A03" w14:textId="77777777" w:rsidTr="00D07755">
+    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="78EC8A03" w14:textId="77777777" w:rsidTr="002E7D88">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1580" w:type="pct"/>
+          <w:tcW w:w="1545" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="734E3566" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="00C679FE" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C679FE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3420" w:type="pct"/>
+          <w:tcW w:w="3455" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1A639234" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GESTIÓN ADMINISTRATIVA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="135E39E6" w14:textId="77777777" w:rsidTr="00D07755">
+    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="135E39E6" w14:textId="77777777" w:rsidTr="002E7D88">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1580" w:type="pct"/>
+          <w:tcW w:w="1545" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="25778CFA" w14:textId="5B28567D" w:rsidR="009A7597" w:rsidRPr="004637B6" w:rsidRDefault="00074B28" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCEDIMIENTO</w:t>
           </w:r>
           <w:r w:rsidR="009A7597">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3420" w:type="pct"/>
+          <w:tcW w:w="3455" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="76681E45" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>MANUAL DE CONTRATACIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="7DC745D4" w14:textId="77777777" w:rsidTr="00D07755">
+    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="7DC745D4" w14:textId="77777777" w:rsidTr="002E7D88">
       <w:trPr>
         <w:trHeight w:val="526"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1580" w:type="pct"/>
+          <w:tcW w:w="1545" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="20DFF7B6" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="004637B6" w:rsidRDefault="009A7597" w:rsidP="009A7597">
+        <w:p w14:paraId="20DFF7B6" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="0047074D" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004637B6">
+          <w:r w:rsidRPr="0047074D">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1235" w:type="pct"/>
+          <w:tcW w:w="1335" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4B2EBBB6" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
+        <w:p w14:paraId="4B2EBBB6" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="0047074D" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009A7597">
+          <w:r w:rsidRPr="0047074D">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1149" w:type="pct"/>
+          <w:tcW w:w="1242" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5AE4109A" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
+        <w:p w14:paraId="5AE4109A" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="0047074D" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009A7597">
+          <w:r w:rsidRPr="0047074D">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>VERSIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1036" w:type="pct"/>
+          <w:tcW w:w="878" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7A5DDBD4" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="640EC61F" w14:textId="77777777" w:rsidTr="00D07755">
+    <w:tr w:rsidR="009A7597" w:rsidRPr="00D90F17" w14:paraId="640EC61F" w14:textId="77777777" w:rsidTr="002E7D88">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1580" w:type="pct"/>
+          <w:tcW w:w="1545" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="60CED2EB" w14:textId="02B0EAB1" w:rsidR="009A7597" w:rsidRPr="004637B6" w:rsidRDefault="00E5587C" w:rsidP="009A7597">
+        <w:p w14:paraId="60CED2EB" w14:textId="460AFB71" w:rsidR="009A7597" w:rsidRPr="0047074D" w:rsidRDefault="0047074D" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="0047074D">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>05/08</w:t>
           </w:r>
-          <w:r w:rsidR="00367112">
+          <w:r w:rsidR="009A7597" w:rsidRPr="0047074D">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>/202</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00A11782" w:rsidRPr="0047074D">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>/06/2026</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1235" w:type="pct"/>
+          <w:tcW w:w="1335" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="797E79C7" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
+        <w:p w14:paraId="797E79C7" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="0047074D" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009A7597">
+          <w:r w:rsidRPr="0047074D">
             <w:rPr>
               <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>MAN01-FOR31</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1149" w:type="pct"/>
+          <w:tcW w:w="1242" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="0412C387" w14:textId="079A6478" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
+        <w:p w14:paraId="0412C387" w14:textId="0EA87023" w:rsidR="009A7597" w:rsidRPr="0047074D" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009A7597">
+          <w:r w:rsidRPr="0047074D">
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00E5587C">
+          <w:r w:rsidR="0047074D" w:rsidRPr="0047074D">
             <w:rPr>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1036" w:type="pct"/>
+          <w:tcW w:w="878" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5EE3CBD0" w14:textId="77777777" w:rsidR="009A7597" w:rsidRPr="009A7597" w:rsidRDefault="009A7597" w:rsidP="009A7597">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="009A7597">
@@ -2862,51 +3001,51 @@
           </w:r>
           <w:r w:rsidRPr="009A7597">
             <w:rPr>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
   </w:tbl>
   <w:p w14:paraId="2EBDADC8" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="000A60D4" w:rsidRDefault="00B87A1A">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C472A4E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="34840BD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3164,186 +3303,235 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE21B3"/>
     <w:rsid w:val="00023783"/>
-    <w:rsid w:val="00037812"/>
+    <w:rsid w:val="00034372"/>
     <w:rsid w:val="000453D5"/>
+    <w:rsid w:val="000679C1"/>
     <w:rsid w:val="00074B28"/>
     <w:rsid w:val="000A60D4"/>
     <w:rsid w:val="000A783B"/>
     <w:rsid w:val="000B4197"/>
+    <w:rsid w:val="000E2D04"/>
+    <w:rsid w:val="00106477"/>
+    <w:rsid w:val="00140F98"/>
+    <w:rsid w:val="0017731E"/>
     <w:rsid w:val="001A072D"/>
+    <w:rsid w:val="001A526D"/>
     <w:rsid w:val="001D51BB"/>
     <w:rsid w:val="001F6193"/>
+    <w:rsid w:val="00204C43"/>
+    <w:rsid w:val="00207612"/>
+    <w:rsid w:val="00221123"/>
     <w:rsid w:val="002237DC"/>
     <w:rsid w:val="0026232F"/>
     <w:rsid w:val="00262DD6"/>
     <w:rsid w:val="00264394"/>
     <w:rsid w:val="00272BD4"/>
     <w:rsid w:val="0028398D"/>
+    <w:rsid w:val="002A7680"/>
     <w:rsid w:val="002D348D"/>
+    <w:rsid w:val="002E7D88"/>
     <w:rsid w:val="002F5768"/>
     <w:rsid w:val="002F6874"/>
+    <w:rsid w:val="002F7A66"/>
+    <w:rsid w:val="003107C1"/>
     <w:rsid w:val="003126D7"/>
     <w:rsid w:val="0031274C"/>
     <w:rsid w:val="00335C05"/>
-    <w:rsid w:val="00367112"/>
+    <w:rsid w:val="00347089"/>
     <w:rsid w:val="00371EF0"/>
-    <w:rsid w:val="003A2F6E"/>
     <w:rsid w:val="0042569A"/>
     <w:rsid w:val="00447B8A"/>
     <w:rsid w:val="00457AF0"/>
+    <w:rsid w:val="0047074D"/>
+    <w:rsid w:val="00484CDE"/>
+    <w:rsid w:val="004C0292"/>
     <w:rsid w:val="004D2B51"/>
     <w:rsid w:val="004E6CF1"/>
     <w:rsid w:val="004F1CCC"/>
     <w:rsid w:val="005026A7"/>
     <w:rsid w:val="00517D8A"/>
     <w:rsid w:val="00524C2D"/>
+    <w:rsid w:val="005421FA"/>
+    <w:rsid w:val="00546A4C"/>
     <w:rsid w:val="00561773"/>
+    <w:rsid w:val="0056660B"/>
     <w:rsid w:val="00571AA1"/>
+    <w:rsid w:val="0057676C"/>
+    <w:rsid w:val="00583D07"/>
     <w:rsid w:val="00584620"/>
     <w:rsid w:val="005960EA"/>
     <w:rsid w:val="005B2F08"/>
+    <w:rsid w:val="005B4267"/>
     <w:rsid w:val="005B7279"/>
     <w:rsid w:val="005D7D1E"/>
     <w:rsid w:val="005E62C2"/>
     <w:rsid w:val="005E6759"/>
     <w:rsid w:val="005F2072"/>
     <w:rsid w:val="005F29D9"/>
     <w:rsid w:val="006002C4"/>
+    <w:rsid w:val="00606BCA"/>
     <w:rsid w:val="006107FE"/>
     <w:rsid w:val="00613BFA"/>
+    <w:rsid w:val="006151F7"/>
     <w:rsid w:val="00631420"/>
     <w:rsid w:val="0068255C"/>
     <w:rsid w:val="006B3AF6"/>
     <w:rsid w:val="006C3F36"/>
     <w:rsid w:val="006E22F7"/>
+    <w:rsid w:val="006F0088"/>
     <w:rsid w:val="00733FCF"/>
     <w:rsid w:val="007555AA"/>
     <w:rsid w:val="00761E3F"/>
     <w:rsid w:val="007931FB"/>
     <w:rsid w:val="00794311"/>
     <w:rsid w:val="007A2C45"/>
     <w:rsid w:val="007B591D"/>
+    <w:rsid w:val="00866ADF"/>
     <w:rsid w:val="008B79BA"/>
     <w:rsid w:val="008C73CF"/>
     <w:rsid w:val="008F413B"/>
     <w:rsid w:val="009065D1"/>
+    <w:rsid w:val="00930384"/>
     <w:rsid w:val="009329D0"/>
     <w:rsid w:val="00937C00"/>
     <w:rsid w:val="009833F3"/>
+    <w:rsid w:val="009867EE"/>
     <w:rsid w:val="009A7597"/>
+    <w:rsid w:val="009C4CD3"/>
+    <w:rsid w:val="009C607E"/>
+    <w:rsid w:val="009D265C"/>
     <w:rsid w:val="009E7D5C"/>
     <w:rsid w:val="009F69D7"/>
     <w:rsid w:val="00A11782"/>
     <w:rsid w:val="00A21066"/>
+    <w:rsid w:val="00A222ED"/>
     <w:rsid w:val="00A51FC8"/>
+    <w:rsid w:val="00A62194"/>
+    <w:rsid w:val="00A62ED1"/>
     <w:rsid w:val="00A75C72"/>
+    <w:rsid w:val="00A77EC1"/>
     <w:rsid w:val="00A80FF9"/>
+    <w:rsid w:val="00A84FCA"/>
+    <w:rsid w:val="00A96821"/>
+    <w:rsid w:val="00AD0B87"/>
     <w:rsid w:val="00AD513F"/>
+    <w:rsid w:val="00B107F8"/>
     <w:rsid w:val="00B13502"/>
     <w:rsid w:val="00B84A4E"/>
     <w:rsid w:val="00B87A1A"/>
-    <w:rsid w:val="00B96D1D"/>
     <w:rsid w:val="00BB5DA7"/>
     <w:rsid w:val="00BC155B"/>
+    <w:rsid w:val="00BF053D"/>
     <w:rsid w:val="00BF0F64"/>
     <w:rsid w:val="00C17059"/>
     <w:rsid w:val="00C24D05"/>
     <w:rsid w:val="00C303F2"/>
     <w:rsid w:val="00C32429"/>
+    <w:rsid w:val="00C40040"/>
+    <w:rsid w:val="00C529EF"/>
+    <w:rsid w:val="00C57B6B"/>
     <w:rsid w:val="00C63357"/>
     <w:rsid w:val="00C679FE"/>
     <w:rsid w:val="00C7204D"/>
+    <w:rsid w:val="00C76DEB"/>
     <w:rsid w:val="00C8448F"/>
     <w:rsid w:val="00C87F69"/>
+    <w:rsid w:val="00C931B5"/>
     <w:rsid w:val="00CB1A06"/>
     <w:rsid w:val="00D21D71"/>
     <w:rsid w:val="00D30241"/>
     <w:rsid w:val="00D63A96"/>
     <w:rsid w:val="00D82DF7"/>
     <w:rsid w:val="00D87B1F"/>
     <w:rsid w:val="00D91B58"/>
+    <w:rsid w:val="00DC7043"/>
     <w:rsid w:val="00DF6272"/>
     <w:rsid w:val="00E0286B"/>
-    <w:rsid w:val="00E5587C"/>
     <w:rsid w:val="00E70641"/>
     <w:rsid w:val="00E91FDB"/>
     <w:rsid w:val="00EB658F"/>
     <w:rsid w:val="00EC0DC4"/>
     <w:rsid w:val="00EE21B3"/>
+    <w:rsid w:val="00EE229D"/>
+    <w:rsid w:val="00F11158"/>
     <w:rsid w:val="00F17187"/>
     <w:rsid w:val="00F24987"/>
+    <w:rsid w:val="00F506C7"/>
     <w:rsid w:val="00F53B95"/>
+    <w:rsid w:val="00F84156"/>
+    <w:rsid w:val="00FC4ACE"/>
+    <w:rsid w:val="00FF6DE0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6904EB93"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9836A1E8-03FB-4A43-B367-FFB211E31F74}"/>
+  <w15:docId w15:val="{437FC1FF-FD6E-4CC5-A754-16EA1B453AA4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3389,51 +3577,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3818,50 +4006,179 @@
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008C73CF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="es-CO"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DF6272"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00106477"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextoindependienteCar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00106477"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00106477"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC4ACE"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC4ACE"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC4ACE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC4ACE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC4ACE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DC7043"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Adriana\Documents\TrabajoCGN\DocumentosSGC\20230924%20Plantilla%20generaci&#243;n%20procedimientos.dotx" TargetMode="External"/></Relationships>
 </file>
@@ -4159,70 +4476,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE70FC3F-4B2A-43F9-A0D0-279359902B79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>20230924 Plantilla generación procedimientos</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7346</Characters>
+  <Pages>6</Pages>
+  <Words>1616</Words>
+  <Characters>8888</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8664</CharactersWithSpaces>
+  <CharactersWithSpaces>10484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Adriana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>