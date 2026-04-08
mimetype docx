--- v0 (2025-12-05)
+++ v1 (2026-04-08)
@@ -1,63 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="149788F4" w14:textId="77777777" w:rsidR="0082448C" w:rsidRDefault="0082448C" w:rsidP="0082448C">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="561D7FDF" w14:textId="5920B8DE" w:rsidR="0082448C" w:rsidRPr="0082448C" w:rsidRDefault="0082448C" w:rsidP="0082448C">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF1668">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bogotá D.C.  Dia, Mes y Año</w:t>
       </w:r>
       <w:r w:rsidRPr="0082448C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BF6DB2" w14:textId="77777777" w:rsidR="0082448C" w:rsidRPr="0082448C" w:rsidRDefault="0082448C" w:rsidP="0082448C">
@@ -795,411 +790,264 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082448C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>C.C:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F04ADB0" w14:textId="21881C38" w:rsidR="00891065" w:rsidRPr="0082448C" w:rsidRDefault="0082448C" w:rsidP="00355CA1">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0082448C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Teléfono contacto: </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00891065" w:rsidRPr="0082448C" w:rsidSect="000A60D4">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="284" w:footer="1269" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0681DC25" w14:textId="77777777" w:rsidR="0046583B" w:rsidRDefault="0046583B" w:rsidP="002D348D">
+    <w:p w14:paraId="7053E995" w14:textId="77777777" w:rsidR="0007534A" w:rsidRDefault="0007534A" w:rsidP="002D348D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42BA29D3" w14:textId="77777777" w:rsidR="0046583B" w:rsidRDefault="0046583B" w:rsidP="002D348D">
+    <w:p w14:paraId="2FF51325" w14:textId="77777777" w:rsidR="0007534A" w:rsidRDefault="0007534A" w:rsidP="002D348D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F3E89D3" w14:textId="76E4DA0B" w:rsidR="000A60D4" w:rsidRDefault="00B81B68">
+  <w:p w14:paraId="09C5820C" w14:textId="77777777" w:rsidR="00317144" w:rsidRDefault="00317144">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F3E89D3" w14:textId="3A13D887" w:rsidR="000A60D4" w:rsidRDefault="00901946">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:i/>
-[...199 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2FC1B313" wp14:editId="3C0025A2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04C0DD47" wp14:editId="208B1B9B">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-695325</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>409575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>0</wp:posOffset>
+            <wp:posOffset>99060</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7772400" cy="800281"/>
+          <wp:extent cx="6759611" cy="1044000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1730974601" name="image1.png" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
-          <wp:cNvGraphicFramePr/>
+          <wp:docPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7772400" cy="800281"/>
+                    <a:ext cx="6759611" cy="1044000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D3A3207" w14:textId="49C3C838" w:rsidR="000A60D4" w:rsidRDefault="00B81B68" w:rsidP="00B81B68">
+  <w:p w14:paraId="3D3A3207" w14:textId="215AF91F" w:rsidR="000A60D4" w:rsidRDefault="00B81B68" w:rsidP="00B81B68">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
         <w:tab w:val="left" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CFEE555" w14:textId="77777777" w:rsidR="00317144" w:rsidRDefault="00317144">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="169F8C39" w14:textId="77777777" w:rsidR="0046583B" w:rsidRDefault="0046583B" w:rsidP="002D348D">
+    <w:p w14:paraId="12A5F170" w14:textId="77777777" w:rsidR="0007534A" w:rsidRDefault="0007534A" w:rsidP="002D348D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C525B38" w14:textId="77777777" w:rsidR="0046583B" w:rsidRDefault="0046583B" w:rsidP="002D348D">
+    <w:p w14:paraId="4DAFE7AD" w14:textId="77777777" w:rsidR="0007534A" w:rsidRDefault="0007534A" w:rsidP="002D348D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51D39FCC" w14:textId="77777777" w:rsidR="00317144" w:rsidRDefault="00317144">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4220CAAE" w14:textId="03737594" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00355CA1">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F726190" wp14:editId="19C10C3E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>18415</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1498471" cy="466725"/>
           <wp:effectExtent l="0" t="0" r="6985" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1126823552" name="Imagen 2" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -1230,521 +1078,499 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1498471" cy="466725"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1691F3C7" w14:textId="77777777" w:rsidR="00355CA1" w:rsidRDefault="00355CA1"/>
-  <w:p w14:paraId="0F427447" w14:textId="77777777" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00355CA1">
+  <w:p w14:paraId="1856FA41" w14:textId="77777777" w:rsidR="00456788" w:rsidRDefault="00456788" w:rsidP="00355CA1">
     <w:pPr>
       <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0B633C1A" w14:textId="77777777" w:rsidR="00456788" w:rsidRPr="00456788" w:rsidRDefault="00456788" w:rsidP="00355CA1">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9913" w:type="dxa"/>
       <w:tblInd w:w="10" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2395"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2977"/>
+      <w:gridCol w:w="2820"/>
+      <w:gridCol w:w="2410"/>
+      <w:gridCol w:w="2268"/>
       <w:gridCol w:w="2415"/>
     </w:tblGrid>
     <w:tr w:rsidR="00355CA1" w14:paraId="34111E26" w14:textId="77777777" w:rsidTr="00D219B6">
       <w:trPr>
         <w:trHeight w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9913" w:type="dxa"/>
           <w:gridSpan w:val="4"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0B53FCB1" w14:textId="03AF3579" w:rsidR="00355CA1" w:rsidRDefault="00F353CD" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
             <w:t>AFILIACIÓN ARL</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00355CA1" w14:paraId="7FE2BDC9" w14:textId="77777777" w:rsidTr="00D219B6">
+    <w:tr w:rsidR="00355CA1" w14:paraId="7FE2BDC9" w14:textId="77777777" w:rsidTr="00317144">
       <w:trPr>
         <w:trHeight w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2395" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2820" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="15E45218" w14:textId="77777777" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="FF0000"/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
             <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7518" w:type="dxa"/>
+          <w:tcW w:w="7093" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="732E1BF6" w14:textId="3618BCA1" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0082448C">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GESTIÓN ADMINISTRATIVA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00355CA1" w14:paraId="54239079" w14:textId="77777777" w:rsidTr="00D219B6">
+    <w:tr w:rsidR="00355CA1" w14:paraId="54239079" w14:textId="77777777" w:rsidTr="00317144">
       <w:trPr>
         <w:trHeight w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2395" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2820" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="515AC8FD" w14:textId="0DFBCD62" w:rsidR="00355CA1" w:rsidRDefault="00356A22" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>PROCEDIMIENTO</w:t>
           </w:r>
           <w:r w:rsidR="00D219B6">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7518" w:type="dxa"/>
+          <w:tcW w:w="7093" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="22DD7830" w14:textId="36E85EAE" w:rsidR="00355CA1" w:rsidRPr="0082448C" w:rsidRDefault="00CF2D0A" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>MANUAL DE CONTRATACIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00355CA1" w14:paraId="296B8E70" w14:textId="77777777" w:rsidTr="00D219B6">
+    <w:tr w:rsidR="00355CA1" w14:paraId="296B8E70" w14:textId="77777777" w:rsidTr="00317144">
       <w:trPr>
         <w:trHeight w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2395" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2820" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2FC9BCF9" w14:textId="77777777" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2126" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2410" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="69636908" w14:textId="77777777" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00D219B6">
+        <w:p w14:paraId="69636908" w14:textId="77777777" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00317144">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2977" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="25C14A2C" w14:textId="77777777" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
             <w:t>VERSIÓN</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2415" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="034753E7" w14:textId="77777777" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00355CA1" w14:paraId="52C6C699" w14:textId="77777777" w:rsidTr="00D219B6">
+    <w:tr w:rsidR="00355CA1" w14:paraId="52C6C699" w14:textId="77777777" w:rsidTr="00317144">
       <w:trPr>
         <w:trHeight w:val="340"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2395" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2820" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="363CF2A0" w14:textId="36BAC502" w:rsidR="00355CA1" w:rsidRDefault="007B60EF" w:rsidP="00D219B6">
+        <w:p w14:paraId="363CF2A0" w14:textId="0B58014B" w:rsidR="00355CA1" w:rsidRDefault="00456788" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>08</w:t>
+            <w:t>24/02</w:t>
           </w:r>
           <w:r w:rsidR="00355CA1" w:rsidRPr="0082448C">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>/</w:t>
+            <w:t>/202</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>07</w:t>
-[...17 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2126" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2410" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="5B34C2AF" w14:textId="4E5D9151" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0082448C">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>MAN01-FOR</w:t>
           </w:r>
           <w:r w:rsidR="00D219B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>44</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2977" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="121D9642" w14:textId="759E28F4" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00D219B6">
+        <w:p w14:paraId="121D9642" w14:textId="5E260419" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00D219B6">
-[...6 lines deleted...]
-            <w:t>1</w:t>
+          <w:r w:rsidR="00456788">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2415" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="141A1DEC" w14:textId="77777777" w:rsidR="00355CA1" w:rsidRDefault="00355CA1" w:rsidP="00D219B6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
@@ -1816,182 +1642,193 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>9</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2EBDADC8" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="000A60D4" w:rsidRDefault="00B87A1A">
+  <w:p w14:paraId="2EBDADC8" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="00317144" w:rsidRDefault="00B87A1A"/>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="100D874A" w14:textId="77777777" w:rsidR="00317144" w:rsidRDefault="00317144">
     <w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE21B3"/>
+    <w:rsid w:val="00003C6D"/>
+    <w:rsid w:val="0007534A"/>
     <w:rsid w:val="00080A45"/>
     <w:rsid w:val="00083874"/>
     <w:rsid w:val="000A60D4"/>
     <w:rsid w:val="000E42BF"/>
     <w:rsid w:val="001413CD"/>
     <w:rsid w:val="00177B50"/>
     <w:rsid w:val="001A072D"/>
     <w:rsid w:val="001E7234"/>
     <w:rsid w:val="001F242D"/>
     <w:rsid w:val="0027610F"/>
     <w:rsid w:val="002D348D"/>
     <w:rsid w:val="002F2357"/>
+    <w:rsid w:val="00317144"/>
+    <w:rsid w:val="00344A68"/>
     <w:rsid w:val="00355CA1"/>
     <w:rsid w:val="00356A22"/>
     <w:rsid w:val="003C1E7B"/>
     <w:rsid w:val="00414CE8"/>
     <w:rsid w:val="00440983"/>
+    <w:rsid w:val="00456788"/>
     <w:rsid w:val="0046583B"/>
     <w:rsid w:val="004824CB"/>
     <w:rsid w:val="004C1A42"/>
     <w:rsid w:val="004E01BA"/>
     <w:rsid w:val="005050D8"/>
     <w:rsid w:val="00515D2E"/>
     <w:rsid w:val="005854D5"/>
     <w:rsid w:val="00590660"/>
     <w:rsid w:val="005C2D82"/>
     <w:rsid w:val="0067445A"/>
     <w:rsid w:val="006B7636"/>
     <w:rsid w:val="00784BEC"/>
     <w:rsid w:val="007B60EF"/>
     <w:rsid w:val="007D7098"/>
     <w:rsid w:val="0080037A"/>
     <w:rsid w:val="0082448C"/>
     <w:rsid w:val="00835CEF"/>
     <w:rsid w:val="00853C91"/>
     <w:rsid w:val="00891065"/>
+    <w:rsid w:val="00901946"/>
     <w:rsid w:val="009065D1"/>
     <w:rsid w:val="009B20BF"/>
     <w:rsid w:val="009B70F5"/>
     <w:rsid w:val="00A21066"/>
     <w:rsid w:val="00A34FCC"/>
     <w:rsid w:val="00A93B7C"/>
     <w:rsid w:val="00AC2B82"/>
     <w:rsid w:val="00B81B68"/>
     <w:rsid w:val="00B87A1A"/>
     <w:rsid w:val="00BC33B6"/>
     <w:rsid w:val="00BE30F2"/>
     <w:rsid w:val="00C20529"/>
     <w:rsid w:val="00C526C0"/>
     <w:rsid w:val="00C5604D"/>
     <w:rsid w:val="00CF2B09"/>
     <w:rsid w:val="00CF2D0A"/>
     <w:rsid w:val="00D17CDB"/>
     <w:rsid w:val="00D219B6"/>
     <w:rsid w:val="00D861FF"/>
     <w:rsid w:val="00DB5A0E"/>
     <w:rsid w:val="00DB6C26"/>
     <w:rsid w:val="00E15FFB"/>
     <w:rsid w:val="00E30C49"/>
     <w:rsid w:val="00E36C61"/>
+    <w:rsid w:val="00E73355"/>
     <w:rsid w:val="00EC0DC4"/>
     <w:rsid w:val="00ED157D"/>
     <w:rsid w:val="00ED2C25"/>
     <w:rsid w:val="00EE21B3"/>
     <w:rsid w:val="00F353CD"/>
+    <w:rsid w:val="00F53F15"/>
     <w:rsid w:val="00F76A1B"/>
     <w:rsid w:val="00FA5F61"/>
     <w:rsid w:val="00FF1668"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6904EB93"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9836A1E8-03FB-4A43-B367-FFB211E31F74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -2469,58 +2306,58 @@
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="0082448C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:lang w:val="es-ES"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Adriana\Documents\TrabajoCGN\DocumentosSGC\20230924%20Plantilla%20generaci&#243;n%20procedimientos.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -2801,68 +2638,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE70FC3F-4B2A-43F9-A0D0-279359902B79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>20230924 Plantilla generación procedimientos</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>185</Words>
-  <Characters>1022</Characters>
+  <Characters>1021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1205</CharactersWithSpaces>
+  <CharactersWithSpaces>1204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Adriana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>