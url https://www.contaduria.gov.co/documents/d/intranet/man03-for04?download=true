--- v0 (2025-12-14)
+++ v1 (2026-06-27)
@@ -1789,61 +1789,61 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49609BCC" w14:textId="77777777" w:rsidR="001E48B9" w:rsidRDefault="001E48B9" w:rsidP="00FF0696"/>
     <w:sectPr w:rsidR="001E48B9" w:rsidSect="00401EEA">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="709" w:footer="1517" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D09E3E2" w14:textId="77777777" w:rsidR="00DE5B71" w:rsidRDefault="00DE5B71" w:rsidP="006B217E">
+    <w:p w14:paraId="580D10C8" w14:textId="77777777" w:rsidR="00A21DAC" w:rsidRDefault="00A21DAC" w:rsidP="006B217E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E3DE149" w14:textId="77777777" w:rsidR="00DE5B71" w:rsidRDefault="00DE5B71" w:rsidP="006B217E">
+    <w:p w14:paraId="0F0806FE" w14:textId="77777777" w:rsidR="00A21DAC" w:rsidRDefault="00A21DAC" w:rsidP="006B217E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -1851,351 +1851,134 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="666F953F" w14:textId="23E17017" w:rsidR="001402B9" w:rsidRDefault="00401EEA">
+  <w:p w14:paraId="666F953F" w14:textId="7D53EA39" w:rsidR="001402B9" w:rsidRDefault="005455A9">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
-    <w:r>
-[...213 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7638C31B" wp14:editId="401B5CE4">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="174D7B3B" wp14:editId="179A5668">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>363855</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-531495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>68580</wp:posOffset>
+            <wp:posOffset>114300</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6992620" cy="1079500"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1499877366" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1518811403" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6992620" cy="1079500"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="417237EC" w14:textId="77777777" w:rsidR="00DE5B71" w:rsidRDefault="00DE5B71" w:rsidP="006B217E">
+    <w:p w14:paraId="0044B09C" w14:textId="77777777" w:rsidR="00A21DAC" w:rsidRDefault="00A21DAC" w:rsidP="006B217E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6083B54F" w14:textId="77777777" w:rsidR="00DE5B71" w:rsidRDefault="00DE5B71" w:rsidP="006B217E">
+    <w:p w14:paraId="0BDEF02F" w14:textId="77777777" w:rsidR="00A21DAC" w:rsidRDefault="00A21DAC" w:rsidP="006B217E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26BFA2E2" w14:textId="15622B82" w:rsidR="00106343" w:rsidRPr="00573017" w:rsidRDefault="00106343">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00573017">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2597,168 +2380,150 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00573017">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00106343" w:rsidRPr="00573017" w14:paraId="6F094F25" w14:textId="77777777" w:rsidTr="00106343">
       <w:trPr>
         <w:trHeight w:val="315"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2835" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="01B74DB0" w14:textId="17D944C0" w:rsidR="00106343" w:rsidRPr="00573017" w:rsidRDefault="00557F5E" w:rsidP="00106343">
+        <w:p w14:paraId="01B74DB0" w14:textId="09B2B3B8" w:rsidR="00106343" w:rsidRPr="00573017" w:rsidRDefault="00614300" w:rsidP="00106343">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>10</w:t>
-[...17 lines deleted...]
-            <w:t>12</w:t>
+            <w:t>24/06</w:t>
           </w:r>
           <w:r w:rsidR="00106343" w:rsidRPr="00573017">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>/202</w:t>
           </w:r>
-          <w:r w:rsidR="005E033D" w:rsidRPr="00573017">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="702BF9AE" w14:textId="0013C8C4" w:rsidR="00106343" w:rsidRPr="00573017" w:rsidRDefault="004F531C" w:rsidP="00106343">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>MAN03-FOR04</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2410" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="62167083" w14:textId="6F7E1200" w:rsidR="00106343" w:rsidRPr="00573017" w:rsidRDefault="00106343" w:rsidP="00106343">
+        <w:p w14:paraId="62167083" w14:textId="0C65EB06" w:rsidR="00106343" w:rsidRPr="00573017" w:rsidRDefault="00106343" w:rsidP="00106343">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00573017">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="005E033D" w:rsidRPr="00573017">
+          <w:r w:rsidR="00614300">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2693" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="11E73C84" w14:textId="77777777" w:rsidR="00106343" w:rsidRPr="00573017" w:rsidRDefault="00106343" w:rsidP="00106343">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00573017">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
@@ -3023,104 +2788,108 @@
     <w:rsid w:val="002E72B5"/>
     <w:rsid w:val="002E7B70"/>
     <w:rsid w:val="002F4101"/>
     <w:rsid w:val="00304A40"/>
     <w:rsid w:val="00312769"/>
     <w:rsid w:val="003312F5"/>
     <w:rsid w:val="0033233C"/>
     <w:rsid w:val="003379A5"/>
     <w:rsid w:val="00337C3B"/>
     <w:rsid w:val="003462CA"/>
     <w:rsid w:val="003E233E"/>
     <w:rsid w:val="003E6BC9"/>
     <w:rsid w:val="00401EEA"/>
     <w:rsid w:val="004113CA"/>
     <w:rsid w:val="00425D1C"/>
     <w:rsid w:val="004529A5"/>
     <w:rsid w:val="00484C9E"/>
     <w:rsid w:val="004A0B4F"/>
     <w:rsid w:val="004C3FD4"/>
     <w:rsid w:val="004D76A4"/>
     <w:rsid w:val="004F531C"/>
     <w:rsid w:val="00517791"/>
     <w:rsid w:val="0052478D"/>
     <w:rsid w:val="005315A0"/>
     <w:rsid w:val="0054367D"/>
+    <w:rsid w:val="005455A9"/>
     <w:rsid w:val="005465B5"/>
     <w:rsid w:val="00546A5E"/>
     <w:rsid w:val="00554B51"/>
     <w:rsid w:val="00557F5E"/>
     <w:rsid w:val="00573017"/>
     <w:rsid w:val="00582FCA"/>
     <w:rsid w:val="00590762"/>
     <w:rsid w:val="005E033D"/>
     <w:rsid w:val="005E558E"/>
     <w:rsid w:val="006070C7"/>
     <w:rsid w:val="006111B5"/>
+    <w:rsid w:val="00614300"/>
     <w:rsid w:val="00626E12"/>
     <w:rsid w:val="00647A30"/>
     <w:rsid w:val="006605D7"/>
     <w:rsid w:val="006926D2"/>
     <w:rsid w:val="006A2B58"/>
     <w:rsid w:val="006B217E"/>
     <w:rsid w:val="007441FF"/>
     <w:rsid w:val="00760DD3"/>
     <w:rsid w:val="00774745"/>
     <w:rsid w:val="007952D9"/>
     <w:rsid w:val="007A1AFE"/>
     <w:rsid w:val="007C384B"/>
     <w:rsid w:val="0080351C"/>
     <w:rsid w:val="00831C5F"/>
     <w:rsid w:val="00852166"/>
     <w:rsid w:val="00854E3F"/>
     <w:rsid w:val="00874F29"/>
     <w:rsid w:val="00875DA6"/>
     <w:rsid w:val="008D6E71"/>
     <w:rsid w:val="00944496"/>
     <w:rsid w:val="009561D9"/>
     <w:rsid w:val="0098272C"/>
     <w:rsid w:val="00986BE0"/>
     <w:rsid w:val="00993FBB"/>
     <w:rsid w:val="009A20F3"/>
     <w:rsid w:val="009C32F6"/>
     <w:rsid w:val="009C6873"/>
     <w:rsid w:val="009D5189"/>
+    <w:rsid w:val="00A21DAC"/>
     <w:rsid w:val="00A3528A"/>
     <w:rsid w:val="00A41BF5"/>
     <w:rsid w:val="00A74CE6"/>
     <w:rsid w:val="00A826DD"/>
     <w:rsid w:val="00A942E8"/>
     <w:rsid w:val="00AE4333"/>
     <w:rsid w:val="00AF046D"/>
     <w:rsid w:val="00AF52EB"/>
     <w:rsid w:val="00B04194"/>
     <w:rsid w:val="00B04DA0"/>
     <w:rsid w:val="00B31724"/>
     <w:rsid w:val="00B31BCB"/>
     <w:rsid w:val="00B63A1B"/>
     <w:rsid w:val="00B74EE8"/>
     <w:rsid w:val="00B76D68"/>
+    <w:rsid w:val="00B96D1D"/>
     <w:rsid w:val="00BA35A0"/>
     <w:rsid w:val="00BD611A"/>
     <w:rsid w:val="00C05BE3"/>
     <w:rsid w:val="00C11D19"/>
     <w:rsid w:val="00C80A5B"/>
     <w:rsid w:val="00CC54C4"/>
     <w:rsid w:val="00CD43D6"/>
     <w:rsid w:val="00CF434E"/>
     <w:rsid w:val="00D242DE"/>
     <w:rsid w:val="00D36601"/>
     <w:rsid w:val="00DE408E"/>
     <w:rsid w:val="00DE5B71"/>
     <w:rsid w:val="00E1116F"/>
     <w:rsid w:val="00E147B8"/>
     <w:rsid w:val="00E465D8"/>
     <w:rsid w:val="00E63EB9"/>
     <w:rsid w:val="00E648D4"/>
     <w:rsid w:val="00E7484A"/>
     <w:rsid w:val="00E94002"/>
     <w:rsid w:val="00EB6831"/>
     <w:rsid w:val="00EC01D4"/>
     <w:rsid w:val="00EC3BE2"/>
     <w:rsid w:val="00ED04F5"/>
     <w:rsid w:val="00EF0A6B"/>
     <w:rsid w:val="00FE7F80"/>