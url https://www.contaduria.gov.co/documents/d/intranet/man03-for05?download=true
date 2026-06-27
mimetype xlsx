--- v0 (2025-12-14)
+++ v1 (2026-06-27)
@@ -2,80 +2,91 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2025/ControlDocumental/Creacion/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="65" documentId="8_{D9D7E47B-3B6C-4482-A67D-EC15165C38A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{30375A5D-7213-4780-95B8-254A02C6BAFA}"/>
+  <xr:revisionPtr revIDLastSave="68" documentId="8_{D9D7E47B-3B6C-4482-A67D-EC15165C38A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AE7AE01F-5132-45F2-91DD-89B27C84C0B4}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{FF8BD49F-95F5-4CEB-A780-C99A707222B8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FF8BD49F-95F5-4CEB-A780-C99A707222B8}"/>
   </bookViews>
   <sheets>
     <sheet name="TCA" sheetId="1" r:id="rId1"/>
     <sheet name="Matriz funcional ControlDoc" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TCA!$A$13:$AB$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">TCA!$A$1:$AB$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="141">
   <si>
     <t xml:space="preserve">Oficina Productora </t>
   </si>
   <si>
     <t>Pública</t>
   </si>
   <si>
     <t>Pública Reservada</t>
   </si>
   <si>
     <t>Pública Clasificada</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>PROCESO:</t>
   </si>
   <si>
     <t>GESTIÓN ADMINISTRATIVA</t>
   </si>
   <si>
     <t>FECHA DE APROBACIÓN:</t>
   </si>
   <si>
@@ -467,53 +478,50 @@
   <si>
     <t>Secretario General - Gestión Documental</t>
   </si>
   <si>
     <t>Acta de comité</t>
   </si>
   <si>
     <t>Permite consulta 
 a usuario externo</t>
   </si>
   <si>
     <t>Proveedores y
 Contratistas</t>
   </si>
   <si>
     <t>CÓDIGO</t>
   </si>
   <si>
     <t>TABLAS DE CONTROL DE ACCESO - TCA</t>
   </si>
   <si>
     <t>PÁGINA</t>
   </si>
   <si>
     <t>1 de 1</t>
-  </si>
-[...1 lines deleted...]
-    <t>01</t>
   </si>
   <si>
     <t>MAN03-FOR05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1893,265 +1901,265 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="16" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="14" fontId="4" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="12" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{FCB2ABA4-08E0-40EC-86E2-E82FBE87E8A0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF6600"/>
       <color rgb="FF008080"/>
       <color rgb="FFFF9900"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -2532,371 +2540,371 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2ADC7221-72EB-4E7F-B538-D18CEC83A84A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:AC65"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="67" zoomScaleNormal="67" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:D8"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScale="55" zoomScaleNormal="67" zoomScalePageLayoutView="55" workbookViewId="0">
+      <selection activeCell="R81" sqref="R81"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.44140625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="20" max="20" width="5.44140625" customWidth="1"/>
+    <col min="1" max="1" width="35.42578125" customWidth="1"/>
+    <col min="2" max="2" width="36.85546875" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="32.28515625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="32.28515625" customWidth="1"/>
+    <col min="6" max="8" width="6.140625" customWidth="1"/>
+    <col min="9" max="10" width="5.5703125" customWidth="1"/>
+    <col min="11" max="11" width="7.140625" customWidth="1"/>
+    <col min="12" max="17" width="5.42578125" customWidth="1"/>
+    <col min="18" max="18" width="4.7109375" customWidth="1"/>
+    <col min="19" max="19" width="6.140625" customWidth="1"/>
+    <col min="20" max="20" width="5.42578125" customWidth="1"/>
     <col min="21" max="21" width="9" customWidth="1"/>
-    <col min="22" max="22" width="6.5546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="29" max="29" width="11.44140625" style="2"/>
+    <col min="22" max="22" width="6.5703125" customWidth="1"/>
+    <col min="23" max="25" width="5.42578125" customWidth="1"/>
+    <col min="26" max="26" width="25.42578125" customWidth="1"/>
+    <col min="27" max="27" width="30.140625" customWidth="1"/>
+    <col min="28" max="28" width="52.140625" customWidth="1"/>
+    <col min="29" max="29" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:29" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
     </row>
-    <row r="3" spans="1:29" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:29" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
     </row>
-    <row r="4" spans="1:29" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:29" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
     </row>
-    <row r="5" spans="1:29" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:29" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
     </row>
-    <row r="6" spans="1:29" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:29" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
     </row>
-    <row r="7" spans="1:29" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="127" t="s">
+    <row r="7" spans="1:29" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="133" t="s">
         <v>137</v>
       </c>
-      <c r="B7" s="128"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:29" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="134"/>
+      <c r="C7" s="134"/>
+      <c r="D7" s="134"/>
+      <c r="E7" s="134"/>
+      <c r="F7" s="134"/>
+      <c r="G7" s="134"/>
+      <c r="H7" s="134"/>
+      <c r="I7" s="134"/>
+      <c r="J7" s="134"/>
+      <c r="K7" s="134"/>
+      <c r="L7" s="134"/>
+      <c r="M7" s="134"/>
+      <c r="N7" s="134"/>
+      <c r="O7" s="134"/>
+      <c r="P7" s="134"/>
+      <c r="Q7" s="134"/>
+      <c r="R7" s="134"/>
+      <c r="S7" s="134"/>
+      <c r="T7" s="134"/>
+      <c r="U7" s="134"/>
+      <c r="V7" s="134"/>
+      <c r="W7" s="134"/>
+      <c r="X7" s="134"/>
+      <c r="Y7" s="134"/>
+      <c r="Z7" s="134"/>
+      <c r="AA7" s="134"/>
+      <c r="AB7" s="135"/>
+    </row>
+    <row r="8" spans="1:29" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="136" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="136"/>
       <c r="C8" s="136"/>
       <c r="D8" s="136"/>
-      <c r="E8" s="124" t="s">
+      <c r="E8" s="155" t="s">
         <v>6</v>
       </c>
-      <c r="F8" s="125"/>
-[...23 lines deleted...]
-    <row r="9" spans="1:29" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F8" s="156"/>
+      <c r="G8" s="156"/>
+      <c r="H8" s="156"/>
+      <c r="I8" s="156"/>
+      <c r="J8" s="156"/>
+      <c r="K8" s="156"/>
+      <c r="L8" s="156"/>
+      <c r="M8" s="156"/>
+      <c r="N8" s="156"/>
+      <c r="O8" s="156"/>
+      <c r="P8" s="156"/>
+      <c r="Q8" s="156"/>
+      <c r="R8" s="156"/>
+      <c r="S8" s="156"/>
+      <c r="T8" s="156"/>
+      <c r="U8" s="156"/>
+      <c r="V8" s="156"/>
+      <c r="W8" s="156"/>
+      <c r="X8" s="156"/>
+      <c r="Y8" s="156"/>
+      <c r="Z8" s="156"/>
+      <c r="AA8" s="156"/>
+      <c r="AB8" s="157"/>
+    </row>
+    <row r="9" spans="1:29" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="136" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="136"/>
       <c r="C9" s="136"/>
       <c r="D9" s="136"/>
-      <c r="E9" s="124" t="s">
+      <c r="E9" s="155" t="s">
         <v>131</v>
       </c>
-      <c r="F9" s="125"/>
-[...24 lines deleted...]
-      <c r="A10" s="127" t="s">
+      <c r="F9" s="156"/>
+      <c r="G9" s="156"/>
+      <c r="H9" s="156"/>
+      <c r="I9" s="156"/>
+      <c r="J9" s="156"/>
+      <c r="K9" s="156"/>
+      <c r="L9" s="156"/>
+      <c r="M9" s="156"/>
+      <c r="N9" s="156"/>
+      <c r="O9" s="156"/>
+      <c r="P9" s="156"/>
+      <c r="Q9" s="156"/>
+      <c r="R9" s="156"/>
+      <c r="S9" s="156"/>
+      <c r="T9" s="156"/>
+      <c r="U9" s="156"/>
+      <c r="V9" s="156"/>
+      <c r="W9" s="156"/>
+      <c r="X9" s="156"/>
+      <c r="Y9" s="156"/>
+      <c r="Z9" s="156"/>
+      <c r="AA9" s="156"/>
+      <c r="AB9" s="157"/>
+    </row>
+    <row r="10" spans="1:29" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="133" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="128"/>
-[...2 lines deleted...]
-      <c r="E10" s="127" t="s">
+      <c r="B10" s="134"/>
+      <c r="C10" s="134"/>
+      <c r="D10" s="135"/>
+      <c r="E10" s="133" t="s">
         <v>136</v>
       </c>
-      <c r="F10" s="128"/>
-[...7 lines deleted...]
-      <c r="N10" s="127" t="s">
+      <c r="F10" s="134"/>
+      <c r="G10" s="134"/>
+      <c r="H10" s="134"/>
+      <c r="I10" s="134"/>
+      <c r="J10" s="134"/>
+      <c r="K10" s="134"/>
+      <c r="L10" s="134"/>
+      <c r="M10" s="135"/>
+      <c r="N10" s="133" t="s">
         <v>130</v>
       </c>
-      <c r="O10" s="128"/>
-[...10 lines deleted...]
-      <c r="Z10" s="127" t="s">
+      <c r="O10" s="134"/>
+      <c r="P10" s="134"/>
+      <c r="Q10" s="134"/>
+      <c r="R10" s="134"/>
+      <c r="S10" s="134"/>
+      <c r="T10" s="134"/>
+      <c r="U10" s="134"/>
+      <c r="V10" s="134"/>
+      <c r="W10" s="134"/>
+      <c r="X10" s="134"/>
+      <c r="Y10" s="135"/>
+      <c r="Z10" s="133" t="s">
         <v>138</v>
       </c>
-      <c r="AA10" s="128"/>
-[...20 lines deleted...]
-      <c r="N11" s="131" t="s">
+      <c r="AA10" s="134"/>
+      <c r="AB10" s="135"/>
+    </row>
+    <row r="11" spans="1:29" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="152">
+        <v>46197</v>
+      </c>
+      <c r="B11" s="153"/>
+      <c r="C11" s="153"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="158" t="s">
         <v>140</v>
       </c>
-      <c r="O11" s="122"/>
-[...10 lines deleted...]
-      <c r="Z11" s="130" t="s">
+      <c r="F11" s="153"/>
+      <c r="G11" s="153"/>
+      <c r="H11" s="153"/>
+      <c r="I11" s="153"/>
+      <c r="J11" s="153"/>
+      <c r="K11" s="153"/>
+      <c r="L11" s="153"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="159">
+        <v>2</v>
+      </c>
+      <c r="O11" s="153"/>
+      <c r="P11" s="153"/>
+      <c r="Q11" s="153"/>
+      <c r="R11" s="153"/>
+      <c r="S11" s="153"/>
+      <c r="T11" s="153"/>
+      <c r="U11" s="153"/>
+      <c r="V11" s="153"/>
+      <c r="W11" s="153"/>
+      <c r="X11" s="153"/>
+      <c r="Y11" s="154"/>
+      <c r="Z11" s="158" t="s">
         <v>139</v>
       </c>
-      <c r="AA11" s="122"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:29" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AA11" s="153"/>
+      <c r="AB11" s="154"/>
+    </row>
+    <row r="12" spans="1:29" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
     </row>
-    <row r="13" spans="1:29" s="115" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="135" t="s">
+    <row r="13" spans="1:29" s="115" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="138" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="135" t="s">
+      <c r="B13" s="138" t="s">
         <v>0</v>
       </c>
-      <c r="C13" s="135" t="s">
+      <c r="C13" s="138" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="135" t="s">
+      <c r="D13" s="138" t="s">
         <v>120</v>
       </c>
-      <c r="E13" s="135" t="s">
+      <c r="E13" s="138" t="s">
         <v>121</v>
       </c>
-      <c r="F13" s="135" t="s">
+      <c r="F13" s="138" t="s">
         <v>119</v>
       </c>
-      <c r="G13" s="135"/>
-[...1 lines deleted...]
-      <c r="I13" s="135" t="s">
+      <c r="G13" s="138"/>
+      <c r="H13" s="138"/>
+      <c r="I13" s="138" t="s">
         <v>33</v>
       </c>
-      <c r="J13" s="135"/>
-      <c r="K13" s="134" t="s">
+      <c r="J13" s="138"/>
+      <c r="K13" s="151" t="s">
         <v>118</v>
       </c>
-      <c r="L13" s="134"/>
-[...13 lines deleted...]
-      <c r="Z13" s="135" t="s">
+      <c r="L13" s="151"/>
+      <c r="M13" s="151"/>
+      <c r="N13" s="151"/>
+      <c r="O13" s="151"/>
+      <c r="P13" s="151"/>
+      <c r="Q13" s="151"/>
+      <c r="R13" s="151"/>
+      <c r="S13" s="151"/>
+      <c r="T13" s="151"/>
+      <c r="U13" s="151"/>
+      <c r="V13" s="151"/>
+      <c r="W13" s="151"/>
+      <c r="X13" s="151"/>
+      <c r="Y13" s="151"/>
+      <c r="Z13" s="138" t="s">
         <v>126</v>
       </c>
-      <c r="AA13" s="134" t="s">
+      <c r="AA13" s="151" t="s">
         <v>134</v>
       </c>
-      <c r="AB13" s="159" t="s">
+      <c r="AB13" s="148" t="s">
         <v>12</v>
       </c>
       <c r="AC13" s="1"/>
     </row>
-    <row r="14" spans="1:29" s="115" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K14" s="135" t="s">
+    <row r="14" spans="1:29" s="115" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="138"/>
+      <c r="B14" s="138"/>
+      <c r="C14" s="138"/>
+      <c r="D14" s="138"/>
+      <c r="E14" s="138"/>
+      <c r="F14" s="138"/>
+      <c r="G14" s="138"/>
+      <c r="H14" s="138"/>
+      <c r="I14" s="138"/>
+      <c r="J14" s="138"/>
+      <c r="K14" s="138" t="s">
         <v>116</v>
       </c>
-      <c r="L14" s="135"/>
-[...5 lines deleted...]
-      <c r="R14" s="135" t="s">
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138" t="s">
         <v>117</v>
       </c>
-      <c r="S14" s="135"/>
-[...8 lines deleted...]
-      <c r="AB14" s="159"/>
+      <c r="S14" s="138"/>
+      <c r="T14" s="138"/>
+      <c r="U14" s="138"/>
+      <c r="V14" s="138"/>
+      <c r="W14" s="138"/>
+      <c r="X14" s="138"/>
+      <c r="Y14" s="138"/>
+      <c r="Z14" s="138"/>
+      <c r="AA14" s="151"/>
+      <c r="AB14" s="148"/>
       <c r="AC14" s="1"/>
     </row>
-    <row r="15" spans="1:29" s="115" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E15" s="135"/>
+    <row r="15" spans="1:29" s="115" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="138"/>
+      <c r="B15" s="138"/>
+      <c r="C15" s="138"/>
+      <c r="D15" s="138"/>
+      <c r="E15" s="138"/>
       <c r="F15" s="116" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="117" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="117" t="s">
         <v>3</v>
       </c>
       <c r="I15" s="117" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="117" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="117" t="s">
         <v>122</v>
       </c>
       <c r="L15" s="117" t="s">
         <v>128</v>
       </c>
       <c r="M15" s="117" t="s">
         <v>129</v>
       </c>
       <c r="N15" s="117" t="s">
@@ -2913,1857 +2921,1857 @@
       </c>
       <c r="R15" s="117" t="s">
         <v>111</v>
       </c>
       <c r="S15" s="117" t="s">
         <v>123</v>
       </c>
       <c r="T15" s="117" t="s">
         <v>112</v>
       </c>
       <c r="U15" s="117" t="s">
         <v>124</v>
       </c>
       <c r="V15" s="117" t="s">
         <v>135</v>
       </c>
       <c r="W15" s="117" t="s">
         <v>114</v>
       </c>
       <c r="X15" s="117" t="s">
         <v>113</v>
       </c>
       <c r="Y15" s="117" t="s">
         <v>115</v>
       </c>
-      <c r="Z15" s="135"/>
+      <c r="Z15" s="138"/>
       <c r="AA15" s="114" t="s">
         <v>125</v>
       </c>
-      <c r="AB15" s="159"/>
+      <c r="AB15" s="148"/>
       <c r="AC15" s="1"/>
     </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:29" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A16" s="104"/>
       <c r="B16" s="105"/>
       <c r="C16" s="112"/>
       <c r="D16" s="104"/>
       <c r="E16" s="104"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="107"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="108"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="109"/>
     </row>
-    <row r="17" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:28" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A17" s="104"/>
       <c r="B17" s="104"/>
       <c r="C17" s="112"/>
       <c r="D17" s="104"/>
       <c r="E17" s="106"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="110"/>
     </row>
-    <row r="18" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A18" s="104"/>
       <c r="B18" s="104"/>
       <c r="C18" s="112"/>
       <c r="D18" s="104"/>
       <c r="E18" s="104"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="107"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="108"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="109"/>
     </row>
-    <row r="19" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A19" s="105"/>
       <c r="B19" s="105"/>
       <c r="C19" s="112"/>
       <c r="D19" s="104"/>
       <c r="E19" s="106"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="107"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="108"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="109"/>
     </row>
-    <row r="20" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A20" s="105"/>
       <c r="B20" s="106"/>
       <c r="C20" s="112"/>
       <c r="D20" s="105"/>
       <c r="E20" s="106"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="107"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="108"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="109"/>
     </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A21" s="105"/>
       <c r="B21" s="105"/>
       <c r="C21" s="112"/>
       <c r="D21" s="104"/>
       <c r="E21" s="106"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="107"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="108"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="109"/>
     </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A22" s="105"/>
       <c r="B22" s="105"/>
       <c r="C22" s="112"/>
       <c r="D22" s="104"/>
       <c r="E22" s="104"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="107"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="108"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="109"/>
     </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A23" s="104"/>
       <c r="B23" s="105"/>
       <c r="C23" s="112"/>
       <c r="D23" s="104"/>
       <c r="E23" s="105"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="107"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="108"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="109"/>
     </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A24" s="104"/>
       <c r="B24" s="105"/>
       <c r="C24" s="112"/>
       <c r="D24" s="104"/>
       <c r="E24" s="105"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="107"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="108"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="109"/>
     </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A25" s="105"/>
       <c r="B25" s="105"/>
       <c r="C25" s="112"/>
       <c r="D25" s="104"/>
       <c r="E25" s="106"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="107"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="108"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="109"/>
     </row>
-    <row r="26" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A26" s="104"/>
       <c r="B26" s="104"/>
       <c r="C26" s="112"/>
       <c r="D26" s="105"/>
       <c r="E26" s="106"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="107"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="108"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="109"/>
     </row>
-    <row r="27" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A27" s="104"/>
       <c r="B27" s="104"/>
       <c r="C27" s="112"/>
       <c r="D27" s="104"/>
       <c r="E27" s="105"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="107"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="108"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="109"/>
     </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A28" s="105"/>
       <c r="B28" s="105"/>
       <c r="C28" s="112"/>
       <c r="D28" s="104"/>
       <c r="E28" s="105"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="107"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="108"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="109"/>
     </row>
-    <row r="29" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A29" s="105"/>
       <c r="B29" s="105"/>
       <c r="C29" s="112"/>
       <c r="D29" s="104"/>
       <c r="E29" s="105"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="107"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="108"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="109"/>
     </row>
-    <row r="30" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A30" s="104"/>
       <c r="B30" s="105"/>
       <c r="C30" s="112"/>
       <c r="D30" s="104"/>
       <c r="E30" s="104"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="107"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="108"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="109"/>
     </row>
-    <row r="31" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A31" s="104"/>
       <c r="B31" s="104"/>
       <c r="C31" s="112"/>
       <c r="D31" s="104"/>
       <c r="E31" s="104"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="107"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
       <c r="Z31" s="108"/>
       <c r="AA31" s="5"/>
       <c r="AB31" s="109"/>
     </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A32" s="104"/>
       <c r="B32" s="105"/>
       <c r="C32" s="112"/>
       <c r="D32" s="104"/>
       <c r="E32" s="105"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
       <c r="Q32" s="107"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
       <c r="U32" s="5"/>
       <c r="V32" s="5"/>
       <c r="W32" s="5"/>
       <c r="X32" s="5"/>
       <c r="Y32" s="5"/>
       <c r="Z32" s="108"/>
       <c r="AA32" s="5"/>
       <c r="AB32" s="109"/>
     </row>
-    <row r="33" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A33" s="105"/>
       <c r="B33" s="105"/>
       <c r="C33" s="112"/>
       <c r="D33" s="104"/>
       <c r="E33" s="105"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="5"/>
       <c r="L33" s="5"/>
       <c r="M33" s="5"/>
       <c r="N33" s="5"/>
       <c r="O33" s="5"/>
       <c r="P33" s="5"/>
       <c r="Q33" s="107"/>
       <c r="R33" s="5"/>
       <c r="S33" s="5"/>
       <c r="T33" s="5"/>
       <c r="U33" s="5"/>
       <c r="V33" s="5"/>
       <c r="W33" s="5"/>
       <c r="X33" s="5"/>
       <c r="Y33" s="5"/>
       <c r="Z33" s="108"/>
       <c r="AA33" s="5"/>
       <c r="AB33" s="109"/>
     </row>
-    <row r="34" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A34" s="105"/>
       <c r="B34" s="105"/>
       <c r="C34" s="112"/>
       <c r="D34" s="104"/>
       <c r="E34" s="105"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="5"/>
       <c r="O34" s="5"/>
       <c r="P34" s="5"/>
       <c r="Q34" s="107"/>
       <c r="R34" s="5"/>
       <c r="S34" s="5"/>
       <c r="T34" s="5"/>
       <c r="U34" s="5"/>
       <c r="V34" s="5"/>
       <c r="W34" s="5"/>
       <c r="X34" s="5"/>
       <c r="Y34" s="5"/>
       <c r="Z34" s="108"/>
       <c r="AA34" s="5"/>
       <c r="AB34" s="109"/>
     </row>
-    <row r="35" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A35" s="104"/>
       <c r="B35" s="106"/>
       <c r="C35" s="112"/>
       <c r="D35" s="104"/>
       <c r="E35" s="106"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35" s="5"/>
       <c r="O35" s="5"/>
       <c r="P35" s="5"/>
       <c r="Q35" s="107"/>
       <c r="R35" s="5"/>
       <c r="S35" s="5"/>
       <c r="T35" s="5"/>
       <c r="U35" s="5"/>
       <c r="V35" s="5"/>
       <c r="W35" s="5"/>
       <c r="X35" s="5"/>
       <c r="Y35" s="5"/>
       <c r="Z35" s="108"/>
       <c r="AA35" s="5"/>
       <c r="AB35" s="109"/>
     </row>
-    <row r="36" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A36" s="104"/>
       <c r="B36" s="106"/>
       <c r="C36" s="112"/>
       <c r="D36" s="104"/>
       <c r="E36" s="105"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="5"/>
       <c r="O36" s="5"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="107"/>
       <c r="R36" s="5"/>
       <c r="S36" s="5"/>
       <c r="T36" s="5"/>
       <c r="U36" s="5"/>
       <c r="V36" s="5"/>
       <c r="W36" s="5"/>
       <c r="X36" s="5"/>
       <c r="Y36" s="5"/>
       <c r="Z36" s="108"/>
       <c r="AA36" s="5"/>
       <c r="AB36" s="109"/>
     </row>
-    <row r="37" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A37" s="104"/>
       <c r="B37" s="106"/>
       <c r="C37" s="112"/>
       <c r="D37" s="104"/>
       <c r="E37" s="105"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="5"/>
       <c r="O37" s="5"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="107"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5"/>
       <c r="V37" s="5"/>
       <c r="W37" s="5"/>
       <c r="X37" s="5"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="108"/>
       <c r="AA37" s="5"/>
       <c r="AB37" s="109"/>
     </row>
-    <row r="38" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A38" s="104"/>
       <c r="B38" s="105"/>
       <c r="C38" s="112"/>
       <c r="D38" s="104"/>
       <c r="E38" s="106"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
       <c r="N38" s="5"/>
       <c r="O38" s="5"/>
       <c r="P38" s="5"/>
       <c r="Q38" s="107"/>
       <c r="R38" s="5"/>
       <c r="S38" s="5"/>
       <c r="T38" s="5"/>
       <c r="U38" s="5"/>
       <c r="V38" s="5"/>
       <c r="W38" s="5"/>
       <c r="X38" s="5"/>
       <c r="Y38" s="5"/>
       <c r="Z38" s="108"/>
       <c r="AA38" s="5"/>
       <c r="AB38" s="109"/>
     </row>
-    <row r="39" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A39" s="104"/>
       <c r="B39" s="105"/>
       <c r="C39" s="112"/>
       <c r="D39" s="104"/>
       <c r="E39" s="104"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="5"/>
       <c r="L39" s="5"/>
       <c r="M39" s="5"/>
       <c r="N39" s="5"/>
       <c r="O39" s="5"/>
       <c r="P39" s="5"/>
       <c r="Q39" s="107"/>
       <c r="R39" s="5"/>
       <c r="S39" s="5"/>
       <c r="T39" s="5"/>
       <c r="U39" s="5"/>
       <c r="V39" s="5"/>
       <c r="W39" s="5"/>
       <c r="X39" s="5"/>
       <c r="Y39" s="5"/>
       <c r="Z39" s="108"/>
       <c r="AA39" s="5"/>
       <c r="AB39" s="109"/>
     </row>
-    <row r="40" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A40" s="104"/>
       <c r="B40" s="106"/>
       <c r="C40" s="112"/>
       <c r="D40" s="104"/>
       <c r="E40" s="104"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="107"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
       <c r="W40" s="5"/>
       <c r="X40" s="5"/>
       <c r="Y40" s="5"/>
       <c r="Z40" s="108"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="109"/>
     </row>
-    <row r="41" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A41" s="104"/>
       <c r="B41" s="105"/>
       <c r="C41" s="112"/>
       <c r="D41" s="104"/>
       <c r="E41" s="105"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
       <c r="M41" s="5"/>
       <c r="N41" s="5"/>
       <c r="O41" s="5"/>
       <c r="P41" s="5"/>
       <c r="Q41" s="107"/>
       <c r="R41" s="5"/>
       <c r="S41" s="5"/>
       <c r="T41" s="5"/>
       <c r="U41" s="5"/>
       <c r="V41" s="5"/>
       <c r="W41" s="5"/>
       <c r="X41" s="5"/>
       <c r="Y41" s="5"/>
       <c r="Z41" s="108"/>
       <c r="AA41" s="5"/>
       <c r="AB41" s="109"/>
     </row>
-    <row r="42" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A42" s="104"/>
       <c r="B42" s="104"/>
       <c r="C42" s="112"/>
       <c r="D42" s="104"/>
       <c r="E42" s="104"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
       <c r="M42" s="5"/>
       <c r="N42" s="5"/>
       <c r="O42" s="5"/>
       <c r="P42" s="5"/>
       <c r="Q42" s="107"/>
       <c r="R42" s="5"/>
       <c r="S42" s="5"/>
       <c r="T42" s="5"/>
       <c r="U42" s="5"/>
       <c r="V42" s="5"/>
       <c r="W42" s="5"/>
       <c r="X42" s="5"/>
       <c r="Y42" s="5"/>
       <c r="Z42" s="108"/>
       <c r="AA42" s="5"/>
       <c r="AB42" s="109"/>
     </row>
-    <row r="43" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A43" s="104"/>
       <c r="B43" s="104"/>
       <c r="C43" s="112"/>
       <c r="D43" s="104"/>
       <c r="E43" s="104"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43" s="5"/>
       <c r="O43" s="5"/>
       <c r="P43" s="5"/>
       <c r="Q43" s="107"/>
       <c r="R43" s="5"/>
       <c r="S43" s="5"/>
       <c r="T43" s="5"/>
       <c r="U43" s="5"/>
       <c r="V43" s="5"/>
       <c r="W43" s="5"/>
       <c r="X43" s="5"/>
       <c r="Y43" s="5"/>
       <c r="Z43" s="108"/>
       <c r="AA43" s="5"/>
       <c r="AB43" s="109"/>
     </row>
-    <row r="44" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A44" s="104"/>
       <c r="B44" s="104"/>
       <c r="C44" s="113"/>
       <c r="D44" s="104"/>
       <c r="E44" s="104"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="5"/>
       <c r="L44" s="5"/>
       <c r="M44" s="5"/>
       <c r="N44" s="5"/>
       <c r="O44" s="5"/>
       <c r="P44" s="5"/>
       <c r="Q44" s="107"/>
       <c r="R44" s="5"/>
       <c r="S44" s="5"/>
       <c r="T44" s="5"/>
       <c r="U44" s="5"/>
       <c r="V44" s="5"/>
       <c r="W44" s="5"/>
       <c r="X44" s="5"/>
       <c r="Y44" s="5"/>
       <c r="Z44" s="108"/>
       <c r="AA44" s="5"/>
       <c r="AB44" s="109"/>
     </row>
-    <row r="45" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A45" s="104"/>
       <c r="B45" s="104"/>
       <c r="C45" s="112"/>
       <c r="D45" s="104"/>
       <c r="E45" s="104"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45" s="5"/>
       <c r="O45" s="5"/>
       <c r="P45" s="5"/>
       <c r="Q45" s="107"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5"/>
       <c r="T45" s="5"/>
       <c r="U45" s="5"/>
       <c r="V45" s="5"/>
       <c r="W45" s="5"/>
       <c r="X45" s="5"/>
       <c r="Y45" s="5"/>
       <c r="Z45" s="108"/>
       <c r="AA45" s="5"/>
       <c r="AB45" s="109"/>
     </row>
-    <row r="46" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A46" s="104"/>
       <c r="B46" s="104"/>
       <c r="C46" s="112"/>
       <c r="D46" s="104"/>
       <c r="E46" s="104"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="5"/>
       <c r="L46" s="5"/>
       <c r="M46" s="5"/>
       <c r="N46" s="5"/>
       <c r="O46" s="5"/>
       <c r="P46" s="5"/>
       <c r="Q46" s="107"/>
       <c r="R46" s="5"/>
       <c r="S46" s="5"/>
       <c r="T46" s="5"/>
       <c r="U46" s="5"/>
       <c r="V46" s="5"/>
       <c r="W46" s="5"/>
       <c r="X46" s="5"/>
       <c r="Y46" s="5"/>
       <c r="Z46" s="108"/>
       <c r="AA46" s="5"/>
       <c r="AB46" s="109"/>
     </row>
-    <row r="47" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A47" s="104"/>
       <c r="B47" s="104"/>
       <c r="C47" s="112"/>
       <c r="D47" s="104"/>
       <c r="E47" s="104"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="5"/>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47" s="5"/>
       <c r="O47" s="5"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="107"/>
       <c r="R47" s="5"/>
       <c r="S47" s="5"/>
       <c r="T47" s="5"/>
       <c r="U47" s="5"/>
       <c r="V47" s="5"/>
       <c r="W47" s="5"/>
       <c r="X47" s="5"/>
       <c r="Y47" s="5"/>
       <c r="Z47" s="108"/>
       <c r="AA47" s="5"/>
       <c r="AB47" s="109"/>
     </row>
-    <row r="48" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:28" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A48" s="105"/>
       <c r="B48" s="105"/>
       <c r="C48" s="112"/>
       <c r="D48" s="104"/>
       <c r="E48" s="105"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="5"/>
       <c r="L48" s="5"/>
       <c r="M48" s="5"/>
       <c r="N48" s="5"/>
       <c r="O48" s="5"/>
       <c r="P48" s="5"/>
       <c r="Q48" s="107"/>
       <c r="R48" s="5"/>
       <c r="S48" s="5"/>
       <c r="T48" s="5"/>
       <c r="U48" s="5"/>
       <c r="V48" s="5"/>
       <c r="W48" s="5"/>
       <c r="X48" s="5"/>
       <c r="Y48" s="5"/>
       <c r="Z48" s="108"/>
       <c r="AA48" s="5"/>
       <c r="AB48" s="109"/>
     </row>
-    <row r="49" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:29" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A49" s="104"/>
       <c r="B49" s="105"/>
       <c r="C49" s="112"/>
       <c r="D49" s="104"/>
       <c r="E49" s="104"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="5"/>
       <c r="L49" s="5"/>
       <c r="M49" s="5"/>
       <c r="N49" s="5"/>
       <c r="O49" s="5"/>
       <c r="P49" s="5"/>
       <c r="Q49" s="107"/>
       <c r="R49" s="5"/>
       <c r="S49" s="5"/>
       <c r="T49" s="5"/>
       <c r="U49" s="5"/>
       <c r="V49" s="5"/>
       <c r="W49" s="5"/>
       <c r="X49" s="5"/>
       <c r="Y49" s="5"/>
       <c r="Z49" s="108"/>
       <c r="AA49" s="5"/>
       <c r="AB49" s="109"/>
     </row>
-    <row r="50" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:29" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A50" s="104"/>
       <c r="B50" s="104"/>
       <c r="C50" s="112"/>
       <c r="D50" s="104"/>
       <c r="E50" s="106"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
       <c r="L50" s="5"/>
       <c r="M50" s="5"/>
       <c r="N50" s="5"/>
       <c r="O50" s="5"/>
       <c r="P50" s="5"/>
       <c r="Q50" s="5"/>
       <c r="R50" s="5"/>
       <c r="S50" s="5"/>
       <c r="T50" s="5"/>
       <c r="U50" s="5"/>
       <c r="V50" s="5"/>
       <c r="W50" s="5"/>
       <c r="X50" s="5"/>
       <c r="Y50" s="5"/>
       <c r="Z50" s="5"/>
       <c r="AA50" s="5"/>
       <c r="AB50" s="110"/>
     </row>
-    <row r="51" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:29" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A51" s="104"/>
       <c r="B51" s="105"/>
       <c r="C51" s="112"/>
       <c r="D51" s="104"/>
       <c r="E51" s="104"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51" s="5"/>
       <c r="O51" s="5"/>
       <c r="P51" s="5"/>
       <c r="Q51" s="107"/>
       <c r="R51" s="5"/>
       <c r="S51" s="5"/>
       <c r="T51" s="5"/>
       <c r="U51" s="5"/>
       <c r="V51" s="5"/>
       <c r="W51" s="5"/>
       <c r="X51" s="5"/>
       <c r="Y51" s="5"/>
       <c r="Z51" s="108"/>
       <c r="AA51" s="5"/>
       <c r="AB51" s="109"/>
     </row>
-    <row r="52" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:29" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A52" s="105"/>
       <c r="B52" s="105"/>
       <c r="C52" s="112"/>
       <c r="D52" s="104"/>
       <c r="E52" s="105"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="5"/>
       <c r="L52" s="5"/>
       <c r="M52" s="5"/>
       <c r="N52" s="5"/>
       <c r="O52" s="5"/>
       <c r="P52" s="5"/>
       <c r="Q52" s="107"/>
       <c r="R52" s="5"/>
       <c r="S52" s="5"/>
       <c r="T52" s="5"/>
       <c r="U52" s="5"/>
       <c r="V52" s="5"/>
       <c r="W52" s="5"/>
       <c r="X52" s="5"/>
       <c r="Y52" s="5"/>
       <c r="Z52" s="108"/>
       <c r="AA52" s="5"/>
       <c r="AB52" s="109"/>
     </row>
-    <row r="53" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:29" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A53" s="104"/>
       <c r="B53" s="104"/>
       <c r="C53" s="112"/>
       <c r="D53" s="104"/>
       <c r="E53" s="104"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="5"/>
       <c r="L53" s="5"/>
       <c r="M53" s="5"/>
       <c r="N53" s="5"/>
       <c r="O53" s="5"/>
       <c r="P53" s="5"/>
       <c r="Q53" s="5"/>
       <c r="R53" s="5"/>
       <c r="S53" s="5"/>
       <c r="T53" s="5"/>
       <c r="U53" s="5"/>
       <c r="V53" s="5"/>
       <c r="W53" s="5"/>
       <c r="X53" s="5"/>
       <c r="Y53" s="5"/>
       <c r="Z53" s="5"/>
       <c r="AA53" s="5"/>
       <c r="AB53" s="110"/>
     </row>
-    <row r="54" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:29" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A54" s="104"/>
       <c r="B54" s="104"/>
       <c r="C54" s="112"/>
       <c r="D54" s="104"/>
       <c r="E54" s="104"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="5"/>
       <c r="L54" s="5"/>
       <c r="M54" s="5"/>
       <c r="N54" s="5"/>
       <c r="O54" s="5"/>
       <c r="P54" s="5"/>
       <c r="Q54" s="5"/>
       <c r="R54" s="5"/>
       <c r="S54" s="5"/>
       <c r="T54" s="5"/>
       <c r="U54" s="5"/>
       <c r="V54" s="5"/>
       <c r="W54" s="5"/>
       <c r="X54" s="5"/>
       <c r="Y54" s="5"/>
       <c r="Z54" s="5"/>
       <c r="AA54" s="5"/>
       <c r="AB54" s="110"/>
     </row>
-    <row r="55" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:29" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A55" s="104"/>
       <c r="B55" s="105"/>
       <c r="C55" s="112"/>
       <c r="D55" s="104"/>
       <c r="E55" s="105"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="5"/>
       <c r="L55" s="5"/>
       <c r="M55" s="5"/>
       <c r="N55" s="5"/>
       <c r="O55" s="5"/>
       <c r="P55" s="5"/>
       <c r="Q55" s="107"/>
       <c r="R55" s="5"/>
       <c r="S55" s="5"/>
       <c r="T55" s="5"/>
       <c r="U55" s="5"/>
       <c r="V55" s="5"/>
       <c r="W55" s="5"/>
       <c r="X55" s="5"/>
       <c r="Y55" s="5"/>
       <c r="Z55" s="108"/>
       <c r="AA55" s="5"/>
       <c r="AB55" s="109"/>
     </row>
-    <row r="56" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:29" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A56" s="104"/>
       <c r="B56" s="105"/>
       <c r="C56" s="112"/>
       <c r="D56" s="104"/>
       <c r="E56" s="105"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
       <c r="J56" s="5"/>
       <c r="K56" s="5"/>
       <c r="L56" s="5"/>
       <c r="M56" s="5"/>
       <c r="N56" s="5"/>
       <c r="O56" s="5"/>
       <c r="P56" s="5"/>
       <c r="Q56" s="5"/>
       <c r="R56" s="5"/>
       <c r="S56" s="5"/>
       <c r="T56" s="5"/>
       <c r="U56" s="5"/>
       <c r="V56" s="5"/>
       <c r="W56" s="5"/>
       <c r="X56" s="5"/>
       <c r="Y56" s="5"/>
       <c r="Z56" s="5"/>
       <c r="AA56" s="5"/>
       <c r="AB56" s="110"/>
     </row>
-    <row r="57" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:29" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A57" s="105"/>
       <c r="B57" s="105"/>
       <c r="C57" s="112"/>
       <c r="D57" s="104"/>
       <c r="E57" s="105"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57" s="5"/>
       <c r="O57" s="5"/>
       <c r="P57" s="5"/>
       <c r="Q57" s="107"/>
       <c r="R57" s="5"/>
       <c r="S57" s="5"/>
       <c r="T57" s="5"/>
       <c r="U57" s="5"/>
       <c r="V57" s="5"/>
       <c r="W57" s="5"/>
       <c r="X57" s="5"/>
       <c r="Y57" s="5"/>
       <c r="Z57" s="108"/>
       <c r="AA57" s="5"/>
       <c r="AB57" s="109"/>
     </row>
-    <row r="58" spans="1:29" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:29" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A58" s="5"/>
       <c r="B58" s="111"/>
       <c r="C58" s="5"/>
       <c r="D58" s="5"/>
       <c r="E58" s="107"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
       <c r="K58" s="5"/>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
       <c r="N58" s="5"/>
       <c r="O58" s="5"/>
       <c r="P58" s="5"/>
       <c r="Q58" s="5"/>
       <c r="R58" s="5"/>
       <c r="S58" s="5"/>
       <c r="T58" s="5"/>
       <c r="U58" s="5"/>
       <c r="V58" s="5"/>
       <c r="W58" s="5"/>
       <c r="X58" s="5"/>
       <c r="Y58" s="5"/>
       <c r="Z58" s="5"/>
       <c r="AA58" s="5"/>
       <c r="AB58" s="109"/>
     </row>
-    <row r="59" spans="1:29" ht="6" customHeight="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A60" s="151" t="s">
+    <row r="59" spans="1:29" ht="6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:29" s="115" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="141" t="s">
         <v>11</v>
       </c>
-      <c r="B60" s="151"/>
-[...1 lines deleted...]
-      <c r="D60" s="152" t="s">
+      <c r="B60" s="141"/>
+      <c r="C60" s="141"/>
+      <c r="D60" s="142" t="s">
         <v>133</v>
       </c>
-      <c r="E60" s="153"/>
-[...2 lines deleted...]
-      <c r="H60" s="154"/>
+      <c r="E60" s="143"/>
+      <c r="F60" s="143"/>
+      <c r="G60" s="143"/>
+      <c r="H60" s="144"/>
       <c r="I60" s="118"/>
-      <c r="J60" s="149" t="s">
+      <c r="J60" s="139" t="s">
         <v>132</v>
       </c>
-      <c r="K60" s="150"/>
-[...16 lines deleted...]
-      <c r="AB60" s="133"/>
+      <c r="K60" s="140"/>
+      <c r="L60" s="140"/>
+      <c r="M60" s="140"/>
+      <c r="N60" s="140"/>
+      <c r="O60" s="140"/>
+      <c r="P60" s="140"/>
+      <c r="Q60" s="140"/>
+      <c r="R60" s="140"/>
+      <c r="S60" s="140"/>
+      <c r="T60" s="140"/>
+      <c r="U60" s="140"/>
+      <c r="V60" s="140"/>
+      <c r="W60" s="140"/>
+      <c r="X60" s="140"/>
+      <c r="Y60" s="140"/>
+      <c r="Z60" s="140"/>
+      <c r="AA60" s="149"/>
+      <c r="AB60" s="150"/>
       <c r="AC60" s="1"/>
     </row>
-    <row r="61" spans="1:29" s="115" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H61" s="157"/>
+    <row r="61" spans="1:29" s="115" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A61" s="141"/>
+      <c r="B61" s="141"/>
+      <c r="C61" s="141"/>
+      <c r="D61" s="145"/>
+      <c r="E61" s="146"/>
+      <c r="F61" s="146"/>
+      <c r="G61" s="146"/>
+      <c r="H61" s="147"/>
       <c r="I61" s="119"/>
-      <c r="J61" s="140" t="s">
+      <c r="J61" s="123" t="s">
         <v>8</v>
       </c>
-      <c r="K61" s="141"/>
-[...16 lines deleted...]
-      <c r="AB61" s="142"/>
+      <c r="K61" s="124"/>
+      <c r="L61" s="124"/>
+      <c r="M61" s="124"/>
+      <c r="N61" s="124"/>
+      <c r="O61" s="124"/>
+      <c r="P61" s="124"/>
+      <c r="Q61" s="124"/>
+      <c r="R61" s="124"/>
+      <c r="S61" s="124"/>
+      <c r="T61" s="124"/>
+      <c r="U61" s="124"/>
+      <c r="V61" s="124"/>
+      <c r="W61" s="124"/>
+      <c r="X61" s="124"/>
+      <c r="Y61" s="124"/>
+      <c r="Z61" s="124"/>
+      <c r="AA61" s="124"/>
+      <c r="AB61" s="125"/>
       <c r="AC61" s="1"/>
     </row>
-    <row r="62" spans="1:29" s="115" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C62" s="158"/>
+    <row r="62" spans="1:29" s="115" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A62" s="132"/>
+      <c r="B62" s="132"/>
+      <c r="C62" s="132"/>
       <c r="D62" s="137"/>
       <c r="E62" s="137"/>
       <c r="F62" s="137"/>
       <c r="G62" s="137"/>
       <c r="H62" s="137"/>
       <c r="I62" s="119"/>
-      <c r="J62" s="140" t="s">
+      <c r="J62" s="123" t="s">
         <v>9</v>
       </c>
-      <c r="K62" s="141"/>
-[...16 lines deleted...]
-      <c r="AB62" s="142"/>
+      <c r="K62" s="124"/>
+      <c r="L62" s="124"/>
+      <c r="M62" s="124"/>
+      <c r="N62" s="124"/>
+      <c r="O62" s="124"/>
+      <c r="P62" s="124"/>
+      <c r="Q62" s="124"/>
+      <c r="R62" s="124"/>
+      <c r="S62" s="124"/>
+      <c r="T62" s="124"/>
+      <c r="U62" s="124"/>
+      <c r="V62" s="124"/>
+      <c r="W62" s="124"/>
+      <c r="X62" s="124"/>
+      <c r="Y62" s="124"/>
+      <c r="Z62" s="124"/>
+      <c r="AA62" s="124"/>
+      <c r="AB62" s="125"/>
       <c r="AC62" s="1"/>
     </row>
-    <row r="63" spans="1:29" s="115" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C63" s="158"/>
+    <row r="63" spans="1:29" s="115" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A63" s="132"/>
+      <c r="B63" s="132"/>
+      <c r="C63" s="132"/>
       <c r="D63" s="137"/>
       <c r="E63" s="137"/>
       <c r="F63" s="137"/>
       <c r="G63" s="137"/>
       <c r="H63" s="137"/>
       <c r="I63" s="120"/>
-      <c r="J63" s="143" t="s">
+      <c r="J63" s="126" t="s">
         <v>10</v>
       </c>
-      <c r="K63" s="144"/>
-[...16 lines deleted...]
-      <c r="AB63" s="147"/>
+      <c r="K63" s="127"/>
+      <c r="L63" s="127"/>
+      <c r="M63" s="127"/>
+      <c r="N63" s="127"/>
+      <c r="O63" s="127"/>
+      <c r="P63" s="127"/>
+      <c r="Q63" s="127"/>
+      <c r="R63" s="127"/>
+      <c r="S63" s="127"/>
+      <c r="T63" s="127"/>
+      <c r="U63" s="127"/>
+      <c r="V63" s="127"/>
+      <c r="W63" s="127"/>
+      <c r="X63" s="127"/>
+      <c r="Y63" s="127"/>
+      <c r="Z63" s="127"/>
+      <c r="AA63" s="127"/>
+      <c r="AB63" s="130"/>
       <c r="AC63" s="1"/>
     </row>
-    <row r="64" spans="1:29" s="115" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C64" s="158"/>
+    <row r="64" spans="1:29" s="115" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="132"/>
+      <c r="B64" s="132"/>
+      <c r="C64" s="132"/>
       <c r="D64" s="137"/>
       <c r="E64" s="137"/>
       <c r="F64" s="137"/>
       <c r="G64" s="137"/>
       <c r="H64" s="137"/>
       <c r="I64" s="120"/>
-      <c r="J64" s="145"/>
-[...17 lines deleted...]
-      <c r="AB64" s="148"/>
+      <c r="J64" s="128"/>
+      <c r="K64" s="129"/>
+      <c r="L64" s="129"/>
+      <c r="M64" s="129"/>
+      <c r="N64" s="129"/>
+      <c r="O64" s="129"/>
+      <c r="P64" s="129"/>
+      <c r="Q64" s="129"/>
+      <c r="R64" s="129"/>
+      <c r="S64" s="129"/>
+      <c r="T64" s="129"/>
+      <c r="U64" s="129"/>
+      <c r="V64" s="129"/>
+      <c r="W64" s="129"/>
+      <c r="X64" s="129"/>
+      <c r="Y64" s="129"/>
+      <c r="Z64" s="129"/>
+      <c r="AA64" s="129"/>
+      <c r="AB64" s="131"/>
       <c r="AC64" s="1"/>
     </row>
-    <row r="65" spans="2:28" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="AB65" s="138"/>
+    <row r="65" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="B65" s="121"/>
+      <c r="C65" s="121"/>
+      <c r="D65" s="121"/>
+      <c r="E65" s="121"/>
+      <c r="F65" s="121"/>
+      <c r="G65" s="121"/>
+      <c r="H65" s="121"/>
+      <c r="I65" s="122"/>
+      <c r="J65" s="121"/>
+      <c r="K65" s="121"/>
+      <c r="L65" s="121"/>
+      <c r="M65" s="121"/>
+      <c r="N65" s="121"/>
+      <c r="O65" s="121"/>
+      <c r="P65" s="121"/>
+      <c r="Q65" s="121"/>
+      <c r="R65" s="121"/>
+      <c r="S65" s="121"/>
+      <c r="T65" s="121"/>
+      <c r="U65" s="121"/>
+      <c r="V65" s="121"/>
+      <c r="W65" s="121"/>
+      <c r="X65" s="121"/>
+      <c r="Y65" s="121"/>
+      <c r="Z65" s="121"/>
+      <c r="AA65" s="121"/>
+      <c r="AB65" s="121"/>
     </row>
   </sheetData>
   <mergeCells count="39">
-    <mergeCell ref="B65:AB65"/>
-[...4 lines deleted...]
-    <mergeCell ref="A62:C64"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="E8:AB8"/>
+    <mergeCell ref="E9:AB9"/>
+    <mergeCell ref="E10:M10"/>
+    <mergeCell ref="N10:Y10"/>
+    <mergeCell ref="Z10:AB10"/>
+    <mergeCell ref="Z11:AB11"/>
+    <mergeCell ref="N11:Y11"/>
+    <mergeCell ref="E11:M11"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="Z13:Z15"/>
+    <mergeCell ref="K13:Y13"/>
+    <mergeCell ref="I13:J14"/>
+    <mergeCell ref="K14:Q14"/>
+    <mergeCell ref="R14:Y14"/>
     <mergeCell ref="A7:AB7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="D62:H64"/>
     <mergeCell ref="F13:H14"/>
     <mergeCell ref="E13:E15"/>
     <mergeCell ref="J60:Z60"/>
     <mergeCell ref="J61:Z61"/>
     <mergeCell ref="A60:C61"/>
     <mergeCell ref="D60:H61"/>
     <mergeCell ref="AB13:AB15"/>
     <mergeCell ref="D13:D15"/>
     <mergeCell ref="AA61:AB61"/>
     <mergeCell ref="AA60:AB60"/>
     <mergeCell ref="AA13:AA14"/>
-    <mergeCell ref="C13:C15"/>
-[...15 lines deleted...]
-    <mergeCell ref="E11:M11"/>
+    <mergeCell ref="B65:AB65"/>
+    <mergeCell ref="J62:Z62"/>
+    <mergeCell ref="AA62:AB62"/>
+    <mergeCell ref="J63:Z64"/>
+    <mergeCell ref="AA63:AB64"/>
+    <mergeCell ref="A62:C64"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="32" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="28" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D9E8F4C-D9C3-4996-9060-ACEDADE48189}">
   <dimension ref="B1:AM1019"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="M6" sqref="M6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="12.44140625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="15" width="3.6640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="23.5703125" customWidth="1"/>
+    <col min="4" max="4" width="13.140625" customWidth="1"/>
+    <col min="5" max="5" width="17.5703125" customWidth="1"/>
+    <col min="6" max="6" width="3.7109375" style="102" bestFit="1" customWidth="1"/>
+    <col min="7" max="11" width="3.7109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.7109375" style="103" bestFit="1" customWidth="1"/>
+    <col min="13" max="15" width="3.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="3.6640625" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="38" max="39" width="20.33203125" customWidth="1"/>
+    <col min="17" max="17" width="3.7109375" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.85546875" style="102" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" customWidth="1"/>
+    <col min="21" max="21" width="4.85546875" style="103" customWidth="1"/>
+    <col min="22" max="22" width="6.140625" customWidth="1"/>
+    <col min="23" max="25" width="3.7109375" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="27" max="29" width="3.7109375" bestFit="1" customWidth="1"/>
+    <col min="30" max="31" width="10.140625" customWidth="1"/>
+    <col min="32" max="32" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="18.140625" customWidth="1"/>
+    <col min="34" max="34" width="21.7109375" customWidth="1"/>
+    <col min="35" max="36" width="19.5703125" customWidth="1"/>
+    <col min="37" max="37" width="20.140625" customWidth="1"/>
+    <col min="38" max="39" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:39" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="B2" s="175" t="s">
+    <row r="1" spans="2:39" s="2" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:39" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="162" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="176"/>
-[...78 lines deleted...]
-      <c r="B4" s="181" t="s">
+      <c r="C2" s="163"/>
+      <c r="D2" s="163"/>
+      <c r="E2" s="163"/>
+      <c r="F2" s="163"/>
+      <c r="G2" s="163"/>
+      <c r="H2" s="163"/>
+      <c r="I2" s="163"/>
+      <c r="J2" s="163"/>
+      <c r="K2" s="163"/>
+      <c r="L2" s="163"/>
+      <c r="M2" s="163"/>
+      <c r="N2" s="163"/>
+      <c r="O2" s="163"/>
+      <c r="P2" s="163"/>
+      <c r="Q2" s="163"/>
+      <c r="R2" s="163"/>
+      <c r="S2" s="163"/>
+      <c r="T2" s="163"/>
+      <c r="U2" s="163"/>
+      <c r="V2" s="163"/>
+      <c r="W2" s="163"/>
+      <c r="X2" s="163"/>
+      <c r="Y2" s="163"/>
+      <c r="Z2" s="163"/>
+      <c r="AA2" s="163"/>
+      <c r="AB2" s="163"/>
+      <c r="AC2" s="163"/>
+      <c r="AD2" s="163"/>
+      <c r="AE2" s="163"/>
+      <c r="AF2" s="163"/>
+      <c r="AG2" s="163"/>
+      <c r="AH2" s="163"/>
+      <c r="AI2" s="163"/>
+      <c r="AJ2" s="163"/>
+      <c r="AK2" s="163"/>
+      <c r="AL2" s="163"/>
+      <c r="AM2" s="164"/>
+    </row>
+    <row r="3" spans="2:39" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="165"/>
+      <c r="C3" s="166"/>
+      <c r="D3" s="166"/>
+      <c r="E3" s="166"/>
+      <c r="F3" s="166"/>
+      <c r="G3" s="166"/>
+      <c r="H3" s="166"/>
+      <c r="I3" s="166"/>
+      <c r="J3" s="166"/>
+      <c r="K3" s="166"/>
+      <c r="L3" s="166"/>
+      <c r="M3" s="166"/>
+      <c r="N3" s="166"/>
+      <c r="O3" s="166"/>
+      <c r="P3" s="166"/>
+      <c r="Q3" s="166"/>
+      <c r="R3" s="166"/>
+      <c r="S3" s="166"/>
+      <c r="T3" s="166"/>
+      <c r="U3" s="166"/>
+      <c r="V3" s="166"/>
+      <c r="W3" s="166"/>
+      <c r="X3" s="166"/>
+      <c r="Y3" s="166"/>
+      <c r="Z3" s="166"/>
+      <c r="AA3" s="166"/>
+      <c r="AB3" s="166"/>
+      <c r="AC3" s="166"/>
+      <c r="AD3" s="166"/>
+      <c r="AE3" s="166"/>
+      <c r="AF3" s="166"/>
+      <c r="AG3" s="166"/>
+      <c r="AH3" s="166"/>
+      <c r="AI3" s="166"/>
+      <c r="AJ3" s="166"/>
+      <c r="AK3" s="166"/>
+      <c r="AL3" s="166"/>
+      <c r="AM3" s="167"/>
+    </row>
+    <row r="4" spans="2:39" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="168" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="182"/>
-      <c r="D4" s="183"/>
+      <c r="C4" s="169"/>
+      <c r="D4" s="170"/>
       <c r="E4" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="184" t="s">
+      <c r="F4" s="171" t="s">
         <v>37</v>
       </c>
-      <c r="G4" s="185"/>
-[...10 lines deleted...]
-      <c r="R4" s="184" t="s">
+      <c r="G4" s="172"/>
+      <c r="H4" s="172"/>
+      <c r="I4" s="172"/>
+      <c r="J4" s="172"/>
+      <c r="K4" s="172"/>
+      <c r="L4" s="172"/>
+      <c r="M4" s="172"/>
+      <c r="N4" s="172"/>
+      <c r="O4" s="172"/>
+      <c r="P4" s="172"/>
+      <c r="Q4" s="172"/>
+      <c r="R4" s="171" t="s">
         <v>38</v>
       </c>
-      <c r="S4" s="185"/>
-[...2 lines deleted...]
-      <c r="V4" s="184" t="s">
+      <c r="S4" s="172"/>
+      <c r="T4" s="172"/>
+      <c r="U4" s="173"/>
+      <c r="V4" s="171" t="s">
         <v>39</v>
       </c>
-      <c r="W4" s="185"/>
-[...6 lines deleted...]
-      <c r="AD4" s="187" t="s">
+      <c r="W4" s="172"/>
+      <c r="X4" s="172"/>
+      <c r="Y4" s="172"/>
+      <c r="Z4" s="172"/>
+      <c r="AA4" s="172"/>
+      <c r="AB4" s="172"/>
+      <c r="AC4" s="172"/>
+      <c r="AD4" s="174" t="s">
         <v>40</v>
       </c>
-      <c r="AE4" s="188"/>
+      <c r="AE4" s="175"/>
       <c r="AF4" s="8" t="s">
         <v>41</v>
       </c>
       <c r="AG4" s="9" t="s">
         <v>42</v>
       </c>
       <c r="AH4" s="8" t="s">
         <v>43</v>
       </c>
       <c r="AI4" s="8" t="s">
         <v>44</v>
       </c>
       <c r="AJ4" s="8" t="s">
         <v>44</v>
       </c>
       <c r="AK4" s="8" t="s">
         <v>45</v>
       </c>
       <c r="AL4" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AM4" s="7" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="2:39" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B5" s="189" t="s">
+    <row r="5" spans="2:39" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="176" t="s">
         <v>48</v>
       </c>
-      <c r="C5" s="190"/>
-      <c r="D5" s="191"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="178"/>
       <c r="E5" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="F5" s="192" t="s">
+      <c r="F5" s="179" t="s">
         <v>50</v>
       </c>
-      <c r="G5" s="190"/>
-[...5 lines deleted...]
-      <c r="M5" s="192" t="s">
+      <c r="G5" s="177"/>
+      <c r="H5" s="177"/>
+      <c r="I5" s="177"/>
+      <c r="J5" s="177"/>
+      <c r="K5" s="177"/>
+      <c r="L5" s="178"/>
+      <c r="M5" s="179" t="s">
         <v>51</v>
       </c>
-      <c r="N5" s="190"/>
-[...3 lines deleted...]
-      <c r="R5" s="192" t="s">
+      <c r="N5" s="177"/>
+      <c r="O5" s="177"/>
+      <c r="P5" s="177"/>
+      <c r="Q5" s="177"/>
+      <c r="R5" s="179" t="s">
         <v>52</v>
       </c>
-      <c r="S5" s="190"/>
-[...2 lines deleted...]
-      <c r="V5" s="192" t="s">
+      <c r="S5" s="177"/>
+      <c r="T5" s="177"/>
+      <c r="U5" s="177"/>
+      <c r="V5" s="179" t="s">
         <v>53</v>
       </c>
-      <c r="W5" s="190"/>
-[...6 lines deleted...]
-      <c r="AD5" s="173" t="s">
+      <c r="W5" s="177"/>
+      <c r="X5" s="177"/>
+      <c r="Y5" s="177"/>
+      <c r="Z5" s="177"/>
+      <c r="AA5" s="177"/>
+      <c r="AB5" s="177"/>
+      <c r="AC5" s="178"/>
+      <c r="AD5" s="160" t="s">
         <v>54</v>
       </c>
-      <c r="AE5" s="174"/>
+      <c r="AE5" s="161"/>
       <c r="AF5" s="12" t="s">
         <v>55</v>
       </c>
       <c r="AG5" s="12" t="s">
         <v>56</v>
       </c>
       <c r="AH5" s="12" t="s">
         <v>57</v>
       </c>
       <c r="AI5" s="12" t="s">
         <v>58</v>
       </c>
       <c r="AJ5" s="12" t="s">
         <v>59</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>60</v>
       </c>
       <c r="AL5" s="13" t="s">
         <v>61</v>
       </c>
       <c r="AM5" s="13" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="6" spans="2:39" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:39" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="14" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>64</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>66</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>67</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>68</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>69</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>70</v>
       </c>
       <c r="J6" s="18" t="s">
@@ -4835,58 +4843,58 @@
       <c r="AF6" s="27" t="s">
         <v>92</v>
       </c>
       <c r="AG6" s="27" t="s">
         <v>93</v>
       </c>
       <c r="AH6" s="27" t="s">
         <v>94</v>
       </c>
       <c r="AI6" s="27" t="s">
         <v>95</v>
       </c>
       <c r="AJ6" s="27" t="s">
         <v>96</v>
       </c>
       <c r="AK6" s="27" t="s">
         <v>97</v>
       </c>
       <c r="AL6" s="28" t="s">
         <v>98</v>
       </c>
       <c r="AM6" s="29" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="7" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B7" s="160" t="s">
+    <row r="7" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B7" s="180" t="s">
         <v>100</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="160" t="s">
+      <c r="D7" s="180" t="s">
         <v>101</v>
       </c>
       <c r="E7" s="31"/>
       <c r="F7" s="32"/>
       <c r="G7" s="33"/>
       <c r="H7" s="33"/>
       <c r="I7" s="33"/>
       <c r="J7" s="33"/>
       <c r="K7" s="34" t="s">
         <v>17</v>
       </c>
       <c r="L7" s="35"/>
       <c r="M7" s="36"/>
       <c r="N7" s="33"/>
       <c r="O7" s="33"/>
       <c r="P7" s="33"/>
       <c r="Q7" s="35"/>
       <c r="R7" s="36" t="s">
         <v>17</v>
       </c>
       <c r="S7" s="33" t="s">
         <v>17</v>
       </c>
       <c r="T7" s="33" t="s">
         <v>17</v>
@@ -4907,56 +4915,56 @@
         <v>17</v>
       </c>
       <c r="AD7" s="32"/>
       <c r="AE7" s="33" t="s">
         <v>17</v>
       </c>
       <c r="AF7" s="37"/>
       <c r="AG7" s="38"/>
       <c r="AH7" s="39"/>
       <c r="AI7" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AJ7" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AK7" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AL7" s="40" t="s">
         <v>17</v>
       </c>
       <c r="AM7" s="41" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B8" s="161"/>
+    <row r="8" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B8" s="181"/>
       <c r="C8" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="D8" s="161"/>
+      <c r="D8" s="181"/>
       <c r="E8" s="43"/>
       <c r="F8" s="44"/>
       <c r="G8" s="45"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="45" t="s">
         <v>17</v>
       </c>
       <c r="L8" s="46"/>
       <c r="M8" s="47"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="46"/>
       <c r="R8" s="47" t="s">
         <v>17</v>
       </c>
       <c r="S8" s="45" t="s">
         <v>17</v>
       </c>
       <c r="T8" s="45" t="s">
         <v>17</v>
       </c>
       <c r="U8" s="46" t="s">
@@ -4977,56 +4985,56 @@
       <c r="AD8" s="44"/>
       <c r="AE8" s="45" t="s">
         <v>17</v>
       </c>
       <c r="AF8" s="48" t="s">
         <v>102</v>
       </c>
       <c r="AG8" s="49"/>
       <c r="AH8" s="49"/>
       <c r="AI8" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ8" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AK8" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL8" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM8" s="48" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B9" s="161"/>
+    <row r="9" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B9" s="181"/>
       <c r="C9" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="161"/>
+      <c r="D9" s="181"/>
       <c r="E9" s="43"/>
       <c r="F9" s="44"/>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
       <c r="I9" s="45"/>
       <c r="J9" s="45"/>
       <c r="K9" s="45" t="s">
         <v>17</v>
       </c>
       <c r="L9" s="46"/>
       <c r="M9" s="47"/>
       <c r="N9" s="45"/>
       <c r="O9" s="45"/>
       <c r="P9" s="45"/>
       <c r="Q9" s="46"/>
       <c r="R9" s="47" t="s">
         <v>17</v>
       </c>
       <c r="S9" s="45" t="s">
         <v>17</v>
       </c>
       <c r="T9" s="45" t="s">
         <v>17</v>
       </c>
       <c r="U9" s="46" t="s">
@@ -5039,160 +5047,160 @@
       <c r="Z9" s="45"/>
       <c r="AA9" s="45"/>
       <c r="AB9" s="45"/>
       <c r="AC9" s="46"/>
       <c r="AD9" s="44"/>
       <c r="AE9" s="51"/>
       <c r="AF9" s="48"/>
       <c r="AG9" s="49"/>
       <c r="AH9" s="49"/>
       <c r="AI9" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ9" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AK9" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL9" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM9" s="48" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="10" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B10" s="161"/>
+    <row r="10" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B10" s="181"/>
       <c r="C10" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="161"/>
+      <c r="D10" s="181"/>
       <c r="E10" s="43"/>
       <c r="F10" s="44"/>
       <c r="G10" s="45"/>
       <c r="H10" s="45"/>
       <c r="I10" s="45"/>
       <c r="J10" s="45"/>
       <c r="K10" s="45" t="s">
         <v>17</v>
       </c>
       <c r="L10" s="46"/>
       <c r="M10" s="47"/>
       <c r="N10" s="45"/>
       <c r="O10" s="45"/>
       <c r="P10" s="45"/>
       <c r="Q10" s="46"/>
       <c r="R10" s="47"/>
       <c r="S10" s="45"/>
       <c r="T10" s="45"/>
       <c r="U10" s="46"/>
       <c r="V10" s="47"/>
       <c r="W10" s="45"/>
       <c r="X10" s="45"/>
       <c r="Y10" s="45"/>
       <c r="Z10" s="45"/>
       <c r="AA10" s="45"/>
       <c r="AB10" s="45"/>
       <c r="AC10" s="46" t="s">
         <v>102</v>
       </c>
       <c r="AD10" s="44"/>
       <c r="AE10" s="51"/>
       <c r="AF10" s="48"/>
       <c r="AG10" s="49"/>
       <c r="AH10" s="49"/>
       <c r="AI10" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ10" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AK10" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL10" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM10" s="48"/>
     </row>
-    <row r="11" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B11" s="161"/>
+    <row r="11" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B11" s="181"/>
       <c r="C11" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="D11" s="161"/>
+      <c r="D11" s="181"/>
       <c r="E11" s="43"/>
       <c r="F11" s="44"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="45"/>
       <c r="J11" s="45"/>
       <c r="K11" s="45"/>
       <c r="L11" s="46"/>
       <c r="M11" s="47"/>
       <c r="N11" s="45"/>
       <c r="O11" s="45"/>
       <c r="P11" s="45"/>
       <c r="Q11" s="46"/>
       <c r="R11" s="47"/>
       <c r="S11" s="45"/>
       <c r="T11" s="45"/>
       <c r="U11" s="46"/>
       <c r="V11" s="47"/>
       <c r="W11" s="45"/>
       <c r="X11" s="45"/>
       <c r="Y11" s="45"/>
       <c r="Z11" s="45"/>
       <c r="AA11" s="45"/>
       <c r="AB11" s="45"/>
       <c r="AC11" s="46"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="51"/>
       <c r="AF11" s="48"/>
       <c r="AG11" s="49"/>
       <c r="AH11" s="49"/>
       <c r="AI11" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ11" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AK11" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL11" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM11" s="48"/>
     </row>
-    <row r="12" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B12" s="161"/>
+    <row r="12" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B12" s="181"/>
       <c r="C12" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="161"/>
+      <c r="D12" s="181"/>
       <c r="E12" s="43"/>
       <c r="F12" s="44"/>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
       <c r="I12" s="45"/>
       <c r="J12" s="45"/>
       <c r="K12" s="45" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="46"/>
       <c r="M12" s="47"/>
       <c r="N12" s="45"/>
       <c r="O12" s="45"/>
       <c r="P12" s="45"/>
       <c r="Q12" s="46" t="s">
         <v>17</v>
       </c>
       <c r="R12" s="47" t="s">
         <v>17</v>
       </c>
       <c r="S12" s="45" t="s">
         <v>17</v>
       </c>
       <c r="T12" s="45" t="s">
         <v>17</v>
@@ -5221,56 +5229,56 @@
         <v>17</v>
       </c>
       <c r="AF12" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AG12" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AH12" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AI12" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ12" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AK12" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL12" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM12" s="48"/>
     </row>
-    <row r="13" spans="2:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B13" s="162"/>
+    <row r="13" spans="2:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="182"/>
       <c r="C13" s="52" t="s">
         <v>104</v>
       </c>
-      <c r="D13" s="161"/>
+      <c r="D13" s="181"/>
       <c r="E13" s="53"/>
       <c r="F13" s="54" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="55" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="55" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="55" t="s">
         <v>17</v>
       </c>
       <c r="J13" s="55" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="55" t="s">
         <v>17</v>
       </c>
       <c r="L13" s="56" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="57" t="s">
         <v>17</v>
       </c>
@@ -5319,58 +5327,58 @@
         <v>17</v>
       </c>
       <c r="AF13" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AG13" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AH13" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AI13" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AJ13" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AK13" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AL13" s="61" t="s">
         <v>17</v>
       </c>
       <c r="AM13" s="62"/>
     </row>
-    <row r="14" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B14" s="165" t="s">
+    <row r="14" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B14" s="185" t="s">
         <v>105</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="D14" s="161"/>
+      <c r="D14" s="181"/>
       <c r="E14" s="31"/>
       <c r="F14" s="34" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="34" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="34" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="34" t="s">
         <v>17</v>
       </c>
       <c r="J14" s="34" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="34"/>
       <c r="L14" s="63"/>
       <c r="M14" s="36" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="32"/>
       <c r="O14" s="33"/>
       <c r="P14" s="33" t="s">
         <v>17</v>
@@ -5391,56 +5399,56 @@
       <c r="X14" s="34" t="s">
         <v>17</v>
       </c>
       <c r="Y14" s="34" t="s">
         <v>17</v>
       </c>
       <c r="Z14" s="34" t="s">
         <v>17</v>
       </c>
       <c r="AA14" s="34" t="s">
         <v>17</v>
       </c>
       <c r="AB14" s="34"/>
       <c r="AC14" s="63"/>
       <c r="AD14" s="65"/>
       <c r="AE14" s="66"/>
       <c r="AF14" s="41"/>
       <c r="AG14" s="41"/>
       <c r="AH14" s="41"/>
       <c r="AI14" s="41"/>
       <c r="AJ14" s="41"/>
       <c r="AK14" s="41"/>
       <c r="AL14" s="67"/>
       <c r="AM14" s="41"/>
     </row>
-    <row r="15" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B15" s="166"/>
+    <row r="15" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B15" s="186"/>
       <c r="C15" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="D15" s="161"/>
+      <c r="D15" s="181"/>
       <c r="E15" s="43"/>
       <c r="F15" s="45" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="45" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="45" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="45" t="s">
         <v>17</v>
       </c>
       <c r="J15" s="45" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="45"/>
       <c r="L15" s="46"/>
       <c r="M15" s="47" t="s">
         <v>17</v>
       </c>
       <c r="N15" s="44"/>
       <c r="O15" s="45"/>
       <c r="P15" s="45" t="s">
         <v>17</v>
@@ -5461,56 +5469,56 @@
       <c r="X15" s="45" t="s">
         <v>17</v>
       </c>
       <c r="Y15" s="45" t="s">
         <v>17</v>
       </c>
       <c r="Z15" s="45" t="s">
         <v>17</v>
       </c>
       <c r="AA15" s="45" t="s">
         <v>17</v>
       </c>
       <c r="AB15" s="45"/>
       <c r="AC15" s="46"/>
       <c r="AD15" s="44"/>
       <c r="AE15" s="51"/>
       <c r="AF15" s="48"/>
       <c r="AG15" s="48"/>
       <c r="AH15" s="48"/>
       <c r="AI15" s="48"/>
       <c r="AJ15" s="48"/>
       <c r="AK15" s="48"/>
       <c r="AL15" s="50"/>
       <c r="AM15" s="48"/>
     </row>
-    <row r="16" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B16" s="166"/>
+    <row r="16" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B16" s="186"/>
       <c r="C16" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="D16" s="161"/>
+      <c r="D16" s="181"/>
       <c r="E16" s="43"/>
       <c r="F16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="J16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="L16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>17</v>
       </c>
@@ -5555,140 +5563,140 @@
       <c r="AB16" s="45" t="s">
         <v>17</v>
       </c>
       <c r="AC16" s="46" t="s">
         <v>17</v>
       </c>
       <c r="AD16" s="44"/>
       <c r="AE16" s="51"/>
       <c r="AF16" s="48"/>
       <c r="AG16" s="48"/>
       <c r="AH16" s="48"/>
       <c r="AI16" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ16" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AK16" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL16" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM16" s="48"/>
     </row>
-    <row r="17" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B17" s="166"/>
+    <row r="17" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B17" s="186"/>
       <c r="C17" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="D17" s="161"/>
+      <c r="D17" s="181"/>
       <c r="E17" s="43"/>
       <c r="F17" s="44"/>
       <c r="G17" s="45"/>
       <c r="H17" s="45"/>
       <c r="I17" s="45"/>
       <c r="J17" s="45"/>
       <c r="K17" s="45"/>
       <c r="L17" s="46"/>
       <c r="M17" s="44"/>
       <c r="N17" s="45"/>
       <c r="O17" s="45"/>
       <c r="P17" s="45"/>
       <c r="Q17" s="45"/>
       <c r="R17" s="47"/>
       <c r="S17" s="45"/>
       <c r="T17" s="45"/>
       <c r="U17" s="46"/>
       <c r="V17" s="47"/>
       <c r="W17" s="45"/>
       <c r="X17" s="45"/>
       <c r="Y17" s="45"/>
       <c r="Z17" s="45"/>
       <c r="AA17" s="45"/>
       <c r="AB17" s="45"/>
       <c r="AC17" s="46"/>
       <c r="AD17" s="44"/>
       <c r="AE17" s="51"/>
       <c r="AF17" s="48"/>
       <c r="AG17" s="48"/>
       <c r="AH17" s="48"/>
       <c r="AI17" s="48"/>
       <c r="AJ17" s="48"/>
       <c r="AK17" s="48"/>
       <c r="AL17" s="50"/>
       <c r="AM17" s="48"/>
     </row>
-    <row r="18" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B18" s="166"/>
+    <row r="18" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B18" s="186"/>
       <c r="C18" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="D18" s="161"/>
+      <c r="D18" s="181"/>
       <c r="E18" s="43"/>
       <c r="F18" s="44"/>
       <c r="G18" s="45"/>
       <c r="H18" s="45"/>
       <c r="I18" s="45"/>
       <c r="J18" s="45"/>
       <c r="K18" s="45"/>
       <c r="L18" s="46"/>
       <c r="M18" s="44"/>
       <c r="N18" s="45"/>
       <c r="O18" s="45"/>
       <c r="P18" s="45"/>
       <c r="Q18" s="45"/>
       <c r="R18" s="47"/>
       <c r="S18" s="45"/>
       <c r="T18" s="45"/>
       <c r="U18" s="46"/>
       <c r="V18" s="47"/>
       <c r="W18" s="45"/>
       <c r="X18" s="45"/>
       <c r="Y18" s="45"/>
       <c r="Z18" s="45"/>
       <c r="AA18" s="45"/>
       <c r="AB18" s="45"/>
       <c r="AC18" s="46"/>
       <c r="AD18" s="44"/>
       <c r="AE18" s="51"/>
       <c r="AF18" s="48"/>
       <c r="AG18" s="48"/>
       <c r="AH18" s="48"/>
       <c r="AI18" s="48"/>
       <c r="AJ18" s="48"/>
       <c r="AK18" s="48"/>
       <c r="AL18" s="50"/>
       <c r="AM18" s="48"/>
     </row>
-    <row r="19" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B19" s="166"/>
+    <row r="19" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B19" s="186"/>
       <c r="C19" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="D19" s="161"/>
+      <c r="D19" s="181"/>
       <c r="E19" s="43"/>
       <c r="F19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="45" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="45" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>17</v>
       </c>
       <c r="J19" s="45" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="45" t="s">
         <v>17</v>
       </c>
       <c r="L19" s="46" t="s">
         <v>17</v>
       </c>
       <c r="M19" s="44" t="s">
         <v>17</v>
       </c>
@@ -5747,56 +5755,56 @@
         <v>17</v>
       </c>
       <c r="AF19" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AG19" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AH19" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AI19" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ19" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AK19" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL19" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM19" s="48"/>
     </row>
-    <row r="20" spans="2:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B20" s="167"/>
+    <row r="20" spans="2:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="187"/>
       <c r="C20" s="52" t="s">
         <v>104</v>
       </c>
-      <c r="D20" s="161"/>
+      <c r="D20" s="181"/>
       <c r="E20" s="53"/>
       <c r="F20" s="68" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="58" t="s">
         <v>17</v>
       </c>
       <c r="H20" s="58" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="58" t="s">
         <v>17</v>
       </c>
       <c r="J20" s="58" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="58" t="s">
         <v>17</v>
       </c>
       <c r="L20" s="59" t="s">
         <v>17</v>
       </c>
       <c r="M20" s="68" t="s">
         <v>17</v>
       </c>
@@ -5827,514 +5835,514 @@
       <c r="Z20" s="58" t="s">
         <v>17</v>
       </c>
       <c r="AA20" s="58"/>
       <c r="AB20" s="58"/>
       <c r="AC20" s="59" t="s">
         <v>17</v>
       </c>
       <c r="AD20" s="68"/>
       <c r="AE20" s="69"/>
       <c r="AF20" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AG20" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AH20" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AI20" s="62"/>
       <c r="AJ20" s="62"/>
       <c r="AK20" s="62"/>
       <c r="AL20" s="70"/>
       <c r="AM20" s="62"/>
     </row>
-    <row r="21" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="168" t="s">
+    <row r="21" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="188" t="s">
         <v>106</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="D21" s="161"/>
+      <c r="D21" s="181"/>
       <c r="E21" s="31"/>
       <c r="F21" s="32"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="35"/>
       <c r="M21" s="32"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
       <c r="R21" s="36"/>
       <c r="S21" s="33"/>
       <c r="T21" s="33"/>
       <c r="U21" s="35"/>
       <c r="V21" s="36"/>
       <c r="W21" s="33"/>
       <c r="X21" s="33"/>
       <c r="Y21" s="33"/>
       <c r="Z21" s="33"/>
       <c r="AA21" s="33"/>
       <c r="AB21" s="33"/>
       <c r="AC21" s="35"/>
       <c r="AD21" s="32"/>
       <c r="AE21" s="71"/>
       <c r="AF21" s="37"/>
       <c r="AG21" s="37"/>
       <c r="AH21" s="37"/>
       <c r="AI21" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AJ21" s="37"/>
       <c r="AK21" s="37"/>
       <c r="AL21" s="67"/>
       <c r="AM21" s="41"/>
     </row>
-    <row r="22" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B22" s="166"/>
+    <row r="22" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B22" s="186"/>
       <c r="C22" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="D22" s="161"/>
+      <c r="D22" s="181"/>
       <c r="E22" s="43"/>
       <c r="F22" s="44"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="45"/>
       <c r="K22" s="45"/>
       <c r="L22" s="46"/>
       <c r="M22" s="44"/>
       <c r="N22" s="45"/>
       <c r="O22" s="45"/>
       <c r="P22" s="45"/>
       <c r="Q22" s="45"/>
       <c r="R22" s="47"/>
       <c r="S22" s="45"/>
       <c r="T22" s="45"/>
       <c r="U22" s="46"/>
       <c r="V22" s="47"/>
       <c r="W22" s="45"/>
       <c r="X22" s="45"/>
       <c r="Y22" s="45"/>
       <c r="Z22" s="45"/>
       <c r="AA22" s="45"/>
       <c r="AB22" s="45"/>
       <c r="AC22" s="46"/>
       <c r="AD22" s="44"/>
       <c r="AE22" s="51"/>
       <c r="AF22" s="48"/>
       <c r="AG22" s="48"/>
       <c r="AH22" s="48"/>
       <c r="AI22" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ22" s="48"/>
       <c r="AK22" s="48"/>
       <c r="AL22" s="50"/>
       <c r="AM22" s="48"/>
     </row>
-    <row r="23" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B23" s="166"/>
+    <row r="23" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B23" s="186"/>
       <c r="C23" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="D23" s="161"/>
+      <c r="D23" s="181"/>
       <c r="E23" s="43"/>
       <c r="F23" s="44"/>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
       <c r="I23" s="45"/>
       <c r="J23" s="45"/>
       <c r="K23" s="45"/>
       <c r="L23" s="46"/>
       <c r="M23" s="44"/>
       <c r="N23" s="45"/>
       <c r="O23" s="45"/>
       <c r="P23" s="45"/>
       <c r="Q23" s="45"/>
       <c r="R23" s="47"/>
       <c r="S23" s="45"/>
       <c r="T23" s="45"/>
       <c r="U23" s="46"/>
       <c r="V23" s="47"/>
       <c r="W23" s="45"/>
       <c r="X23" s="45"/>
       <c r="Y23" s="45"/>
       <c r="Z23" s="45"/>
       <c r="AA23" s="45"/>
       <c r="AB23" s="45"/>
       <c r="AC23" s="46"/>
       <c r="AD23" s="44"/>
       <c r="AE23" s="51"/>
       <c r="AF23" s="48"/>
       <c r="AG23" s="48"/>
       <c r="AH23" s="48"/>
       <c r="AI23" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ23" s="48"/>
       <c r="AK23" s="48"/>
       <c r="AL23" s="50"/>
       <c r="AM23" s="48"/>
     </row>
-    <row r="24" spans="2:39" x14ac:dyDescent="0.3">
-      <c r="B24" s="166"/>
+    <row r="24" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="B24" s="186"/>
       <c r="C24" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="D24" s="161"/>
+      <c r="D24" s="181"/>
       <c r="E24" s="43"/>
       <c r="F24" s="44"/>
       <c r="G24" s="45"/>
       <c r="H24" s="45"/>
       <c r="I24" s="45"/>
       <c r="J24" s="45"/>
       <c r="K24" s="45"/>
       <c r="L24" s="46"/>
       <c r="M24" s="44"/>
       <c r="N24" s="45"/>
       <c r="O24" s="45"/>
       <c r="P24" s="45"/>
       <c r="Q24" s="45"/>
       <c r="R24" s="47"/>
       <c r="S24" s="45"/>
       <c r="T24" s="45"/>
       <c r="U24" s="46"/>
       <c r="V24" s="47"/>
       <c r="W24" s="45"/>
       <c r="X24" s="45"/>
       <c r="Y24" s="45"/>
       <c r="Z24" s="45"/>
       <c r="AA24" s="45"/>
       <c r="AB24" s="45"/>
       <c r="AC24" s="46"/>
       <c r="AD24" s="44"/>
       <c r="AE24" s="51"/>
       <c r="AF24" s="48"/>
       <c r="AG24" s="48"/>
       <c r="AH24" s="48"/>
       <c r="AI24" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ24" s="48"/>
       <c r="AK24" s="48"/>
       <c r="AL24" s="50"/>
       <c r="AM24" s="48"/>
     </row>
-    <row r="25" spans="2:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="166"/>
+    <row r="25" spans="2:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="186"/>
       <c r="C25" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="D25" s="161"/>
+      <c r="D25" s="181"/>
       <c r="E25" s="43"/>
       <c r="F25" s="44"/>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
       <c r="I25" s="45"/>
       <c r="J25" s="45"/>
       <c r="K25" s="45"/>
       <c r="L25" s="46"/>
       <c r="M25" s="44"/>
       <c r="N25" s="45"/>
       <c r="O25" s="45"/>
       <c r="P25" s="45"/>
       <c r="Q25" s="45"/>
       <c r="R25" s="47"/>
       <c r="S25" s="45"/>
       <c r="T25" s="45"/>
       <c r="U25" s="46"/>
       <c r="V25" s="47"/>
       <c r="W25" s="45"/>
       <c r="X25" s="45"/>
       <c r="Y25" s="45"/>
       <c r="Z25" s="45"/>
       <c r="AA25" s="45"/>
       <c r="AB25" s="45"/>
       <c r="AC25" s="46"/>
       <c r="AD25" s="44"/>
       <c r="AE25" s="51"/>
       <c r="AF25" s="48"/>
       <c r="AG25" s="48"/>
       <c r="AH25" s="48"/>
       <c r="AI25" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ25" s="48"/>
       <c r="AK25" s="48"/>
       <c r="AL25" s="50"/>
       <c r="AM25" s="48"/>
     </row>
-    <row r="26" spans="2:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B26" s="167"/>
+    <row r="26" spans="2:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="187"/>
       <c r="C26" s="42" t="s">
         <v>104</v>
       </c>
-      <c r="D26" s="161"/>
+      <c r="D26" s="181"/>
       <c r="E26" s="72"/>
       <c r="F26" s="73"/>
       <c r="G26" s="55"/>
       <c r="H26" s="55"/>
       <c r="I26" s="55"/>
       <c r="J26" s="55"/>
       <c r="K26" s="55"/>
       <c r="L26" s="56"/>
       <c r="M26" s="73"/>
       <c r="N26" s="55"/>
       <c r="O26" s="55"/>
       <c r="P26" s="55"/>
       <c r="Q26" s="55"/>
       <c r="R26" s="74"/>
       <c r="S26" s="75"/>
       <c r="T26" s="75"/>
       <c r="U26" s="76"/>
       <c r="V26" s="74"/>
       <c r="W26" s="75"/>
       <c r="X26" s="55"/>
       <c r="Y26" s="55"/>
       <c r="Z26" s="55"/>
       <c r="AA26" s="55"/>
       <c r="AB26" s="55"/>
       <c r="AC26" s="56"/>
       <c r="AD26" s="73" t="s">
         <v>17</v>
       </c>
       <c r="AE26" s="77"/>
       <c r="AF26" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AG26" s="78"/>
       <c r="AH26" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AI26" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AJ26" s="60"/>
       <c r="AK26" s="60"/>
       <c r="AL26" s="79"/>
       <c r="AM26" s="80"/>
     </row>
-    <row r="27" spans="2:39" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="165" t="s">
+    <row r="27" spans="2:39" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="185" t="s">
         <v>107</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="D27" s="161"/>
+      <c r="D27" s="181"/>
       <c r="E27" s="31"/>
       <c r="F27" s="65"/>
       <c r="G27" s="34"/>
       <c r="H27" s="34"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="63"/>
       <c r="M27" s="65"/>
       <c r="N27" s="34"/>
       <c r="O27" s="34"/>
       <c r="P27" s="34"/>
       <c r="Q27" s="34"/>
       <c r="R27" s="64"/>
       <c r="S27" s="34"/>
       <c r="T27" s="34"/>
       <c r="U27" s="63"/>
       <c r="V27" s="64"/>
       <c r="W27" s="34"/>
       <c r="X27" s="34"/>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="34"/>
       <c r="AB27" s="34"/>
       <c r="AC27" s="63"/>
       <c r="AD27" s="65"/>
       <c r="AE27" s="66"/>
       <c r="AF27" s="41"/>
       <c r="AG27" s="41"/>
       <c r="AH27" s="41"/>
       <c r="AI27" s="41"/>
       <c r="AJ27" s="41"/>
       <c r="AK27" s="41" t="s">
         <v>17</v>
       </c>
       <c r="AL27" s="67" t="s">
         <v>17</v>
       </c>
       <c r="AM27" s="41"/>
     </row>
-    <row r="28" spans="2:39" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="166"/>
+    <row r="28" spans="2:39" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="186"/>
       <c r="C28" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="D28" s="161"/>
+      <c r="D28" s="181"/>
       <c r="E28" s="43"/>
       <c r="F28" s="44"/>
       <c r="G28" s="45"/>
       <c r="H28" s="45"/>
       <c r="I28" s="45"/>
       <c r="J28" s="45"/>
       <c r="K28" s="45"/>
       <c r="L28" s="46"/>
       <c r="M28" s="44"/>
       <c r="N28" s="45"/>
       <c r="O28" s="45"/>
       <c r="P28" s="45"/>
       <c r="Q28" s="45"/>
       <c r="R28" s="47"/>
       <c r="S28" s="45"/>
       <c r="T28" s="45"/>
       <c r="U28" s="46"/>
       <c r="V28" s="47"/>
       <c r="W28" s="45"/>
       <c r="X28" s="45"/>
       <c r="Y28" s="45"/>
       <c r="Z28" s="45"/>
       <c r="AA28" s="45"/>
       <c r="AB28" s="45"/>
       <c r="AC28" s="46"/>
       <c r="AD28" s="44"/>
       <c r="AE28" s="51"/>
       <c r="AF28" s="48"/>
       <c r="AG28" s="48"/>
       <c r="AH28" s="48"/>
       <c r="AI28" s="48"/>
       <c r="AJ28" s="48"/>
       <c r="AK28" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL28" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM28" s="48"/>
     </row>
-    <row r="29" spans="2:39" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="166"/>
+    <row r="29" spans="2:39" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="186"/>
       <c r="C29" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="D29" s="161"/>
+      <c r="D29" s="181"/>
       <c r="E29" s="43"/>
       <c r="F29" s="44"/>
       <c r="G29" s="45"/>
       <c r="H29" s="45"/>
       <c r="I29" s="45"/>
       <c r="J29" s="45"/>
       <c r="K29" s="45"/>
       <c r="L29" s="46"/>
       <c r="M29" s="44"/>
       <c r="N29" s="45"/>
       <c r="O29" s="45"/>
       <c r="P29" s="45"/>
       <c r="Q29" s="45"/>
       <c r="R29" s="47"/>
       <c r="S29" s="45"/>
       <c r="T29" s="45"/>
       <c r="U29" s="46"/>
       <c r="V29" s="47"/>
       <c r="W29" s="45"/>
       <c r="X29" s="45"/>
       <c r="Y29" s="45"/>
       <c r="Z29" s="45"/>
       <c r="AA29" s="45"/>
       <c r="AB29" s="45"/>
       <c r="AC29" s="46"/>
       <c r="AD29" s="44"/>
       <c r="AE29" s="51"/>
       <c r="AF29" s="48"/>
       <c r="AG29" s="48"/>
       <c r="AH29" s="48"/>
       <c r="AI29" s="48"/>
       <c r="AJ29" s="48"/>
       <c r="AK29" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL29" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM29" s="48"/>
     </row>
-    <row r="30" spans="2:39" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="169"/>
+    <row r="30" spans="2:39" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="189"/>
       <c r="C30" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="D30" s="161"/>
+      <c r="D30" s="181"/>
       <c r="E30" s="72"/>
       <c r="F30" s="73"/>
       <c r="G30" s="55"/>
       <c r="H30" s="55"/>
       <c r="I30" s="55"/>
       <c r="J30" s="55"/>
       <c r="K30" s="55"/>
       <c r="L30" s="56"/>
       <c r="M30" s="73"/>
       <c r="N30" s="55"/>
       <c r="O30" s="55"/>
       <c r="P30" s="55"/>
       <c r="Q30" s="55"/>
       <c r="R30" s="54"/>
       <c r="S30" s="55"/>
       <c r="T30" s="55"/>
       <c r="U30" s="56"/>
       <c r="V30" s="54"/>
       <c r="W30" s="55"/>
       <c r="X30" s="55"/>
       <c r="Y30" s="55"/>
       <c r="Z30" s="55"/>
       <c r="AA30" s="55"/>
       <c r="AB30" s="55"/>
       <c r="AC30" s="56"/>
       <c r="AD30" s="73"/>
       <c r="AE30" s="77"/>
       <c r="AF30" s="60"/>
       <c r="AG30" s="60"/>
       <c r="AH30" s="60"/>
       <c r="AI30" s="60"/>
       <c r="AJ30" s="60"/>
       <c r="AK30" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL30" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM30" s="60"/>
     </row>
-    <row r="31" spans="2:39" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B31" s="169"/>
+    <row r="31" spans="2:39" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="189"/>
       <c r="C31" s="81" t="s">
         <v>104</v>
       </c>
-      <c r="D31" s="161"/>
+      <c r="D31" s="181"/>
       <c r="E31" s="53"/>
       <c r="F31" s="68"/>
       <c r="G31" s="58"/>
       <c r="H31" s="58"/>
       <c r="I31" s="58"/>
       <c r="J31" s="58"/>
       <c r="K31" s="58" t="s">
         <v>17</v>
       </c>
       <c r="L31" s="59"/>
       <c r="M31" s="68"/>
       <c r="N31" s="58"/>
       <c r="O31" s="58"/>
       <c r="P31" s="58"/>
       <c r="Q31" s="58"/>
       <c r="R31" s="82"/>
       <c r="S31" s="83"/>
       <c r="T31" s="83"/>
       <c r="U31" s="84"/>
       <c r="V31" s="82"/>
       <c r="W31" s="83"/>
       <c r="X31" s="58"/>
       <c r="Y31" s="58"/>
       <c r="Z31" s="58"/>
       <c r="AA31" s="58"/>
@@ -6345,1703 +6353,1703 @@
       </c>
       <c r="AE31" s="69" t="s">
         <v>17</v>
       </c>
       <c r="AF31" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AG31" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AH31" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AI31" s="80"/>
       <c r="AJ31" s="80"/>
       <c r="AK31" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AL31" s="70" t="s">
         <v>17</v>
       </c>
       <c r="AM31" s="62" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="32" spans="2:39" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="170" t="s">
+    <row r="32" spans="2:39" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="190" t="s">
         <v>108</v>
       </c>
       <c r="C32" s="85" t="s">
         <v>29</v>
       </c>
-      <c r="D32" s="163"/>
+      <c r="D32" s="183"/>
       <c r="E32" s="31"/>
       <c r="F32" s="73"/>
       <c r="G32" s="55"/>
       <c r="H32" s="55"/>
       <c r="I32" s="55"/>
       <c r="J32" s="55"/>
       <c r="K32" s="55"/>
       <c r="L32" s="56"/>
       <c r="M32" s="73"/>
       <c r="N32" s="55"/>
       <c r="O32" s="55"/>
       <c r="P32" s="55"/>
       <c r="Q32" s="55"/>
       <c r="R32" s="74"/>
       <c r="S32" s="75"/>
       <c r="T32" s="75"/>
       <c r="U32" s="76"/>
       <c r="V32" s="74"/>
       <c r="W32" s="75"/>
       <c r="X32" s="55"/>
       <c r="Y32" s="55"/>
       <c r="Z32" s="55"/>
       <c r="AA32" s="55"/>
       <c r="AB32" s="55"/>
       <c r="AC32" s="56"/>
       <c r="AD32" s="73"/>
       <c r="AE32" s="77"/>
       <c r="AF32" s="60"/>
       <c r="AG32" s="78"/>
       <c r="AH32" s="78" t="s">
         <v>17</v>
       </c>
       <c r="AI32" s="78" t="s">
         <v>17</v>
       </c>
       <c r="AJ32" s="78" t="s">
         <v>17</v>
       </c>
       <c r="AK32" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AL32" s="61" t="s">
         <v>17</v>
       </c>
       <c r="AM32" s="41"/>
     </row>
-    <row r="33" spans="2:39" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="171"/>
+    <row r="33" spans="2:39" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="191"/>
       <c r="C33" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="D33" s="163"/>
+      <c r="D33" s="183"/>
       <c r="E33" s="87"/>
       <c r="F33" s="73"/>
       <c r="G33" s="55"/>
       <c r="H33" s="55"/>
       <c r="I33" s="55"/>
       <c r="J33" s="55"/>
       <c r="K33" s="55"/>
       <c r="L33" s="56"/>
       <c r="M33" s="73"/>
       <c r="N33" s="55"/>
       <c r="O33" s="55"/>
       <c r="P33" s="55"/>
       <c r="Q33" s="55"/>
       <c r="R33" s="74"/>
       <c r="S33" s="75"/>
       <c r="T33" s="75"/>
       <c r="U33" s="76"/>
       <c r="V33" s="74"/>
       <c r="W33" s="75"/>
       <c r="X33" s="55"/>
       <c r="Y33" s="55"/>
       <c r="Z33" s="55"/>
       <c r="AA33" s="55"/>
       <c r="AB33" s="55"/>
       <c r="AC33" s="56"/>
       <c r="AD33" s="73"/>
       <c r="AE33" s="77"/>
       <c r="AF33" s="60"/>
       <c r="AG33" s="78"/>
       <c r="AH33" s="78" t="s">
         <v>17</v>
       </c>
       <c r="AI33" s="78"/>
       <c r="AJ33" s="78"/>
       <c r="AK33" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AL33" s="61" t="s">
         <v>17</v>
       </c>
       <c r="AM33" s="37"/>
     </row>
-    <row r="34" spans="2:39" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="171"/>
+    <row r="34" spans="2:39" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="191"/>
       <c r="C34" s="86" t="s">
         <v>104</v>
       </c>
-      <c r="D34" s="163"/>
+      <c r="D34" s="183"/>
       <c r="E34" s="87"/>
       <c r="F34" s="73"/>
       <c r="G34" s="55"/>
       <c r="H34" s="55"/>
       <c r="I34" s="55"/>
       <c r="J34" s="55"/>
       <c r="K34" s="55"/>
       <c r="L34" s="56"/>
       <c r="M34" s="73"/>
       <c r="N34" s="55"/>
       <c r="O34" s="55"/>
       <c r="P34" s="55"/>
       <c r="Q34" s="55"/>
       <c r="R34" s="74"/>
       <c r="S34" s="75"/>
       <c r="T34" s="75"/>
       <c r="U34" s="76"/>
       <c r="V34" s="74"/>
       <c r="W34" s="75"/>
       <c r="X34" s="55"/>
       <c r="Y34" s="55"/>
       <c r="Z34" s="55"/>
       <c r="AA34" s="55"/>
       <c r="AB34" s="55"/>
       <c r="AC34" s="56"/>
       <c r="AD34" s="73"/>
       <c r="AE34" s="77"/>
       <c r="AF34" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AG34" s="78"/>
       <c r="AH34" s="78" t="s">
         <v>17</v>
       </c>
       <c r="AI34" s="78"/>
       <c r="AJ34" s="78"/>
       <c r="AK34" s="60"/>
       <c r="AL34" s="61"/>
       <c r="AM34" s="37"/>
     </row>
-    <row r="35" spans="2:39" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="171"/>
+    <row r="35" spans="2:39" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="191"/>
       <c r="C35" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="D35" s="163"/>
+      <c r="D35" s="183"/>
       <c r="E35" s="43"/>
       <c r="F35" s="44"/>
       <c r="G35" s="45"/>
       <c r="H35" s="45"/>
       <c r="I35" s="45"/>
       <c r="J35" s="45"/>
       <c r="K35" s="45"/>
       <c r="L35" s="46"/>
       <c r="M35" s="44"/>
       <c r="N35" s="45"/>
       <c r="O35" s="45"/>
       <c r="P35" s="45"/>
       <c r="Q35" s="45"/>
       <c r="R35" s="88"/>
       <c r="S35" s="89"/>
       <c r="T35" s="89"/>
       <c r="U35" s="90"/>
       <c r="V35" s="88"/>
       <c r="W35" s="89"/>
       <c r="X35" s="45"/>
       <c r="Y35" s="45"/>
       <c r="Z35" s="45"/>
       <c r="AA35" s="45"/>
       <c r="AB35" s="45"/>
       <c r="AC35" s="46"/>
       <c r="AD35" s="44"/>
       <c r="AE35" s="51"/>
       <c r="AF35" s="48"/>
       <c r="AG35" s="49"/>
       <c r="AH35" s="49"/>
       <c r="AI35" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AJ35" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AK35" s="49" t="s">
         <v>17</v>
       </c>
       <c r="AL35" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM35" s="48" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="36" spans="2:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B36" s="172"/>
+    <row r="36" spans="2:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="192"/>
       <c r="C36" s="91" t="s">
         <v>103</v>
       </c>
-      <c r="D36" s="163"/>
+      <c r="D36" s="183"/>
       <c r="E36" s="53"/>
       <c r="F36" s="73"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="56"/>
       <c r="M36" s="73"/>
       <c r="N36" s="55"/>
       <c r="O36" s="55"/>
       <c r="P36" s="55"/>
       <c r="Q36" s="55"/>
       <c r="R36" s="74"/>
       <c r="S36" s="75"/>
       <c r="T36" s="75"/>
       <c r="U36" s="76"/>
       <c r="V36" s="74"/>
       <c r="W36" s="75"/>
       <c r="X36" s="55"/>
       <c r="Y36" s="55"/>
       <c r="Z36" s="55"/>
       <c r="AA36" s="55"/>
       <c r="AB36" s="55"/>
       <c r="AC36" s="56"/>
       <c r="AD36" s="73"/>
       <c r="AE36" s="77"/>
       <c r="AF36" s="60"/>
       <c r="AG36" s="78"/>
       <c r="AH36" s="78"/>
       <c r="AI36" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AJ36" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AK36" s="78"/>
       <c r="AL36" s="61"/>
       <c r="AM36" s="62"/>
     </row>
-    <row r="37" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="160" t="s">
+    <row r="37" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="180" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="D37" s="161"/>
+      <c r="D37" s="181"/>
       <c r="E37" s="87"/>
       <c r="F37" s="65"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="63"/>
       <c r="M37" s="65"/>
       <c r="N37" s="34"/>
       <c r="O37" s="34"/>
       <c r="P37" s="34"/>
       <c r="Q37" s="34"/>
       <c r="R37" s="93"/>
       <c r="S37" s="94"/>
       <c r="T37" s="94"/>
       <c r="U37" s="95"/>
       <c r="V37" s="93"/>
       <c r="W37" s="94"/>
       <c r="X37" s="34"/>
       <c r="Y37" s="34"/>
       <c r="Z37" s="34"/>
       <c r="AA37" s="34"/>
       <c r="AB37" s="34"/>
       <c r="AC37" s="63"/>
       <c r="AD37" s="65"/>
       <c r="AE37" s="66"/>
       <c r="AF37" s="41"/>
       <c r="AG37" s="41"/>
       <c r="AH37" s="41"/>
       <c r="AI37" s="41"/>
       <c r="AJ37" s="41"/>
       <c r="AK37" s="41" t="s">
         <v>17</v>
       </c>
       <c r="AL37" s="67" t="s">
         <v>17</v>
       </c>
       <c r="AM37" s="41"/>
     </row>
-    <row r="38" spans="2:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="161"/>
+    <row r="38" spans="2:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="181"/>
       <c r="C38" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="D38" s="161"/>
+      <c r="D38" s="181"/>
       <c r="E38" s="43"/>
       <c r="F38" s="44"/>
       <c r="G38" s="45"/>
       <c r="H38" s="45"/>
       <c r="I38" s="45"/>
       <c r="J38" s="45"/>
       <c r="K38" s="45"/>
       <c r="L38" s="46"/>
       <c r="M38" s="44"/>
       <c r="N38" s="45"/>
       <c r="O38" s="45"/>
       <c r="P38" s="45"/>
       <c r="Q38" s="45"/>
       <c r="R38" s="47"/>
       <c r="S38" s="45"/>
       <c r="T38" s="45"/>
       <c r="U38" s="46"/>
       <c r="V38" s="47"/>
       <c r="W38" s="45"/>
       <c r="X38" s="45"/>
       <c r="Y38" s="45"/>
       <c r="Z38" s="45"/>
       <c r="AA38" s="45"/>
       <c r="AB38" s="45"/>
       <c r="AC38" s="46"/>
       <c r="AD38" s="44"/>
       <c r="AE38" s="51"/>
       <c r="AF38" s="48"/>
       <c r="AG38" s="48"/>
       <c r="AH38" s="48"/>
       <c r="AI38" s="48"/>
       <c r="AJ38" s="48"/>
       <c r="AK38" s="96" t="s">
         <v>17</v>
       </c>
       <c r="AL38" s="97" t="s">
         <v>17</v>
       </c>
       <c r="AM38" s="96"/>
     </row>
-    <row r="39" spans="2:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="161"/>
+    <row r="39" spans="2:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="181"/>
       <c r="C39" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="D39" s="161"/>
+      <c r="D39" s="181"/>
       <c r="E39" s="43"/>
       <c r="F39" s="44"/>
       <c r="G39" s="45"/>
       <c r="H39" s="45"/>
       <c r="I39" s="45"/>
       <c r="J39" s="45"/>
       <c r="K39" s="45"/>
       <c r="L39" s="46"/>
       <c r="M39" s="44"/>
       <c r="N39" s="45"/>
       <c r="O39" s="45"/>
       <c r="P39" s="45"/>
       <c r="Q39" s="45"/>
       <c r="R39" s="88"/>
       <c r="S39" s="89"/>
       <c r="T39" s="89"/>
       <c r="U39" s="90"/>
       <c r="V39" s="88"/>
       <c r="W39" s="89"/>
       <c r="X39" s="45"/>
       <c r="Y39" s="45"/>
       <c r="Z39" s="45"/>
       <c r="AA39" s="45"/>
       <c r="AB39" s="45"/>
       <c r="AC39" s="46"/>
       <c r="AD39" s="44"/>
       <c r="AE39" s="51"/>
       <c r="AF39" s="48"/>
       <c r="AG39" s="48"/>
       <c r="AH39" s="48"/>
       <c r="AI39" s="48"/>
       <c r="AJ39" s="48"/>
       <c r="AK39" s="48" t="s">
         <v>17</v>
       </c>
       <c r="AL39" s="50" t="s">
         <v>17</v>
       </c>
       <c r="AM39" s="48"/>
     </row>
-    <row r="40" spans="2:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="161"/>
+    <row r="40" spans="2:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="181"/>
       <c r="C40" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="D40" s="161"/>
+      <c r="D40" s="181"/>
       <c r="E40" s="72"/>
       <c r="F40" s="73"/>
       <c r="G40" s="55"/>
       <c r="H40" s="55"/>
       <c r="I40" s="55"/>
       <c r="J40" s="55"/>
       <c r="K40" s="55"/>
       <c r="L40" s="56"/>
       <c r="M40" s="73"/>
       <c r="N40" s="55"/>
       <c r="O40" s="55"/>
       <c r="P40" s="55"/>
       <c r="Q40" s="55"/>
       <c r="R40" s="74"/>
       <c r="S40" s="75"/>
       <c r="T40" s="75"/>
       <c r="U40" s="76"/>
       <c r="V40" s="74"/>
       <c r="W40" s="75"/>
       <c r="X40" s="55"/>
       <c r="Y40" s="55"/>
       <c r="Z40" s="55"/>
       <c r="AA40" s="55"/>
       <c r="AB40" s="55"/>
       <c r="AC40" s="56"/>
       <c r="AD40" s="73"/>
       <c r="AE40" s="77"/>
       <c r="AF40" s="60"/>
       <c r="AG40" s="60"/>
       <c r="AH40" s="60"/>
       <c r="AI40" s="60"/>
       <c r="AJ40" s="60"/>
       <c r="AK40" s="60" t="s">
         <v>17</v>
       </c>
       <c r="AL40" s="61" t="s">
         <v>17</v>
       </c>
       <c r="AM40" s="60"/>
     </row>
-    <row r="41" spans="2:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B41" s="161"/>
+    <row r="41" spans="2:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="181"/>
       <c r="C41" s="81" t="s">
         <v>104</v>
       </c>
-      <c r="D41" s="161"/>
+      <c r="D41" s="181"/>
       <c r="E41" s="72"/>
       <c r="F41" s="68"/>
       <c r="G41" s="58"/>
       <c r="H41" s="58"/>
       <c r="I41" s="58"/>
       <c r="J41" s="58"/>
       <c r="K41" s="58"/>
       <c r="L41" s="59"/>
       <c r="M41" s="68"/>
       <c r="N41" s="58"/>
       <c r="O41" s="58"/>
       <c r="P41" s="58"/>
       <c r="Q41" s="58"/>
       <c r="R41" s="82"/>
       <c r="S41" s="83"/>
       <c r="T41" s="83"/>
       <c r="U41" s="84"/>
       <c r="V41" s="82"/>
       <c r="W41" s="83"/>
       <c r="X41" s="58"/>
       <c r="Y41" s="58"/>
       <c r="Z41" s="58"/>
       <c r="AA41" s="58"/>
       <c r="AB41" s="58"/>
       <c r="AC41" s="59"/>
       <c r="AD41" s="68"/>
       <c r="AE41" s="69"/>
       <c r="AF41" s="62" t="s">
         <v>102</v>
       </c>
       <c r="AG41" s="80"/>
       <c r="AH41" s="80" t="s">
         <v>17</v>
       </c>
       <c r="AI41" s="80"/>
       <c r="AJ41" s="80"/>
       <c r="AK41" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AL41" s="70" t="s">
         <v>17</v>
       </c>
       <c r="AM41" s="62" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="42" spans="2:39" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="170" t="s">
+    <row r="42" spans="2:39" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="190" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="85" t="s">
         <v>31</v>
       </c>
-      <c r="D42" s="163"/>
+      <c r="D42" s="183"/>
       <c r="E42" s="39" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="65"/>
       <c r="G42" s="34"/>
       <c r="H42" s="34"/>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="34"/>
       <c r="L42" s="63"/>
       <c r="M42" s="65"/>
       <c r="N42" s="34"/>
       <c r="O42" s="34"/>
       <c r="P42" s="34"/>
       <c r="Q42" s="66"/>
       <c r="R42" s="93"/>
       <c r="S42" s="94"/>
       <c r="T42" s="94"/>
       <c r="U42" s="95"/>
       <c r="V42" s="93"/>
       <c r="W42" s="94"/>
       <c r="X42" s="34"/>
       <c r="Y42" s="34"/>
       <c r="Z42" s="34"/>
       <c r="AA42" s="34"/>
       <c r="AB42" s="34"/>
       <c r="AC42" s="63"/>
       <c r="AD42" s="65"/>
       <c r="AE42" s="66"/>
       <c r="AF42" s="41" t="s">
         <v>17</v>
       </c>
       <c r="AG42" s="39"/>
       <c r="AH42" s="39" t="s">
         <v>17</v>
       </c>
       <c r="AI42" s="41"/>
       <c r="AJ42" s="41" t="s">
         <v>17</v>
       </c>
       <c r="AK42" s="41" t="s">
         <v>17</v>
       </c>
       <c r="AL42" s="67" t="s">
         <v>17</v>
       </c>
       <c r="AM42" s="41"/>
     </row>
-    <row r="43" spans="2:39" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="171"/>
+    <row r="43" spans="2:39" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="191"/>
       <c r="C43" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="D43" s="163"/>
+      <c r="D43" s="183"/>
       <c r="E43" s="98"/>
       <c r="F43" s="32"/>
       <c r="G43" s="33"/>
       <c r="H43" s="33"/>
       <c r="I43" s="33"/>
       <c r="J43" s="33"/>
       <c r="K43" s="33"/>
       <c r="L43" s="35"/>
       <c r="M43" s="32"/>
       <c r="N43" s="33"/>
       <c r="O43" s="33"/>
       <c r="P43" s="33"/>
       <c r="Q43" s="71"/>
       <c r="R43" s="99"/>
       <c r="S43" s="100"/>
       <c r="T43" s="100"/>
       <c r="U43" s="101"/>
       <c r="V43" s="99"/>
       <c r="W43" s="100"/>
       <c r="X43" s="33"/>
       <c r="Y43" s="33"/>
       <c r="Z43" s="33"/>
       <c r="AA43" s="33"/>
       <c r="AB43" s="33"/>
       <c r="AC43" s="35"/>
       <c r="AD43" s="32"/>
       <c r="AE43" s="71"/>
       <c r="AF43" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AG43" s="38"/>
       <c r="AH43" s="38"/>
       <c r="AI43" s="37"/>
       <c r="AJ43" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AK43" s="37"/>
       <c r="AL43" s="40"/>
       <c r="AM43" s="48"/>
     </row>
-    <row r="44" spans="2:39" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B44" s="172"/>
+    <row r="44" spans="2:39" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="192"/>
       <c r="C44" s="91" t="s">
         <v>104</v>
       </c>
-      <c r="D44" s="164"/>
+      <c r="D44" s="184"/>
       <c r="E44" s="80" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="68"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="58"/>
       <c r="J44" s="58"/>
       <c r="K44" s="58"/>
       <c r="L44" s="59"/>
       <c r="M44" s="68"/>
       <c r="N44" s="58"/>
       <c r="O44" s="58"/>
       <c r="P44" s="58"/>
       <c r="Q44" s="69"/>
       <c r="R44" s="82"/>
       <c r="S44" s="83"/>
       <c r="T44" s="83"/>
       <c r="U44" s="84"/>
       <c r="V44" s="82"/>
       <c r="W44" s="83"/>
       <c r="X44" s="58"/>
       <c r="Y44" s="58"/>
       <c r="Z44" s="58"/>
       <c r="AA44" s="58"/>
       <c r="AB44" s="58"/>
       <c r="AC44" s="59"/>
       <c r="AD44" s="68"/>
       <c r="AE44" s="69"/>
       <c r="AF44" s="62"/>
       <c r="AG44" s="80"/>
       <c r="AH44" s="80"/>
       <c r="AI44" s="62"/>
       <c r="AJ44" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AK44" s="62" t="s">
         <v>17</v>
       </c>
       <c r="AL44" s="70" t="s">
         <v>17</v>
       </c>
       <c r="AM44" s="62"/>
     </row>
-    <row r="45" spans="2:39" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:39" x14ac:dyDescent="0.25">
       <c r="F45"/>
       <c r="L45"/>
       <c r="R45"/>
       <c r="U45"/>
     </row>
-    <row r="46" spans="2:39" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:39" x14ac:dyDescent="0.25">
       <c r="F46"/>
       <c r="L46"/>
       <c r="R46"/>
       <c r="U46"/>
     </row>
-    <row r="47" spans="2:39" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:39" x14ac:dyDescent="0.25">
       <c r="F47"/>
       <c r="L47"/>
       <c r="R47"/>
       <c r="U47"/>
     </row>
-    <row r="48" spans="2:39" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:39" x14ac:dyDescent="0.25">
       <c r="F48"/>
       <c r="L48"/>
       <c r="R48"/>
       <c r="U48"/>
     </row>
-    <row r="49" customFormat="1" x14ac:dyDescent="0.3"/>
-[...969 lines deleted...]
-    <row r="1019" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="49" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="65" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="67" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="68" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="69" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="70" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="71" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="72" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="73" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="74" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="75" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="76" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="77" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="78" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="79" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="80" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="81" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="82" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="83" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="84" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="85" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="86" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="87" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="88" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="89" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="90" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="91" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="92" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="93" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="94" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="95" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="96" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="97" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="98" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="99" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="100" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="101" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="102" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="103" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="104" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="105" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="106" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="107" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="108" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="109" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="110" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="111" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="112" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="113" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="114" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="115" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="116" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="117" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="118" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="119" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="120" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="121" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="122" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="123" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="124" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="125" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="126" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="127" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="128" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="129" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="130" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="131" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="132" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="133" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="134" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="135" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="136" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="137" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="138" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="139" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="140" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="141" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="142" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="143" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="144" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="145" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="146" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="147" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="148" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="149" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="150" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="151" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="152" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="153" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="154" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="155" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="156" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="157" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="158" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="159" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="160" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="161" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="162" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="163" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="164" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="165" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="166" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="167" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="168" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="169" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="170" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="171" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="172" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="173" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="174" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="175" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="176" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="177" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="178" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="179" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="180" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="181" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="182" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="183" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="184" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="185" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="186" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="187" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="188" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="189" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="190" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="191" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="192" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="193" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="194" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="195" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="196" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="197" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="198" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="199" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="200" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="201" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="202" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="203" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="204" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="205" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="206" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="207" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="208" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="209" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="210" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="211" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="212" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="213" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="214" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="215" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="216" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="217" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="218" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="219" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="220" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="221" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="222" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="223" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="224" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="225" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="226" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="227" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="228" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="229" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="230" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="231" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="232" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="233" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="234" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="235" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="236" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="237" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="238" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="239" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="240" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="241" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="242" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="243" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="244" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="245" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="246" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="247" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="248" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="249" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="250" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="251" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="252" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="253" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="254" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="255" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="256" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="257" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="258" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="259" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="260" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="261" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="262" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="263" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="264" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="265" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="266" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="267" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="268" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="269" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="270" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="271" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="272" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="273" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="274" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="275" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="276" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="277" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="278" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="279" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="280" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="281" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="282" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="283" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="284" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="285" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="286" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="287" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="288" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="289" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="290" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="291" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="292" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="293" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="294" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="295" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="296" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="297" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="298" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="299" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="300" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="301" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="302" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="303" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="304" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="305" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="306" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="307" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="308" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="309" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="310" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="311" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="312" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="313" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="314" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="315" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="316" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="317" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="318" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="319" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="320" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="321" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="322" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="323" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="324" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="325" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="326" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="327" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="328" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="329" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="330" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="331" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="332" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="333" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="334" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="335" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="336" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="337" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="338" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="339" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="340" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="341" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="342" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="343" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="344" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="345" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="346" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="347" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="348" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="349" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="350" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="351" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="352" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="353" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="354" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="355" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="356" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="357" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="358" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="359" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="360" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="361" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="362" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="363" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="364" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="365" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="366" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="367" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="368" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="369" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="370" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="371" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="372" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="373" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="374" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="375" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="376" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="377" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="378" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="379" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="380" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="381" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="382" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="383" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="384" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="385" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="386" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="387" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="388" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="389" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="390" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="391" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="392" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="393" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="394" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="395" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="396" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="397" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="398" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="399" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="400" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="401" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="402" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="403" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="404" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="405" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="406" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="407" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="408" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="409" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="410" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="411" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="412" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="413" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="414" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="415" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="416" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="417" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="418" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="419" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="420" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="421" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="422" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="423" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="424" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="425" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="426" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="427" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="428" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="429" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="430" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="431" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="432" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="433" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="434" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="435" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="436" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="437" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="438" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="439" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="440" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="441" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="442" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="443" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="444" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="445" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="446" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="447" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="448" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="449" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="450" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="451" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="452" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="453" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="454" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="455" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="456" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="457" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="458" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="459" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="460" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="461" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="462" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="463" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="464" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="465" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="466" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="467" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="468" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="469" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="470" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="471" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="472" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="473" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="474" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="475" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="476" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="477" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="478" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="479" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="480" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="481" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="482" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="483" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="484" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="485" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="486" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="487" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="488" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="489" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="490" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="491" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="492" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="493" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="494" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="495" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="496" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="497" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="498" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="499" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="500" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="501" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="502" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="503" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="504" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="505" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="506" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="507" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="508" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="509" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="510" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="511" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="512" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="513" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="514" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="515" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="516" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="517" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="518" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="519" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="520" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="521" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="522" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="523" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="524" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="525" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="526" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="527" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="528" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="529" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="530" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="531" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="532" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="533" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="534" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="535" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="536" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="537" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="538" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="539" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="540" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="541" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="542" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="543" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="544" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="545" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="546" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="547" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="548" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="549" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="550" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="551" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="552" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="553" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="554" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="555" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="556" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="557" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="558" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="559" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="560" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="561" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="562" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="563" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="564" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="565" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="566" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="567" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="568" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="569" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="570" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="571" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="572" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="573" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="574" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="575" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="576" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="577" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="578" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="579" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="580" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="581" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="582" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="583" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="584" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="585" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="586" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="587" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="588" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="589" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="590" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="591" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="592" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="593" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="594" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="595" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="596" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="597" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="598" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="599" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="600" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="601" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="602" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="603" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="604" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="605" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="606" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="607" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="608" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="609" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="610" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="611" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="612" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="613" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="614" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="615" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="616" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="617" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="618" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="619" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="620" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="621" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="622" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="623" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="624" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="625" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="626" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="627" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="628" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="629" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="630" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="631" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="632" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="633" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="634" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="635" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="636" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="637" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="638" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="639" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="640" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="641" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="642" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="643" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="644" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="645" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="646" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="647" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="648" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="649" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="650" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="651" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="652" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="653" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="654" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="655" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="656" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="657" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="658" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="659" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="660" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="661" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="662" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="663" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="664" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="665" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="666" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="667" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="668" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="669" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="670" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="671" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="672" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="673" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="674" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="675" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="676" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="677" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="678" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="679" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="680" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="681" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="682" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="683" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="684" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="685" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="686" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="687" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="688" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="689" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="690" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="691" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="692" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="693" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="694" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="695" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="696" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="697" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="698" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="699" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="700" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="701" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="702" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="703" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="704" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="705" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="706" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="707" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="708" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="709" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="710" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="711" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="712" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="713" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="714" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="715" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="716" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="717" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="718" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="719" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="720" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="721" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="722" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="723" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="724" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="725" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="726" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="727" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="728" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="729" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="730" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="731" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="732" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="733" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="734" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="735" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="736" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="737" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="738" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="739" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="740" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="741" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="742" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="743" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="744" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="745" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="746" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="747" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="748" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="749" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="750" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="751" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="752" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="753" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="754" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="755" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="756" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="757" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="758" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="759" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="760" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="761" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="762" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="763" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="764" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="765" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="766" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="767" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="768" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="769" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="770" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="771" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="772" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="773" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="774" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="775" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="776" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="777" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="778" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="779" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="780" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="781" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="782" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="783" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="784" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="785" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="786" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="787" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="788" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="789" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="790" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="791" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="792" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="793" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="794" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="795" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="796" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="797" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="798" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="799" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="800" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="801" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="802" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="803" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="804" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="805" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="806" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="807" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="808" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="809" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="810" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="811" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="812" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="813" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="814" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="815" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="816" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="817" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="818" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="819" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="820" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="821" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="822" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="823" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="824" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="825" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="826" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="827" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="828" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="829" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="830" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="831" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="832" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="833" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="834" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="835" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="836" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="837" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="838" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="839" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="840" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="841" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="842" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="843" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="844" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="845" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="846" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="847" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="848" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="849" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="850" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="851" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="852" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="853" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="854" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="855" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="856" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="857" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="858" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="859" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="860" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="861" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="862" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="863" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="864" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="865" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="866" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="867" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="868" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="869" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="870" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="871" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="872" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="873" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="874" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="875" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="876" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="877" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="878" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="879" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="880" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="881" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="882" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="883" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="884" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="885" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="886" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="887" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="888" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="889" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="890" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="891" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="892" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="893" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="894" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="895" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="896" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="897" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="898" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="899" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="900" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="901" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="902" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="903" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="904" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="905" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="906" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="907" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="908" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="909" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="910" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="911" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="912" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="913" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="914" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="915" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="916" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="917" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="918" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="919" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="920" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="921" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="922" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="923" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="924" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="925" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="926" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="927" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="928" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="929" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="930" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="931" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="932" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="933" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="934" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="935" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="936" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="937" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="938" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="939" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="940" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="941" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="942" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="943" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="944" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="945" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="946" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="947" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="948" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="949" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="950" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="951" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="952" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="953" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="954" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="955" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="956" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="957" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="958" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="959" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="960" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="961" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="962" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="963" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="964" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="965" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="966" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="967" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="968" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="969" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="970" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="971" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="972" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="973" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="974" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="975" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="976" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="977" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="978" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="979" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="980" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="981" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="982" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="983" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="984" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="985" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="986" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="987" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="988" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="989" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="990" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="991" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="992" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="993" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="994" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="995" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="996" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="997" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="998" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="999" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1000" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1001" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1002" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1003" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1004" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1005" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1006" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1007" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1008" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1009" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1010" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1011" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1012" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1013" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1014" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1015" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1016" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1017" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1018" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1019" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="B7:B13"/>
+    <mergeCell ref="D7:D44"/>
+    <mergeCell ref="B14:B20"/>
+    <mergeCell ref="B21:B26"/>
+    <mergeCell ref="B27:B31"/>
+    <mergeCell ref="B32:B36"/>
+    <mergeCell ref="B37:B41"/>
+    <mergeCell ref="B42:B44"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="B2:AM3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:AC4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="F5:L5"/>
     <mergeCell ref="M5:Q5"/>
     <mergeCell ref="R5:U5"/>
     <mergeCell ref="V5:AC5"/>
-    <mergeCell ref="B7:B13"/>
-[...6 lines deleted...]
-    <mergeCell ref="B42:B44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>