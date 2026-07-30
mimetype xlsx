--- v0 (2026-06-10)
+++ v1 (2026-07-30)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="33" documentId="13_ncr:1_{97BF7F87-F139-4838-B6F6-E08411FF130A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F4F3D4DB-11AB-4386-86AE-44334C70D8B2}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="13_ncr:1_{6CC330E9-0580-493A-99EB-4CD639DCA2C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{067711C3-8EA5-4B4C-97F5-6DFFBD116504}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="23280" windowHeight="13920" xr2:uid="{02261343-7FA2-4B05-A509-68544717D942}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{02261343-7FA2-4B05-A509-68544717D942}"/>
   </bookViews>
   <sheets>
     <sheet name="Formato" sheetId="9" r:id="rId1"/>
     <sheet name="Instructivo" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Formato!$A$1:$O$71</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_1">#REF!</definedName>
     <definedName name="Excel_BuiltIn_Print_Titles_1">#REF!</definedName>
     <definedName name="OBJEETIVO">#REF!</definedName>
     <definedName name="OBJETIVO">#REF!</definedName>
     <definedName name="PROCESO">#REF!</definedName>
     <definedName name="PROCESOS">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="189">
   <si>
     <t>Estratégico</t>
   </si>
   <si>
     <t>Misional</t>
@@ -566,73 +566,50 @@
   <si>
     <t>Políticas de estado y metodología sobre capacitación institucional</t>
   </si>
   <si>
     <t>Plan Nacional de Capacitación</t>
   </si>
   <si>
     <t>Requerimientos de capacitación.</t>
   </si>
   <si>
     <t>Ente normalizador</t>
   </si>
   <si>
     <t>DEFINIR, IMPLEMENTAR Y PARTICIPAR EN LAS DIRECTIRICES PARA EL CUMPLIMIENTO DE LAS NTC DE LOS SISTEMAS QUE COMPONEN EL SIGI.</t>
   </si>
   <si>
     <t>Contratista (SIGI)</t>
   </si>
   <si>
     <t>Líder de proceso de Gestión Humana</t>
   </si>
   <si>
     <t>Alexandra Quemba Gómez</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-  <si>
     <t>Gestión Administrativa Gestión Recursos Financieros</t>
   </si>
   <si>
     <t>Todos los Servidores de la CGN</t>
   </si>
   <si>
     <t>Reporte y cobro de las incapacidades por accidente o enfermedad laboral y actualización del programa de ausentismo laboral</t>
   </si>
   <si>
     <t>Administradora de riesgos laborales</t>
   </si>
   <si>
     <t>Custodia de hojas de vida</t>
   </si>
   <si>
     <t>Todos los servidores Públilcos</t>
   </si>
   <si>
     <t>Entes de Control</t>
   </si>
   <si>
     <t>Cronograma anual de vacaciones</t>
   </si>
   <si>
     <t>Partes interesadas</t>
@@ -708,56 +685,59 @@
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Todos los servidores Públicos</t>
   </si>
   <si>
     <t>https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview4</t>
   </si>
   <si>
     <t>https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/5744222?p_r_p_resetCur=false&amp;_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%2F-%2Fdocument_library%2Fvpkf13iCweJ8%2Fview%2F2154298%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_navigation%3Dhome%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByCol%3DmodifiedDate%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_curEntry%3D2%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByType%3Ddesc%26p_r_p_resetCur%3Dfalse%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_deltaEntry%3D8</t>
   </si>
   <si>
     <t>El proceso de Gestión Humana hace uso de la herramienta tecnológica institucional para administrar los soportes asociados al desarrollo de sus actividades, conforme a la Tabla de Retención Documental (TRD), lo que permite su organización, conservación y trazabilidad documental.</t>
   </si>
   <si>
     <t>1 de 1</t>
   </si>
   <si>
     <t>PÁGINA</t>
   </si>
   <si>
     <t>Leidy Tatiana Espejo Urbano</t>
   </si>
+  <si>
+    <t>Alexandra Quemba Gómez/ Líder de proceso  de Gestión Humana</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -898,56 +878,50 @@
     </font>
     <font>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color indexed="30"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="28">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
         <bgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="27"/>
       </patternFill>
@@ -2022,51 +1996,51 @@
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="23" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="249">
+  <cellXfs count="248">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -2125,53 +2099,119 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="20" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="22" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2196,50 +2236,86 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="46" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="47" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="48" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2652,153 +2728,50 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="27" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
-    </xf>
-[...101 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Énfasis1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="19" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="20" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Celda vinculada" xfId="21" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Encabezado 4" xfId="22" builtinId="19" customBuiltin="1"/>
@@ -2823,55 +2796,59 @@
     <cellStyle name="Título 3" xfId="39" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Total" xfId="40" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor indexed="22"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>353579</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F7AA8FA-5936-42B8-A4A4-F38C18D0C97E}"/>
             </a:ext>
           </a:extLst>
@@ -2907,54 +2884,50 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3262,1518 +3235,1521 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="090000"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="400000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/normativa" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/2146984?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/riesgos" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/5744222?p_r_p_resetCur=false&amp;_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%2F-%2Fdocument_library%2Fvpkf13iCweJ8%2Fview%2F2154298%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_navigation%3Dhome%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByCol%3DmodifiedDate%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_curEntry%3D2%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByType%3Ddesc%26p_r_p_resetCur%3Dfalse%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_deltaEntry%3D8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/2149155?p_r_p_resetCur=false&amp;_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%2F-%2Fdocument_library%2Fvpkf13iCweJ8%2Fview%2F2146984%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_navigation%3Dhome%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByCol%3DmodifiedDate%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_curEntry%3D2%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByType%3Ddesc%26p_r_p_resetCur%3Dfalse%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_deltaEntry%3D8" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/normativa" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/2146984?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/riesgos" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/5744222?p_r_p_resetCur=false&amp;_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%2F-%2Fdocument_library%2Fvpkf13iCweJ8%2Fview%2F2154298%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_navigation%3Dhome%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByCol%3DmodifiedDate%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_curEntry%3D2%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByType%3Ddesc%26p_r_p_resetCur%3Dfalse%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_deltaEntry%3D8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/2149155?p_r_p_resetCur=false&amp;_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%2F-%2Fdocument_library%2Fvpkf13iCweJ8%2Fview%2F2146984%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_navigation%3Dhome%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByCol%3DmodifiedDate%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_curEntry%3D2%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByType%3Ddesc%26p_r_p_resetCur%3Dfalse%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_deltaEntry%3D8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB8D0845-9882-45D7-A3F9-9D0FAD721FB9}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:Q68"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A17" zoomScale="82" zoomScaleNormal="82" zoomScaleSheetLayoutView="82" workbookViewId="0">
-      <selection activeCell="D68" sqref="D68:E68"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="82" zoomScaleNormal="82" zoomScaleSheetLayoutView="82" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.140625" style="18" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="18.5703125" style="1" customWidth="1"/>
     <col min="10" max="13" width="5.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="27.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="1" customWidth="1"/>
     <col min="16" max="35" width="11.42578125" style="1"/>
     <col min="36" max="36" width="46.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="16.140625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="59.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="38"/>
-[...15 lines deleted...]
-      <c r="A2" s="220" t="s">
+      <c r="A1" s="42"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+    </row>
+    <row r="2" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="43" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="220"/>
-[...14 lines deleted...]
-      <c r="A3" s="222" t="s">
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+    </row>
+    <row r="3" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="222"/>
-[...2 lines deleted...]
-      <c r="E3" s="223" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="F3" s="223"/>
-[...10 lines deleted...]
-      <c r="A4" s="220" t="s">
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+    </row>
+    <row r="4" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="220"/>
-[...2 lines deleted...]
-      <c r="E4" s="223" t="s">
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="F4" s="223"/>
-[...10 lines deleted...]
-      <c r="A5" s="224" t="s">
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="45"/>
+    </row>
+    <row r="5" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="225"/>
-[...2 lines deleted...]
-      <c r="E5" s="224" t="s">
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="225"/>
-[...1 lines deleted...]
-      <c r="H5" s="224" t="s">
+      <c r="F5" s="47"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="I5" s="225"/>
-[...9 lines deleted...]
-      <c r="A6" s="227">
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="46" t="s">
+        <v>186</v>
+      </c>
+      <c r="M5" s="47"/>
+      <c r="N5" s="48"/>
+    </row>
+    <row r="6" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="49">
         <v>45561</v>
       </c>
-      <c r="B6" s="228"/>
-[...2 lines deleted...]
-      <c r="E6" s="230" t="s">
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="231"/>
-[...1 lines deleted...]
-      <c r="H6" s="214" t="s">
+      <c r="F6" s="53"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="55" t="s">
         <v>103</v>
       </c>
-      <c r="I6" s="215"/>
-[...6 lines deleted...]
-      <c r="N6" s="219"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="58" t="s">
+        <v>185</v>
+      </c>
+      <c r="M6" s="59"/>
+      <c r="N6" s="60"/>
     </row>
     <row r="7" spans="1:14" s="12" customFormat="1" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="54"/>
-[...11 lines deleted...]
-      <c r="N7" s="55"/>
+      <c r="B7" s="76"/>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="76"/>
+      <c r="M7" s="76"/>
+      <c r="N7" s="77"/>
     </row>
     <row r="8" spans="1:14" s="12" customFormat="1" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="48" t="s">
+      <c r="A8" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="49"/>
-[...4 lines deleted...]
-      <c r="G8" s="48" t="s">
+      <c r="B8" s="71"/>
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="72"/>
+      <c r="G8" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="H8" s="49"/>
-[...5 lines deleted...]
-      <c r="N8" s="50"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="71"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="71"/>
+      <c r="M8" s="71"/>
+      <c r="N8" s="72"/>
     </row>
     <row r="9" spans="1:14" s="12" customFormat="1" ht="40.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="78" t="s">
         <v>105</v>
       </c>
-      <c r="B9" s="57"/>
-[...13 lines deleted...]
-      <c r="N9" s="58"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="78" t="s">
+        <v>188</v>
+      </c>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="80"/>
     </row>
     <row r="10" spans="1:14" s="12" customFormat="1" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="59" t="s">
+      <c r="A10" s="81" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="60"/>
-[...11 lines deleted...]
-      <c r="N10" s="61"/>
+      <c r="B10" s="82"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="82"/>
+      <c r="F10" s="82"/>
+      <c r="G10" s="82"/>
+      <c r="H10" s="82"/>
+      <c r="I10" s="82"/>
+      <c r="J10" s="82"/>
+      <c r="K10" s="82"/>
+      <c r="L10" s="82"/>
+      <c r="M10" s="82"/>
+      <c r="N10" s="83"/>
     </row>
     <row r="11" spans="1:14" s="12" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="61" t="s">
         <v>106</v>
       </c>
-      <c r="B11" s="40"/>
-[...11 lines deleted...]
-      <c r="N11" s="41"/>
+      <c r="B11" s="62"/>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="62"/>
+      <c r="F11" s="62"/>
+      <c r="G11" s="62"/>
+      <c r="H11" s="62"/>
+      <c r="I11" s="62"/>
+      <c r="J11" s="62"/>
+      <c r="K11" s="62"/>
+      <c r="L11" s="62"/>
+      <c r="M11" s="62"/>
+      <c r="N11" s="63"/>
     </row>
     <row r="12" spans="1:14" s="12" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="42"/>
-[...12 lines deleted...]
-      <c r="N12" s="44"/>
+      <c r="A12" s="64"/>
+      <c r="B12" s="65"/>
+      <c r="C12" s="65"/>
+      <c r="D12" s="65"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65"/>
+      <c r="G12" s="65"/>
+      <c r="H12" s="65"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="65"/>
+      <c r="K12" s="65"/>
+      <c r="L12" s="65"/>
+      <c r="M12" s="65"/>
+      <c r="N12" s="66"/>
     </row>
     <row r="13" spans="1:14" s="12" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="45"/>
-[...12 lines deleted...]
-      <c r="N13" s="47"/>
+      <c r="A13" s="67"/>
+      <c r="B13" s="68"/>
+      <c r="C13" s="68"/>
+      <c r="D13" s="68"/>
+      <c r="E13" s="68"/>
+      <c r="F13" s="68"/>
+      <c r="G13" s="68"/>
+      <c r="H13" s="68"/>
+      <c r="I13" s="68"/>
+      <c r="J13" s="68"/>
+      <c r="K13" s="68"/>
+      <c r="L13" s="68"/>
+      <c r="M13" s="68"/>
+      <c r="N13" s="69"/>
     </row>
     <row r="14" spans="1:14" s="12" customFormat="1" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="48" t="s">
+      <c r="A14" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="49"/>
-[...11 lines deleted...]
-      <c r="N14" s="50"/>
+      <c r="B14" s="71"/>
+      <c r="C14" s="71"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="71"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="71"/>
+      <c r="H14" s="71"/>
+      <c r="I14" s="71"/>
+      <c r="J14" s="71"/>
+      <c r="K14" s="71"/>
+      <c r="L14" s="71"/>
+      <c r="M14" s="71"/>
+      <c r="N14" s="72"/>
     </row>
     <row r="15" spans="1:14" s="12" customFormat="1" ht="22.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="51" t="s">
+      <c r="A15" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="52"/>
+      <c r="B15" s="74"/>
       <c r="C15" s="13"/>
-      <c r="D15" s="52" t="s">
+      <c r="D15" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="E15" s="52"/>
+      <c r="E15" s="74"/>
       <c r="F15" s="13"/>
-      <c r="G15" s="52" t="s">
+      <c r="G15" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="H15" s="52"/>
+      <c r="H15" s="74"/>
       <c r="I15" s="25" t="s">
         <v>104</v>
       </c>
-      <c r="J15" s="52" t="s">
+      <c r="J15" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="K15" s="52"/>
-      <c r="L15" s="52"/>
+      <c r="K15" s="74"/>
+      <c r="L15" s="74"/>
       <c r="M15" s="14"/>
       <c r="N15" s="15"/>
     </row>
     <row r="16" spans="1:14" s="12" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="48" t="s">
+      <c r="A16" s="70" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="49"/>
-[...11 lines deleted...]
-      <c r="N16" s="50"/>
+      <c r="B16" s="71"/>
+      <c r="C16" s="71"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="71"/>
+      <c r="F16" s="71"/>
+      <c r="G16" s="71"/>
+      <c r="H16" s="71"/>
+      <c r="I16" s="71"/>
+      <c r="J16" s="71"/>
+      <c r="K16" s="71"/>
+      <c r="L16" s="71"/>
+      <c r="M16" s="71"/>
+      <c r="N16" s="72"/>
     </row>
     <row r="17" spans="1:14" s="12" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="62" t="s">
+      <c r="A17" s="96" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="63"/>
-      <c r="C17" s="64" t="s">
+      <c r="B17" s="97"/>
+      <c r="C17" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="D17" s="64"/>
-[...9 lines deleted...]
-      <c r="N17" s="64"/>
+      <c r="D17" s="98"/>
+      <c r="E17" s="98"/>
+      <c r="F17" s="98"/>
+      <c r="G17" s="98"/>
+      <c r="H17" s="98"/>
+      <c r="I17" s="98"/>
+      <c r="J17" s="98"/>
+      <c r="K17" s="98"/>
+      <c r="L17" s="98"/>
+      <c r="M17" s="98"/>
+      <c r="N17" s="98"/>
     </row>
     <row r="18" spans="1:14" s="12" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="65"/>
-[...14 lines deleted...]
-      <c r="N18" s="69"/>
+      <c r="A18" s="99"/>
+      <c r="B18" s="100"/>
+      <c r="C18" s="101" t="s">
+        <v>180</v>
+      </c>
+      <c r="D18" s="102"/>
+      <c r="E18" s="102"/>
+      <c r="F18" s="102"/>
+      <c r="G18" s="102"/>
+      <c r="H18" s="102"/>
+      <c r="I18" s="102"/>
+      <c r="J18" s="102"/>
+      <c r="K18" s="102"/>
+      <c r="L18" s="102"/>
+      <c r="M18" s="102"/>
+      <c r="N18" s="103"/>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="48" t="s">
+      <c r="A19" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="B19" s="49"/>
-[...11 lines deleted...]
-      <c r="N19" s="50"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="72"/>
     </row>
     <row r="20" spans="1:14" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="24"/>
     </row>
-    <row r="21" spans="1:14" s="239" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="233" t="s">
+    <row r="21" spans="1:14" s="38" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="84" t="s">
         <v>98</v>
       </c>
-      <c r="B21" s="234"/>
-      <c r="C21" s="235" t="s">
+      <c r="B21" s="85"/>
+      <c r="C21" s="86" t="s">
         <v>3</v>
       </c>
-      <c r="D21" s="236"/>
-      <c r="E21" s="236" t="s">
+      <c r="D21" s="87"/>
+      <c r="E21" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="F21" s="235" t="s">
+      <c r="F21" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="G21" s="236"/>
-      <c r="H21" s="235" t="s">
+      <c r="G21" s="87"/>
+      <c r="H21" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="I21" s="237"/>
-      <c r="J21" s="233" t="s">
+      <c r="I21" s="90"/>
+      <c r="J21" s="84" t="s">
         <v>100</v>
       </c>
-      <c r="K21" s="238"/>
-[...5 lines deleted...]
-      <c r="A22" s="240" t="s">
+      <c r="K21" s="92"/>
+      <c r="L21" s="92"/>
+      <c r="M21" s="92"/>
+      <c r="N21" s="85"/>
+    </row>
+    <row r="22" spans="1:14" s="38" customFormat="1" ht="34.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="39" t="s">
         <v>99</v>
       </c>
-      <c r="B22" s="241" t="s">
+      <c r="B22" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="C22" s="242"/>
-[...6 lines deleted...]
-      <c r="J22" s="245" t="s">
+      <c r="C22" s="88"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="88"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="88"/>
+      <c r="I22" s="91"/>
+      <c r="J22" s="93" t="s">
         <v>101</v>
       </c>
-      <c r="K22" s="246"/>
-[...2 lines deleted...]
-      <c r="N22" s="248" t="s">
+      <c r="K22" s="94"/>
+      <c r="L22" s="94"/>
+      <c r="M22" s="95"/>
+      <c r="N22" s="41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:14" s="16" customFormat="1" ht="94.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="90" t="s">
+      <c r="A23" s="124" t="s">
         <v>79</v>
       </c>
-      <c r="B23" s="93" t="s">
+      <c r="B23" s="127" t="s">
         <v>91</v>
       </c>
-      <c r="C23" s="83" t="s">
+      <c r="C23" s="117" t="s">
         <v>80</v>
       </c>
-      <c r="D23" s="83"/>
-      <c r="E23" s="96" t="s">
+      <c r="D23" s="117"/>
+      <c r="E23" s="130" t="s">
         <v>93</v>
       </c>
-      <c r="F23" s="99" t="s">
+      <c r="F23" s="133" t="s">
         <v>102</v>
       </c>
-      <c r="G23" s="100"/>
-      <c r="H23" s="101" t="s">
+      <c r="G23" s="134"/>
+      <c r="H23" s="135" t="s">
         <v>94</v>
       </c>
-      <c r="I23" s="102"/>
-      <c r="J23" s="72" t="s">
+      <c r="I23" s="136"/>
+      <c r="J23" s="106" t="s">
         <v>90</v>
       </c>
-      <c r="K23" s="73"/>
-[...2 lines deleted...]
-      <c r="N23" s="81" t="s">
+      <c r="K23" s="107"/>
+      <c r="L23" s="107"/>
+      <c r="M23" s="108"/>
+      <c r="N23" s="115" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:14" s="16" customFormat="1" ht="94.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="91"/>
-[...1 lines deleted...]
-      <c r="C24" s="83" t="s">
+      <c r="A24" s="125"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="117" t="s">
         <v>81</v>
       </c>
-      <c r="D24" s="83"/>
-[...1 lines deleted...]
-      <c r="F24" s="84" t="s">
+      <c r="D24" s="117"/>
+      <c r="E24" s="131"/>
+      <c r="F24" s="118" t="s">
         <v>89</v>
       </c>
-      <c r="G24" s="85"/>
-[...6 lines deleted...]
-      <c r="N24" s="82"/>
+      <c r="G24" s="119"/>
+      <c r="H24" s="137"/>
+      <c r="I24" s="138"/>
+      <c r="J24" s="109"/>
+      <c r="K24" s="110"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="111"/>
+      <c r="N24" s="116"/>
     </row>
     <row r="25" spans="1:14" s="16" customFormat="1" ht="94.15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="92"/>
-[...4 lines deleted...]
-      <c r="F25" s="86" t="s">
+      <c r="A25" s="126"/>
+      <c r="B25" s="129"/>
+      <c r="C25" s="117"/>
+      <c r="D25" s="117"/>
+      <c r="E25" s="132"/>
+      <c r="F25" s="120" t="s">
         <v>95</v>
       </c>
-      <c r="G25" s="87"/>
-[...6 lines deleted...]
-      <c r="N25" s="82"/>
+      <c r="G25" s="121"/>
+      <c r="H25" s="137"/>
+      <c r="I25" s="138"/>
+      <c r="J25" s="112"/>
+      <c r="K25" s="113"/>
+      <c r="L25" s="113"/>
+      <c r="M25" s="114"/>
+      <c r="N25" s="116"/>
     </row>
     <row r="26" spans="1:14" s="26" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="155" t="s">
+      <c r="A26" s="189" t="s">
         <v>107</v>
       </c>
-      <c r="B26" s="88" t="s">
+      <c r="B26" s="122" t="s">
         <v>108</v>
       </c>
-      <c r="C26" s="124" t="s">
+      <c r="C26" s="158" t="s">
         <v>109</v>
       </c>
-      <c r="D26" s="125"/>
-      <c r="E26" s="88" t="s">
+      <c r="D26" s="159"/>
+      <c r="E26" s="122" t="s">
         <v>110</v>
       </c>
-      <c r="F26" s="158" t="s">
+      <c r="F26" s="192" t="s">
         <v>111</v>
       </c>
-      <c r="G26" s="159"/>
-      <c r="H26" s="124" t="s">
+      <c r="G26" s="193"/>
+      <c r="H26" s="158" t="s">
         <v>112</v>
       </c>
-      <c r="I26" s="125"/>
-      <c r="J26" s="124" t="s">
+      <c r="I26" s="159"/>
+      <c r="J26" s="158" t="s">
         <v>113</v>
       </c>
-      <c r="K26" s="160"/>
-[...2 lines deleted...]
-      <c r="N26" s="105" t="s">
+      <c r="K26" s="194"/>
+      <c r="L26" s="194"/>
+      <c r="M26" s="159"/>
+      <c r="N26" s="139" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:14" s="26" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="156"/>
-[...4 lines deleted...]
-      <c r="F27" s="108" t="s">
+      <c r="A27" s="190"/>
+      <c r="B27" s="123"/>
+      <c r="C27" s="171"/>
+      <c r="D27" s="172"/>
+      <c r="E27" s="167"/>
+      <c r="F27" s="142" t="s">
         <v>115</v>
       </c>
-      <c r="G27" s="109"/>
-[...6 lines deleted...]
-      <c r="N27" s="106"/>
+      <c r="G27" s="143"/>
+      <c r="H27" s="169"/>
+      <c r="I27" s="170"/>
+      <c r="J27" s="169"/>
+      <c r="K27" s="195"/>
+      <c r="L27" s="195"/>
+      <c r="M27" s="170"/>
+      <c r="N27" s="140"/>
     </row>
     <row r="28" spans="1:14" s="26" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="157"/>
+      <c r="A28" s="191"/>
       <c r="B28" s="27"/>
-      <c r="C28" s="70" t="s">
+      <c r="C28" s="104" t="s">
         <v>116</v>
       </c>
-      <c r="D28" s="71"/>
-[...1 lines deleted...]
-      <c r="F28" s="70" t="s">
+      <c r="D28" s="105"/>
+      <c r="E28" s="168"/>
+      <c r="F28" s="104" t="s">
         <v>117</v>
       </c>
-      <c r="G28" s="71"/>
-[...6 lines deleted...]
-      <c r="N28" s="107"/>
+      <c r="G28" s="105"/>
+      <c r="H28" s="153"/>
+      <c r="I28" s="155"/>
+      <c r="J28" s="153"/>
+      <c r="K28" s="154"/>
+      <c r="L28" s="154"/>
+      <c r="M28" s="155"/>
+      <c r="N28" s="141"/>
     </row>
     <row r="29" spans="1:14" s="31" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="167"/>
-[...3 lines deleted...]
-      <c r="C29" s="124" t="s">
+      <c r="A29" s="201"/>
+      <c r="B29" s="122" t="s">
+        <v>170</v>
+      </c>
+      <c r="C29" s="158" t="s">
         <v>118</v>
       </c>
-      <c r="D29" s="125"/>
-      <c r="E29" s="88" t="s">
+      <c r="D29" s="159"/>
+      <c r="E29" s="122" t="s">
         <v>119</v>
       </c>
-      <c r="F29" s="158" t="s">
+      <c r="F29" s="192" t="s">
         <v>120</v>
       </c>
-      <c r="G29" s="159"/>
-      <c r="H29" s="124" t="s">
+      <c r="G29" s="193"/>
+      <c r="H29" s="158" t="s">
         <v>121</v>
       </c>
-      <c r="I29" s="125"/>
-      <c r="J29" s="124" t="s">
+      <c r="I29" s="159"/>
+      <c r="J29" s="158" t="s">
         <v>122</v>
       </c>
-      <c r="K29" s="170"/>
-[...3 lines deleted...]
-        <v>175</v>
+      <c r="K29" s="204"/>
+      <c r="L29" s="204"/>
+      <c r="M29" s="205"/>
+      <c r="N29" s="139" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="30" spans="1:14" s="31" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="168"/>
-[...4 lines deleted...]
-      <c r="F30" s="108" t="s">
+      <c r="A30" s="202"/>
+      <c r="B30" s="167"/>
+      <c r="C30" s="171"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="167"/>
+      <c r="F30" s="142" t="s">
         <v>123</v>
       </c>
-      <c r="G30" s="109"/>
-[...6 lines deleted...]
-      <c r="N30" s="106"/>
+      <c r="G30" s="143"/>
+      <c r="H30" s="169"/>
+      <c r="I30" s="170"/>
+      <c r="J30" s="206"/>
+      <c r="K30" s="207"/>
+      <c r="L30" s="207"/>
+      <c r="M30" s="208"/>
+      <c r="N30" s="140"/>
     </row>
     <row r="31" spans="1:14" s="31" customFormat="1" ht="115.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="168"/>
-[...1 lines deleted...]
-      <c r="C31" s="108" t="s">
+      <c r="A31" s="202"/>
+      <c r="B31" s="166"/>
+      <c r="C31" s="142" t="s">
         <v>124</v>
       </c>
-      <c r="D31" s="109"/>
-[...1 lines deleted...]
-      <c r="F31" s="108" t="s">
+      <c r="D31" s="143"/>
+      <c r="E31" s="167"/>
+      <c r="F31" s="142" t="s">
         <v>125</v>
       </c>
-      <c r="G31" s="109"/>
-[...6 lines deleted...]
-      <c r="N31" s="178"/>
+      <c r="G31" s="143"/>
+      <c r="H31" s="169"/>
+      <c r="I31" s="170"/>
+      <c r="J31" s="209"/>
+      <c r="K31" s="210"/>
+      <c r="L31" s="210"/>
+      <c r="M31" s="211"/>
+      <c r="N31" s="212"/>
     </row>
     <row r="32" spans="1:14" s="31" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="168"/>
-      <c r="B32" s="165" t="s">
+      <c r="A32" s="202"/>
+      <c r="B32" s="199" t="s">
         <v>126</v>
       </c>
-      <c r="C32" s="108" t="s">
+      <c r="C32" s="142" t="s">
         <v>127</v>
       </c>
-      <c r="D32" s="109"/>
-[...1 lines deleted...]
-      <c r="F32" s="108" t="s">
+      <c r="D32" s="143"/>
+      <c r="E32" s="167"/>
+      <c r="F32" s="142" t="s">
         <v>128</v>
       </c>
-      <c r="G32" s="109"/>
-[...2 lines deleted...]
-      <c r="J32" s="116" t="s">
+      <c r="G32" s="143"/>
+      <c r="H32" s="169"/>
+      <c r="I32" s="170"/>
+      <c r="J32" s="150" t="s">
         <v>129</v>
       </c>
-      <c r="K32" s="117"/>
-[...3 lines deleted...]
-        <v>174</v>
+      <c r="K32" s="151"/>
+      <c r="L32" s="151"/>
+      <c r="M32" s="152"/>
+      <c r="N32" s="200" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="31" customFormat="1" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="169"/>
-[...1 lines deleted...]
-      <c r="C33" s="70" t="s">
+      <c r="A33" s="203"/>
+      <c r="B33" s="168"/>
+      <c r="C33" s="104" t="s">
         <v>130</v>
       </c>
-      <c r="D33" s="71"/>
-[...1 lines deleted...]
-      <c r="F33" s="70" t="s">
+      <c r="D33" s="105"/>
+      <c r="E33" s="168"/>
+      <c r="F33" s="104" t="s">
         <v>131</v>
       </c>
-      <c r="G33" s="71"/>
-[...6 lines deleted...]
-      <c r="N33" s="107"/>
+      <c r="G33" s="105"/>
+      <c r="H33" s="153"/>
+      <c r="I33" s="155"/>
+      <c r="J33" s="153"/>
+      <c r="K33" s="154"/>
+      <c r="L33" s="154"/>
+      <c r="M33" s="155"/>
+      <c r="N33" s="141"/>
     </row>
     <row r="34" spans="1:14" s="34" customFormat="1" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="20"/>
       <c r="B34" s="17" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="C34" s="132" t="s">
+        <v>171</v>
+      </c>
+      <c r="C34" s="166" t="s">
         <v>132</v>
       </c>
-      <c r="D34" s="132"/>
-      <c r="E34" s="133" t="s">
+      <c r="D34" s="166"/>
+      <c r="E34" s="167" t="s">
         <v>133</v>
       </c>
-      <c r="F34" s="132" t="s">
+      <c r="F34" s="166" t="s">
         <v>134</v>
       </c>
-      <c r="G34" s="132"/>
-      <c r="H34" s="135" t="s">
+      <c r="G34" s="166"/>
+      <c r="H34" s="169" t="s">
         <v>121</v>
       </c>
-      <c r="I34" s="136"/>
-[...6 lines deleted...]
-      <c r="N34" s="178"/>
+      <c r="I34" s="170"/>
+      <c r="J34" s="166" t="s">
+        <v>158</v>
+      </c>
+      <c r="K34" s="166"/>
+      <c r="L34" s="166"/>
+      <c r="M34" s="166"/>
+      <c r="N34" s="212"/>
     </row>
     <row r="35" spans="1:14" s="34" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="35"/>
       <c r="B35" s="19" t="s">
         <v>135</v>
       </c>
-      <c r="C35" s="113" t="s">
+      <c r="C35" s="147" t="s">
         <v>136</v>
       </c>
-      <c r="D35" s="113"/>
-[...9 lines deleted...]
-      <c r="N35" s="179"/>
+      <c r="D35" s="147"/>
+      <c r="E35" s="167"/>
+      <c r="F35" s="147"/>
+      <c r="G35" s="147"/>
+      <c r="H35" s="169"/>
+      <c r="I35" s="170"/>
+      <c r="J35" s="147"/>
+      <c r="K35" s="147"/>
+      <c r="L35" s="147"/>
+      <c r="M35" s="147"/>
+      <c r="N35" s="213"/>
     </row>
     <row r="36" spans="1:14" s="34" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="35"/>
       <c r="B36" s="19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="C36" s="113" t="s">
+        <v>172</v>
+      </c>
+      <c r="C36" s="147" t="s">
         <v>137</v>
       </c>
-      <c r="D36" s="113"/>
-[...9 lines deleted...]
-      <c r="N36" s="179"/>
+      <c r="D36" s="147"/>
+      <c r="E36" s="167"/>
+      <c r="F36" s="147"/>
+      <c r="G36" s="147"/>
+      <c r="H36" s="171"/>
+      <c r="I36" s="172"/>
+      <c r="J36" s="147"/>
+      <c r="K36" s="147"/>
+      <c r="L36" s="147"/>
+      <c r="M36" s="147"/>
+      <c r="N36" s="213"/>
     </row>
     <row r="37" spans="1:14" s="34" customFormat="1" ht="138" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="182" t="s">
+      <c r="A37" s="216" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" s="199"/>
+      <c r="C37" s="147" t="s">
+        <v>138</v>
+      </c>
+      <c r="D37" s="147"/>
+      <c r="E37" s="167"/>
+      <c r="F37" s="147" t="s">
+        <v>139</v>
+      </c>
+      <c r="G37" s="147"/>
+      <c r="H37" s="142" t="s">
+        <v>141</v>
+      </c>
+      <c r="I37" s="143"/>
+      <c r="J37" s="147" t="s">
+        <v>82</v>
+      </c>
+      <c r="K37" s="147"/>
+      <c r="L37" s="147"/>
+      <c r="M37" s="147"/>
+      <c r="N37" s="28"/>
+    </row>
+    <row r="38" spans="1:14" s="34" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="190"/>
+      <c r="B38" s="167"/>
+      <c r="C38" s="147"/>
+      <c r="D38" s="147"/>
+      <c r="E38" s="167"/>
+      <c r="F38" s="147" t="s">
+        <v>140</v>
+      </c>
+      <c r="G38" s="147"/>
+      <c r="H38" s="150" t="s">
+        <v>141</v>
+      </c>
+      <c r="I38" s="152"/>
+      <c r="J38" s="150" t="s">
+        <v>159</v>
+      </c>
+      <c r="K38" s="151"/>
+      <c r="L38" s="151"/>
+      <c r="M38" s="152"/>
+      <c r="N38" s="28"/>
+    </row>
+    <row r="39" spans="1:14" s="34" customFormat="1" ht="174" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="190"/>
+      <c r="B39" s="167"/>
+      <c r="C39" s="147"/>
+      <c r="D39" s="147"/>
+      <c r="E39" s="167"/>
+      <c r="F39" s="147" t="s">
+        <v>143</v>
+      </c>
+      <c r="G39" s="147"/>
+      <c r="H39" s="169"/>
+      <c r="I39" s="170"/>
+      <c r="J39" s="169"/>
+      <c r="K39" s="195"/>
+      <c r="L39" s="195"/>
+      <c r="M39" s="170"/>
+      <c r="N39" s="28" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" s="34" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="190"/>
+      <c r="B40" s="167"/>
+      <c r="C40" s="147"/>
+      <c r="D40" s="147"/>
+      <c r="E40" s="167"/>
+      <c r="F40" s="147" t="s">
+        <v>145</v>
+      </c>
+      <c r="G40" s="147"/>
+      <c r="H40" s="171"/>
+      <c r="I40" s="172"/>
+      <c r="J40" s="171"/>
+      <c r="K40" s="217"/>
+      <c r="L40" s="217"/>
+      <c r="M40" s="172"/>
+      <c r="N40" s="28" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" s="34" customFormat="1" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="190"/>
+      <c r="B41" s="167"/>
+      <c r="C41" s="147"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="167"/>
+      <c r="F41" s="147" t="s">
         <v>160</v>
       </c>
-      <c r="B37" s="165"/>
-[...9 lines deleted...]
-      <c r="H37" s="108" t="s">
+      <c r="G41" s="147"/>
+      <c r="H41" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="I41" s="143"/>
+      <c r="J41" s="147"/>
+      <c r="K41" s="147"/>
+      <c r="L41" s="147"/>
+      <c r="M41" s="147"/>
+      <c r="N41" s="28" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" s="31" customFormat="1" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="190"/>
+      <c r="B42" s="167"/>
+      <c r="C42" s="214" t="s">
+        <v>142</v>
+      </c>
+      <c r="D42" s="215"/>
+      <c r="E42" s="167"/>
+      <c r="F42" s="214" t="s">
+        <v>162</v>
+      </c>
+      <c r="G42" s="215"/>
+      <c r="H42" s="142" t="s">
         <v>141</v>
       </c>
-      <c r="I37" s="109"/>
-[...18 lines deleted...]
-      <c r="H38" s="116" t="s">
+      <c r="I42" s="143"/>
+      <c r="J42" s="147" t="s">
+        <v>163</v>
+      </c>
+      <c r="K42" s="147"/>
+      <c r="L42" s="147"/>
+      <c r="M42" s="147"/>
+      <c r="N42" s="36" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" s="31" customFormat="1" ht="96" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="191"/>
+      <c r="B43" s="168"/>
+      <c r="C43" s="148" t="s">
+        <v>144</v>
+      </c>
+      <c r="D43" s="149"/>
+      <c r="E43" s="168"/>
+      <c r="F43" s="148" t="s">
+        <v>165</v>
+      </c>
+      <c r="G43" s="149"/>
+      <c r="H43" s="142" t="s">
         <v>141</v>
       </c>
-      <c r="I38" s="118"/>
-[...44 lines deleted...]
-      <c r="N40" s="28" t="s">
+      <c r="I43" s="143"/>
+      <c r="J43" s="147" t="s">
+        <v>181</v>
+      </c>
+      <c r="K43" s="147"/>
+      <c r="L43" s="147"/>
+      <c r="M43" s="147"/>
+      <c r="N43" s="21"/>
+    </row>
+    <row r="44" spans="1:14" s="31" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="223"/>
+      <c r="B44" s="225" t="s">
+        <v>178</v>
+      </c>
+      <c r="C44" s="228" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="229"/>
+      <c r="E44" s="225" t="s">
+        <v>147</v>
+      </c>
+      <c r="F44" s="144" t="s">
         <v>177</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="H41" s="108" t="s">
+      <c r="G44" s="145"/>
+      <c r="H44" s="144" t="s">
         <v>148</v>
       </c>
-      <c r="I41" s="109"/>
-[...42 lines deleted...]
-      <c r="F43" s="114" t="s">
+      <c r="I44" s="145"/>
+      <c r="J44" s="144" t="s">
+        <v>149</v>
+      </c>
+      <c r="K44" s="146"/>
+      <c r="L44" s="146"/>
+      <c r="M44" s="145"/>
+      <c r="N44" s="218" t="s">
         <v>166</v>
       </c>
-      <c r="G43" s="115"/>
-[...38 lines deleted...]
-      <c r="N44" s="184" t="s">
+    </row>
+    <row r="45" spans="1:14" s="31" customFormat="1" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="224"/>
+      <c r="B45" s="226"/>
+      <c r="C45" s="156" t="s">
+        <v>150</v>
+      </c>
+      <c r="D45" s="157"/>
+      <c r="E45" s="226"/>
+      <c r="F45" s="160"/>
+      <c r="G45" s="162"/>
+      <c r="H45" s="160"/>
+      <c r="I45" s="162"/>
+      <c r="J45" s="160"/>
+      <c r="K45" s="161"/>
+      <c r="L45" s="161"/>
+      <c r="M45" s="162"/>
+      <c r="N45" s="219"/>
+    </row>
+    <row r="46" spans="1:14" s="31" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="96"/>
+      <c r="B46" s="227"/>
+      <c r="C46" s="156" t="s">
+        <v>151</v>
+      </c>
+      <c r="D46" s="157"/>
+      <c r="E46" s="226"/>
+      <c r="F46" s="160"/>
+      <c r="G46" s="162"/>
+      <c r="H46" s="160"/>
+      <c r="I46" s="162"/>
+      <c r="J46" s="160"/>
+      <c r="K46" s="161"/>
+      <c r="L46" s="161"/>
+      <c r="M46" s="162"/>
+      <c r="N46" s="219"/>
+    </row>
+    <row r="47" spans="1:14" s="31" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="99" t="s">
         <v>167</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="A47" s="65" t="s">
+      <c r="B47" s="100"/>
+      <c r="C47" s="156" t="s">
         <v>168</v>
       </c>
-      <c r="B47" s="66"/>
-[...13 lines deleted...]
-      <c r="N47" s="185"/>
+      <c r="D47" s="157"/>
+      <c r="E47" s="226"/>
+      <c r="F47" s="160"/>
+      <c r="G47" s="162"/>
+      <c r="H47" s="160"/>
+      <c r="I47" s="162"/>
+      <c r="J47" s="160"/>
+      <c r="K47" s="161"/>
+      <c r="L47" s="161"/>
+      <c r="M47" s="162"/>
+      <c r="N47" s="219"/>
     </row>
     <row r="48" spans="1:14" s="31" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="187"/>
-[...1 lines deleted...]
-      <c r="C48" s="114" t="s">
+      <c r="A48" s="221"/>
+      <c r="B48" s="222"/>
+      <c r="C48" s="148" t="s">
         <v>152</v>
       </c>
-      <c r="D48" s="115"/>
-[...9 lines deleted...]
-      <c r="N48" s="186"/>
+      <c r="D48" s="149"/>
+      <c r="E48" s="222"/>
+      <c r="F48" s="163"/>
+      <c r="G48" s="165"/>
+      <c r="H48" s="163"/>
+      <c r="I48" s="165"/>
+      <c r="J48" s="163"/>
+      <c r="K48" s="164"/>
+      <c r="L48" s="164"/>
+      <c r="M48" s="165"/>
+      <c r="N48" s="220"/>
     </row>
     <row r="49" spans="1:17" s="31" customFormat="1" ht="117.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="29"/>
       <c r="B49" s="30" t="s">
         <v>153</v>
       </c>
-      <c r="C49" s="110" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="111"/>
+      <c r="C49" s="144" t="s">
+        <v>179</v>
+      </c>
+      <c r="D49" s="145"/>
       <c r="E49" s="30" t="s">
         <v>154</v>
       </c>
-      <c r="F49" s="124" t="s">
+      <c r="F49" s="158" t="s">
         <v>96</v>
       </c>
-      <c r="G49" s="125"/>
-      <c r="H49" s="110" t="s">
+      <c r="G49" s="159"/>
+      <c r="H49" s="144" t="s">
         <v>121</v>
       </c>
-      <c r="I49" s="111"/>
-      <c r="J49" s="110" t="s">
+      <c r="I49" s="145"/>
+      <c r="J49" s="144" t="s">
         <v>107</v>
       </c>
-      <c r="K49" s="112"/>
-[...1 lines deleted...]
-      <c r="M49" s="111"/>
+      <c r="K49" s="146"/>
+      <c r="L49" s="146"/>
+      <c r="M49" s="145"/>
       <c r="N49" s="37" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="P49" s="32"/>
       <c r="Q49" s="33"/>
     </row>
     <row r="50" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="143" t="s">
+      <c r="A50" s="177" t="s">
         <v>40</v>
       </c>
-      <c r="B50" s="143"/>
-[...11 lines deleted...]
-      <c r="N50" s="143"/>
+      <c r="B50" s="177"/>
+      <c r="C50" s="177"/>
+      <c r="D50" s="177"/>
+      <c r="E50" s="177"/>
+      <c r="F50" s="177"/>
+      <c r="G50" s="177"/>
+      <c r="H50" s="177"/>
+      <c r="I50" s="177"/>
+      <c r="J50" s="177"/>
+      <c r="K50" s="177"/>
+      <c r="L50" s="177"/>
+      <c r="M50" s="177"/>
+      <c r="N50" s="177"/>
     </row>
     <row r="51" spans="1:17" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="139" t="s">
+      <c r="A51" s="173" t="s">
         <v>24</v>
       </c>
-      <c r="B51" s="139"/>
-      <c r="C51" s="140" t="s">
+      <c r="B51" s="173"/>
+      <c r="C51" s="174" t="s">
         <v>83</v>
       </c>
-      <c r="D51" s="140"/>
-[...1 lines deleted...]
-      <c r="F51" s="141" t="s">
+      <c r="D51" s="174"/>
+      <c r="E51" s="174"/>
+      <c r="F51" s="175" t="s">
         <v>68</v>
       </c>
-      <c r="G51" s="141"/>
-      <c r="H51" s="142" t="s">
+      <c r="G51" s="175"/>
+      <c r="H51" s="176" t="s">
         <v>84</v>
       </c>
-      <c r="I51" s="142"/>
-[...4 lines deleted...]
-      <c r="N51" s="142"/>
+      <c r="I51" s="176"/>
+      <c r="J51" s="176"/>
+      <c r="K51" s="176"/>
+      <c r="L51" s="176"/>
+      <c r="M51" s="176"/>
+      <c r="N51" s="176"/>
     </row>
     <row r="52" spans="1:17" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="139"/>
-[...12 lines deleted...]
-      <c r="N52" s="142"/>
+      <c r="A52" s="173"/>
+      <c r="B52" s="173"/>
+      <c r="C52" s="174"/>
+      <c r="D52" s="174"/>
+      <c r="E52" s="174"/>
+      <c r="F52" s="175"/>
+      <c r="G52" s="175"/>
+      <c r="H52" s="176"/>
+      <c r="I52" s="176"/>
+      <c r="J52" s="176"/>
+      <c r="K52" s="176"/>
+      <c r="L52" s="176"/>
+      <c r="M52" s="176"/>
+      <c r="N52" s="176"/>
     </row>
     <row r="53" spans="1:17" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="139"/>
-[...12 lines deleted...]
-      <c r="N53" s="142"/>
+      <c r="A53" s="173"/>
+      <c r="B53" s="173"/>
+      <c r="C53" s="174"/>
+      <c r="D53" s="174"/>
+      <c r="E53" s="174"/>
+      <c r="F53" s="175"/>
+      <c r="G53" s="175"/>
+      <c r="H53" s="176"/>
+      <c r="I53" s="176"/>
+      <c r="J53" s="176"/>
+      <c r="K53" s="176"/>
+      <c r="L53" s="176"/>
+      <c r="M53" s="176"/>
+      <c r="N53" s="176"/>
     </row>
     <row r="54" spans="1:17" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="139" t="s">
+      <c r="A54" s="173" t="s">
         <v>66</v>
       </c>
-      <c r="B54" s="139"/>
-      <c r="C54" s="140" t="s">
+      <c r="B54" s="173"/>
+      <c r="C54" s="174" t="s">
         <v>85</v>
       </c>
-      <c r="D54" s="140"/>
-[...1 lines deleted...]
-      <c r="F54" s="141" t="s">
+      <c r="D54" s="174"/>
+      <c r="E54" s="174"/>
+      <c r="F54" s="175" t="s">
         <v>67</v>
       </c>
-      <c r="G54" s="141"/>
-      <c r="H54" s="142" t="s">
+      <c r="G54" s="175"/>
+      <c r="H54" s="176" t="s">
         <v>88</v>
       </c>
-      <c r="I54" s="142"/>
-[...4 lines deleted...]
-      <c r="N54" s="142"/>
+      <c r="I54" s="176"/>
+      <c r="J54" s="176"/>
+      <c r="K54" s="176"/>
+      <c r="L54" s="176"/>
+      <c r="M54" s="176"/>
+      <c r="N54" s="176"/>
     </row>
     <row r="55" spans="1:17" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="139"/>
-[...12 lines deleted...]
-      <c r="N55" s="142"/>
+      <c r="A55" s="173"/>
+      <c r="B55" s="173"/>
+      <c r="C55" s="174"/>
+      <c r="D55" s="174"/>
+      <c r="E55" s="174"/>
+      <c r="F55" s="175"/>
+      <c r="G55" s="175"/>
+      <c r="H55" s="176"/>
+      <c r="I55" s="176"/>
+      <c r="J55" s="176"/>
+      <c r="K55" s="176"/>
+      <c r="L55" s="176"/>
+      <c r="M55" s="176"/>
+      <c r="N55" s="176"/>
     </row>
     <row r="56" spans="1:17" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="139"/>
-[...12 lines deleted...]
-      <c r="N56" s="142"/>
+      <c r="A56" s="173"/>
+      <c r="B56" s="173"/>
+      <c r="C56" s="174"/>
+      <c r="D56" s="174"/>
+      <c r="E56" s="174"/>
+      <c r="F56" s="175"/>
+      <c r="G56" s="175"/>
+      <c r="H56" s="176"/>
+      <c r="I56" s="176"/>
+      <c r="J56" s="176"/>
+      <c r="K56" s="176"/>
+      <c r="L56" s="176"/>
+      <c r="M56" s="176"/>
+      <c r="N56" s="176"/>
     </row>
     <row r="57" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="143" t="s">
+      <c r="A57" s="177" t="s">
         <v>41</v>
       </c>
-      <c r="B57" s="143"/>
-[...11 lines deleted...]
-      <c r="N57" s="143"/>
+      <c r="B57" s="177"/>
+      <c r="C57" s="177"/>
+      <c r="D57" s="177"/>
+      <c r="E57" s="177"/>
+      <c r="F57" s="177"/>
+      <c r="G57" s="177"/>
+      <c r="H57" s="177"/>
+      <c r="I57" s="177"/>
+      <c r="J57" s="177"/>
+      <c r="K57" s="177"/>
+      <c r="L57" s="177"/>
+      <c r="M57" s="177"/>
+      <c r="N57" s="177"/>
     </row>
     <row r="58" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="144" t="s">
+      <c r="A58" s="178" t="s">
         <v>25</v>
       </c>
-      <c r="B58" s="144"/>
-[...2 lines deleted...]
-      <c r="E58" s="144" t="s">
+      <c r="B58" s="178"/>
+      <c r="C58" s="178"/>
+      <c r="D58" s="178"/>
+      <c r="E58" s="178" t="s">
         <v>26</v>
       </c>
-      <c r="F58" s="144"/>
-[...2 lines deleted...]
-      <c r="I58" s="144" t="s">
+      <c r="F58" s="178"/>
+      <c r="G58" s="178"/>
+      <c r="H58" s="178"/>
+      <c r="I58" s="178" t="s">
         <v>27</v>
       </c>
-      <c r="J58" s="144"/>
-[...3 lines deleted...]
-      <c r="N58" s="144"/>
+      <c r="J58" s="178"/>
+      <c r="K58" s="178"/>
+      <c r="L58" s="178"/>
+      <c r="M58" s="178"/>
+      <c r="N58" s="178"/>
     </row>
     <row r="59" spans="1:17" s="12" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="149" t="s">
+      <c r="A59" s="183" t="s">
         <v>76</v>
       </c>
-      <c r="B59" s="149"/>
-[...2 lines deleted...]
-      <c r="E59" s="150" t="s">
+      <c r="B59" s="183"/>
+      <c r="C59" s="183"/>
+      <c r="D59" s="183"/>
+      <c r="E59" s="184" t="s">
+        <v>183</v>
+      </c>
+      <c r="F59" s="184"/>
+      <c r="G59" s="184"/>
+      <c r="H59" s="184"/>
+      <c r="I59" s="185" t="s">
         <v>184</v>
       </c>
-      <c r="F59" s="150"/>
-[...9 lines deleted...]
-      <c r="N59" s="151"/>
+      <c r="J59" s="185"/>
+      <c r="K59" s="185"/>
+      <c r="L59" s="185"/>
+      <c r="M59" s="185"/>
+      <c r="N59" s="185"/>
     </row>
     <row r="60" spans="1:17" s="12" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="149"/>
-[...12 lines deleted...]
-      <c r="N60" s="151"/>
+      <c r="A60" s="183"/>
+      <c r="B60" s="183"/>
+      <c r="C60" s="183"/>
+      <c r="D60" s="183"/>
+      <c r="E60" s="184"/>
+      <c r="F60" s="184"/>
+      <c r="G60" s="184"/>
+      <c r="H60" s="184"/>
+      <c r="I60" s="185"/>
+      <c r="J60" s="185"/>
+      <c r="K60" s="185"/>
+      <c r="L60" s="185"/>
+      <c r="M60" s="185"/>
+      <c r="N60" s="185"/>
     </row>
     <row r="61" spans="1:17" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="148" t="s">
+      <c r="A61" s="182" t="s">
         <v>28</v>
       </c>
-      <c r="B61" s="148"/>
-[...2 lines deleted...]
-      <c r="E61" s="148" t="s">
+      <c r="B61" s="182"/>
+      <c r="C61" s="182"/>
+      <c r="D61" s="182"/>
+      <c r="E61" s="182" t="s">
         <v>77</v>
       </c>
-      <c r="F61" s="148"/>
-[...2 lines deleted...]
-      <c r="I61" s="148" t="s">
+      <c r="F61" s="182"/>
+      <c r="G61" s="182"/>
+      <c r="H61" s="182"/>
+      <c r="I61" s="182" t="s">
         <v>29</v>
       </c>
-      <c r="J61" s="148"/>
-[...3 lines deleted...]
-      <c r="N61" s="148"/>
+      <c r="J61" s="182"/>
+      <c r="K61" s="182"/>
+      <c r="L61" s="182"/>
+      <c r="M61" s="182"/>
+      <c r="N61" s="182"/>
     </row>
     <row r="62" spans="1:17" s="12" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="163" t="s">
-[...11 lines deleted...]
-      <c r="I62" s="145" t="s">
+      <c r="A62" s="197" t="s">
+        <v>182</v>
+      </c>
+      <c r="B62" s="198"/>
+      <c r="C62" s="198"/>
+      <c r="D62" s="198"/>
+      <c r="E62" s="174" t="s">
+        <v>180</v>
+      </c>
+      <c r="F62" s="174"/>
+      <c r="G62" s="174"/>
+      <c r="H62" s="174"/>
+      <c r="I62" s="179" t="s">
         <v>78</v>
       </c>
-      <c r="J62" s="145"/>
-[...3 lines deleted...]
-      <c r="N62" s="145"/>
+      <c r="J62" s="179"/>
+      <c r="K62" s="179"/>
+      <c r="L62" s="179"/>
+      <c r="M62" s="179"/>
+      <c r="N62" s="179"/>
     </row>
     <row r="63" spans="1:17" s="12" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="164"/>
-[...12 lines deleted...]
-      <c r="N63" s="145"/>
+      <c r="A63" s="198"/>
+      <c r="B63" s="198"/>
+      <c r="C63" s="198"/>
+      <c r="D63" s="198"/>
+      <c r="E63" s="174"/>
+      <c r="F63" s="174"/>
+      <c r="G63" s="174"/>
+      <c r="H63" s="174"/>
+      <c r="I63" s="179"/>
+      <c r="J63" s="179"/>
+      <c r="K63" s="179"/>
+      <c r="L63" s="179"/>
+      <c r="M63" s="179"/>
+      <c r="N63" s="179"/>
     </row>
     <row r="64" spans="1:17" s="12" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="146" t="s">
+      <c r="A64" s="180" t="s">
         <v>42</v>
       </c>
-      <c r="B64" s="146"/>
-[...2 lines deleted...]
-      <c r="E64" s="147" t="s">
+      <c r="B64" s="180"/>
+      <c r="C64" s="180"/>
+      <c r="D64" s="180"/>
+      <c r="E64" s="181" t="s">
         <v>87</v>
       </c>
-      <c r="F64" s="146"/>
-[...7 lines deleted...]
-      <c r="N64" s="146"/>
+      <c r="F64" s="180"/>
+      <c r="G64" s="180"/>
+      <c r="H64" s="180"/>
+      <c r="I64" s="180"/>
+      <c r="J64" s="180"/>
+      <c r="K64" s="180"/>
+      <c r="L64" s="180"/>
+      <c r="M64" s="180"/>
+      <c r="N64" s="180"/>
     </row>
     <row r="65" spans="1:14" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="148"/>
-[...2 lines deleted...]
-      <c r="D65" s="148" t="s">
+      <c r="A65" s="182"/>
+      <c r="B65" s="182"/>
+      <c r="C65" s="182"/>
+      <c r="D65" s="182" t="s">
         <v>7</v>
       </c>
-      <c r="E65" s="148"/>
-      <c r="F65" s="148" t="s">
+      <c r="E65" s="182"/>
+      <c r="F65" s="182" t="s">
         <v>30</v>
       </c>
-      <c r="G65" s="148"/>
-[...2 lines deleted...]
-      <c r="J65" s="148" t="s">
+      <c r="G65" s="182"/>
+      <c r="H65" s="182"/>
+      <c r="I65" s="182"/>
+      <c r="J65" s="182" t="s">
         <v>8</v>
       </c>
-      <c r="K65" s="148"/>
-[...2 lines deleted...]
-      <c r="N65" s="148"/>
+      <c r="K65" s="182"/>
+      <c r="L65" s="182"/>
+      <c r="M65" s="182"/>
+      <c r="N65" s="182"/>
     </row>
     <row r="66" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="152" t="s">
+      <c r="A66" s="186" t="s">
         <v>9</v>
       </c>
-      <c r="B66" s="152"/>
-[...1 lines deleted...]
-      <c r="D66" s="153">
+      <c r="B66" s="186"/>
+      <c r="C66" s="186"/>
+      <c r="D66" s="187">
         <v>46118</v>
       </c>
-      <c r="E66" s="154"/>
-[...6 lines deleted...]
-      <c r="J66" s="113" t="s">
+      <c r="E66" s="188"/>
+      <c r="F66" s="147" t="s">
+        <v>187</v>
+      </c>
+      <c r="G66" s="196"/>
+      <c r="H66" s="196"/>
+      <c r="I66" s="196"/>
+      <c r="J66" s="147" t="s">
         <v>155</v>
       </c>
-      <c r="K66" s="162"/>
-[...2 lines deleted...]
-      <c r="N66" s="162"/>
+      <c r="K66" s="196"/>
+      <c r="L66" s="196"/>
+      <c r="M66" s="196"/>
+      <c r="N66" s="196"/>
     </row>
     <row r="67" spans="1:14" s="12" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="152" t="s">
+      <c r="A67" s="186" t="s">
         <v>10</v>
       </c>
-      <c r="B67" s="152"/>
-[...1 lines deleted...]
-      <c r="D67" s="153">
+      <c r="B67" s="186"/>
+      <c r="C67" s="186"/>
+      <c r="D67" s="187">
         <v>46118</v>
       </c>
-      <c r="E67" s="154"/>
-      <c r="F67" s="154" t="s">
+      <c r="E67" s="188"/>
+      <c r="F67" s="188" t="s">
         <v>157</v>
       </c>
-      <c r="G67" s="154"/>
-[...2 lines deleted...]
-      <c r="J67" s="140" t="s">
+      <c r="G67" s="188"/>
+      <c r="H67" s="188"/>
+      <c r="I67" s="188"/>
+      <c r="J67" s="174" t="s">
         <v>156</v>
       </c>
-      <c r="K67" s="140"/>
-[...2 lines deleted...]
-      <c r="N67" s="140"/>
+      <c r="K67" s="174"/>
+      <c r="L67" s="174"/>
+      <c r="M67" s="174"/>
+      <c r="N67" s="174"/>
     </row>
     <row r="68" spans="1:14" s="12" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="152" t="s">
+      <c r="A68" s="186" t="s">
         <v>11</v>
       </c>
-      <c r="B68" s="152"/>
-[...1 lines deleted...]
-      <c r="D68" s="153">
+      <c r="B68" s="186"/>
+      <c r="C68" s="186"/>
+      <c r="D68" s="187">
         <v>46174</v>
       </c>
-      <c r="E68" s="154"/>
-      <c r="F68" s="154" t="s">
+      <c r="E68" s="188"/>
+      <c r="F68" s="188" t="s">
         <v>97</v>
       </c>
-      <c r="G68" s="154"/>
-[...2 lines deleted...]
-      <c r="J68" s="154" t="s">
+      <c r="G68" s="188"/>
+      <c r="H68" s="188"/>
+      <c r="I68" s="188"/>
+      <c r="J68" s="188" t="s">
         <v>86</v>
       </c>
-      <c r="K68" s="154"/>
-[...2 lines deleted...]
-      <c r="N68" s="154"/>
+      <c r="K68" s="188"/>
+      <c r="L68" s="188"/>
+      <c r="M68" s="188"/>
+      <c r="N68" s="188"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="167">
     <mergeCell ref="N44:N48"/>
     <mergeCell ref="C45:D45"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="B47:B48"/>
     <mergeCell ref="A44:A46"/>
     <mergeCell ref="B44:B46"/>
     <mergeCell ref="C44:D44"/>
     <mergeCell ref="E44:E48"/>
     <mergeCell ref="F44:G48"/>
     <mergeCell ref="H44:I48"/>
     <mergeCell ref="A37:A43"/>
     <mergeCell ref="B37:B43"/>
     <mergeCell ref="C37:D41"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="H37:I37"/>
     <mergeCell ref="J37:M37"/>
     <mergeCell ref="F38:G38"/>
     <mergeCell ref="H38:I40"/>
     <mergeCell ref="J38:M40"/>
     <mergeCell ref="F39:G39"/>
@@ -4916,369 +4892,373 @@
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E4:N4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="H6:K6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="L6:N6"/>
   </mergeCells>
   <conditionalFormatting sqref="A11">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>NOT(ISERROR(SEARCH("LL",A11)))</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A59" r:id="rId1" xr:uid="{E4DFBFC7-019A-44DE-A6C7-002F792552A1}"/>
     <hyperlink ref="I62:K62" r:id="rId2" display="Intranet/SIGI/SGC/DocumentosSGC" xr:uid="{06419FBF-24A1-46DC-A09B-9871DAAB4D45}"/>
     <hyperlink ref="E64" r:id="rId3" xr:uid="{6A5ED543-768E-4F63-BAFC-9BB05D673E29}"/>
     <hyperlink ref="I62:N63" r:id="rId4" display="Intranet/SIGI/SGC/DocumentosSGC" xr:uid="{A41AB57E-B76F-4EF2-B6C3-10D33AA0804C}"/>
     <hyperlink ref="E59:H60" r:id="rId5" display="SIGI - Intranet CGN - Contaduría General de la Nación (contaduria.gov.co)" xr:uid="{01AB7604-9D4B-4F6A-AAD7-CCAFFC608D1A}"/>
     <hyperlink ref="A62" r:id="rId6" display="https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview4" xr:uid="{680D5823-16D7-4C32-97A1-05613012C3E4}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup scale="13" orientation="portrait" r:id="rId7"/>
+  <pageSetup scale="46" fitToHeight="0" orientation="portrait" r:id="rId7"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
   <drawing r:id="rId8"/>
+  <legacyDrawingHF r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE835C28-3244-4276-B39C-467C8C0A8226}">
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="D12" sqref="D12:F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="5.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="60.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="11.42578125" style="1"/>
     <col min="6" max="6" width="64.85546875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="197" t="s">
+      <c r="A1" s="231" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="197"/>
-[...3 lines deleted...]
-      <c r="F1" s="197"/>
+      <c r="B1" s="231"/>
+      <c r="C1" s="231"/>
+      <c r="D1" s="231"/>
+      <c r="E1" s="231"/>
+      <c r="F1" s="231"/>
     </row>
     <row r="2" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="197"/>
-[...4 lines deleted...]
-      <c r="F2" s="197"/>
+      <c r="A2" s="231"/>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
     </row>
     <row r="3" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="206">
+      <c r="A3" s="240">
         <v>1</v>
       </c>
       <c r="B3" s="7">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="D3" s="203"/>
-[...1 lines deleted...]
-      <c r="F3" s="205"/>
+      <c r="D3" s="237"/>
+      <c r="E3" s="238"/>
+      <c r="F3" s="239"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A4" s="207"/>
+      <c r="A4" s="241"/>
       <c r="B4" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="198" t="s">
+      <c r="D4" s="232" t="s">
         <v>50</v>
       </c>
-      <c r="E4" s="198"/>
-      <c r="F4" s="198"/>
+      <c r="E4" s="232"/>
+      <c r="F4" s="232"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A5" s="207"/>
+      <c r="A5" s="241"/>
       <c r="B5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D5" s="198" t="s">
+      <c r="D5" s="232" t="s">
         <v>53</v>
       </c>
-      <c r="E5" s="198"/>
-      <c r="F5" s="198"/>
+      <c r="E5" s="232"/>
+      <c r="F5" s="232"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A6" s="207"/>
+      <c r="A6" s="241"/>
       <c r="B6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="198" t="s">
+      <c r="D6" s="232" t="s">
         <v>51</v>
       </c>
-      <c r="E6" s="198"/>
-      <c r="F6" s="198"/>
+      <c r="E6" s="232"/>
+      <c r="F6" s="232"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A7" s="208"/>
+      <c r="A7" s="242"/>
       <c r="B7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="198" t="s">
+      <c r="D7" s="232" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="198"/>
-      <c r="F7" s="198"/>
+      <c r="E7" s="232"/>
+      <c r="F7" s="232"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="198" t="s">
+      <c r="D8" s="232" t="s">
         <v>57</v>
       </c>
-      <c r="E8" s="198"/>
-      <c r="F8" s="198"/>
+      <c r="E8" s="232"/>
+      <c r="F8" s="232"/>
     </row>
     <row r="9" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
       <c r="B9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="D9" s="200" t="s">
+      <c r="D9" s="234" t="s">
         <v>64</v>
       </c>
-      <c r="E9" s="201"/>
-      <c r="F9" s="202"/>
+      <c r="E9" s="235"/>
+      <c r="F9" s="236"/>
     </row>
     <row r="10" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D10" s="200" t="s">
+      <c r="D10" s="234" t="s">
         <v>63</v>
       </c>
-      <c r="E10" s="201"/>
-      <c r="F10" s="202"/>
+      <c r="E10" s="235"/>
+      <c r="F10" s="236"/>
     </row>
     <row r="11" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="6">
         <v>3</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="D11" s="212" t="s">
+      <c r="D11" s="246" t="s">
         <v>65</v>
       </c>
-      <c r="E11" s="212"/>
-      <c r="F11" s="212"/>
+      <c r="E11" s="246"/>
+      <c r="F11" s="246"/>
     </row>
     <row r="12" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="6">
         <v>4</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="D12" s="212" t="s">
+      <c r="D12" s="246" t="s">
         <v>69</v>
       </c>
-      <c r="E12" s="212"/>
-      <c r="F12" s="212"/>
+      <c r="E12" s="246"/>
+      <c r="F12" s="246"/>
     </row>
     <row r="13" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="6">
         <v>5</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="D13" s="213" t="s">
+      <c r="D13" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="E13" s="213"/>
-      <c r="F13" s="213"/>
+      <c r="E13" s="247"/>
+      <c r="F13" s="247"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="6"/>
       <c r="B14" s="6"/>
       <c r="C14" s="5"/>
-      <c r="D14" s="198" t="s">
+      <c r="D14" s="232" t="s">
         <v>56</v>
       </c>
-      <c r="E14" s="198"/>
-      <c r="F14" s="198"/>
+      <c r="E14" s="232"/>
+      <c r="F14" s="232"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="6"/>
       <c r="B15" s="6"/>
       <c r="C15" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D15" s="209" t="s">
+      <c r="D15" s="243" t="s">
         <v>75</v>
       </c>
-      <c r="E15" s="210"/>
-      <c r="F15" s="211"/>
+      <c r="E15" s="244"/>
+      <c r="F15" s="245"/>
     </row>
     <row r="16" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D16" s="199" t="s">
+      <c r="D16" s="233" t="s">
         <v>70</v>
       </c>
-      <c r="E16" s="199"/>
-      <c r="F16" s="199"/>
+      <c r="E16" s="233"/>
+      <c r="F16" s="233"/>
     </row>
     <row r="17" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6"/>
       <c r="B17" s="6"/>
       <c r="C17" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="199" t="s">
+      <c r="D17" s="233" t="s">
         <v>71</v>
       </c>
-      <c r="E17" s="199"/>
-      <c r="F17" s="199"/>
+      <c r="E17" s="233"/>
+      <c r="F17" s="233"/>
     </row>
     <row r="18" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D19" s="196"/>
-[...1 lines deleted...]
-      <c r="F19" s="196"/>
+      <c r="D19" s="230"/>
+      <c r="E19" s="230"/>
+      <c r="F19" s="230"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D20" s="196"/>
-[...1 lines deleted...]
-      <c r="F20" s="196"/>
+      <c r="D20" s="230"/>
+      <c r="E20" s="230"/>
+      <c r="F20" s="230"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D21" s="196"/>
-[...1 lines deleted...]
-      <c r="F21" s="196"/>
+      <c r="D21" s="230"/>
+      <c r="E21" s="230"/>
+      <c r="F21" s="230"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D22" s="196"/>
-[...1 lines deleted...]
-      <c r="F22" s="196"/>
+      <c r="D22" s="230"/>
+      <c r="E22" s="230"/>
+      <c r="F22" s="230"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D23" s="196"/>
-[...1 lines deleted...]
-      <c r="F23" s="196"/>
+      <c r="D23" s="230"/>
+      <c r="E23" s="230"/>
+      <c r="F23" s="230"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D24" s="196"/>
-[...1 lines deleted...]
-      <c r="F24" s="196"/>
+      <c r="D24" s="230"/>
+      <c r="E24" s="230"/>
+      <c r="F24" s="230"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D25" s="196"/>
-[...1 lines deleted...]
-      <c r="F25" s="196"/>
+      <c r="D25" s="230"/>
+      <c r="E25" s="230"/>
+      <c r="F25" s="230"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D26" s="196"/>
-[...1 lines deleted...]
-      <c r="F26" s="196"/>
+      <c r="D26" s="230"/>
+      <c r="E26" s="230"/>
+      <c r="F26" s="230"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D27" s="196"/>
-[...1 lines deleted...]
-      <c r="F27" s="196"/>
+      <c r="D27" s="230"/>
+      <c r="E27" s="230"/>
+      <c r="F27" s="230"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D28" s="196"/>
-[...1 lines deleted...]
-      <c r="F28" s="196"/>
+      <c r="D28" s="230"/>
+      <c r="E28" s="230"/>
+      <c r="F28" s="230"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D29" s="196"/>
-[...1 lines deleted...]
-      <c r="F29" s="196"/>
+      <c r="D29" s="230"/>
+      <c r="E29" s="230"/>
+      <c r="F29" s="230"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D30" s="196"/>
-[...1 lines deleted...]
-      <c r="F30" s="196"/>
+      <c r="D30" s="230"/>
+      <c r="E30" s="230"/>
+      <c r="F30" s="230"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D31" s="196"/>
-[...1 lines deleted...]
-      <c r="F31" s="196"/>
+      <c r="D31" s="230"/>
+      <c r="E31" s="230"/>
+      <c r="F31" s="230"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D32" s="196"/>
-[...1 lines deleted...]
-      <c r="F32" s="196"/>
+      <c r="D32" s="230"/>
+      <c r="E32" s="230"/>
+      <c r="F32" s="230"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="D16:F16"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="D30:F30"/>
     <mergeCell ref="D31:F31"/>
     <mergeCell ref="D32:F32"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="D26:F26"/>
     <mergeCell ref="D27:F27"/>
     <mergeCell ref="D28:F28"/>
     <mergeCell ref="D29:F29"/>
     <mergeCell ref="D23:F23"/>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D8:F8"/>