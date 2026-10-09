--- v0 (2026-06-27)
+++ v1 (2026-10-09)
@@ -3,80 +3,82 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USUARIO\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:3_{4511A8DF-88BB-4E0C-A6B6-7F16C355D44E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D58C3C4A-F4E0-44F0-B8F9-430C5E632164}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6A3D4B5F-30E8-4273-BD3B-392FB8AC9951}"/>
   </bookViews>
   <sheets>
-    <sheet name="Formato" sheetId="7" r:id="rId1"/>
+    <sheet name="Formato " sheetId="8" r:id="rId1"/>
     <sheet name="Instructivo" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Formato!$A$1:$O$80</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Formato '!$A$1:$O$80</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_1">#REF!</definedName>
     <definedName name="Excel_BuiltIn_Print_Titles_1">#REF!</definedName>
     <definedName name="OBJEETIVO">#REF!</definedName>
     <definedName name="OBJETIVO">#REF!</definedName>
     <definedName name="PROCESO">#REF!</definedName>
     <definedName name="PROCESOS">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="218">
   <si>
     <t>Estratégico</t>
   </si>
   <si>
     <t>Misional</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
     <t>Entradas</t>
   </si>
   <si>
     <t>Actividades</t>
@@ -456,75 +458,63 @@
     <t>Nuevas funcionalidades</t>
   </si>
   <si>
     <t>Solicitudes de requerimiento </t>
   </si>
   <si>
     <t>Atención y respuesta a requerimiento </t>
   </si>
   <si>
     <t>Ente Normalizador</t>
   </si>
   <si>
     <t>Requisitos de las normas Nacionales e Internacionales</t>
   </si>
   <si>
     <t>Cargos de los integrantes del proceso</t>
   </si>
   <si>
     <t>Instalaciones Físicas (salas de reuniones y oficinas).
 Estaciones de Trabajo en las condiciones de iluminación adecuada, ventilación y espacios de trabajo ergonómicos.</t>
   </si>
   <si>
     <t>Recursos de Funcionamiento o inversión o ambos según sea el caso.</t>
   </si>
   <si>
-    <t>Líder de proceso de Planeación Integral</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.contaduria.gov.co/web/intranet/normativa</t>
   </si>
   <si>
     <t>Equipos de Cómputo Software de Ofimática y adicionales involucrados en el proceso.</t>
   </si>
   <si>
     <t>Dirección de Asuntos Territoriales del Ministerio Interior </t>
   </si>
   <si>
     <t>Informes de gestión, Hoja de vida de indicadores</t>
   </si>
   <si>
     <t>Información de la Categoría  Contable Pública Convergencia; solicitud de asesorías, y consultas.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Formulario de los impuestos dados de baja contra el patrimonio durante la vigencia fiscal.</t>
   </si>
   <si>
     <t xml:space="preserve">Refrendación de  la Eficiencia Administrativa </t>
   </si>
   <si>
     <t>Entidades territoriales</t>
   </si>
   <si>
     <t>Departamento Nacional de Planeación</t>
   </si>
   <si>
     <t>Departamento Nacional de Planeación (DNP)</t>
   </si>
   <si>
     <t xml:space="preserve"> Departamento Nacional de Planeación (DNP)</t>
   </si>
   <si>
     <t>Entidades Públicas (EP)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Planeación Integral</t>
   </si>
   <si>
     <t>Es el Procedimiento que confronta los límites máximos permitidos de gasto con relación al ingreso corriente de libre destinación, que dependen directamente de la información que certifica la Contraloría General de la República, a más tardar antes del 30 de septiembre de cada vigencia.</t>
@@ -591,106 +581,51 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (NICSP), Marcos normativos y normas contables</t>
     </r>
   </si>
   <si>
     <t>Requerimientos a las Entidades Públicas (EP) por omisos  de las categorías CGN o inexactitud de la información</t>
   </si>
   <si>
     <t>Contraloria General de la República (CGR)</t>
   </si>
   <si>
     <t>Comisión Legal de Cuentas
 Contraloria General de la República (CGR)</t>
   </si>
   <si>
     <t>Contraloria General de la República (CGR) y entidades públicas</t>
   </si>
   <si>
     <t>Comisión Legal de Cuentas y Contraloria General de la República (CGR)</t>
   </si>
   <si>
     <t xml:space="preserve">Administración de las diferentes categorías en el Sistema Consolidador de Hacienda e Información Pública (CHIP) </t>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-  <si>
     <t xml:space="preserve">Refrendación de la Eficiencia Fiscal </t>
-  </si>
-[...34 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">Contador General de la Nación
 Nota:para el caso de la Categorización se  inluye el GIT de Gestión Jurídica
 </t>
   </si>
   <si>
     <t>Elaboración Plan de Acción  de la vigencia  y el Plan Estratégico Institucional</t>
   </si>
   <si>
     <t xml:space="preserve">Líder del proceso de Centralización de la Información, Coordinadores de GITs,  Profesionales Asignados
 </t>
   </si>
   <si>
     <t>Mesas de Trabajo con las Entidades Públicas  (EP) con dictamen negativo o abstención de opinión.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Líder del proceso de Centralización de la Información, Coordinador GIT SIIN, </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
@@ -731,97 +666,50 @@
   </si>
   <si>
     <t>Entidad administradora de categoría
  Entidades reportantes y comunidad en general
 Usuarios de consulta de información:entes de control,
 universidades, centros de investigación. ciudadanía en general y demás
 partes interesadas</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Líder del proceso de Centralización de la Información,  
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Coordinador del GIT CHIP
 Profesional del GIT CHIP asignado </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Contraloria General de la República</t>
-  </si>
-[...45 lines deleted...]
-</t>
   </si>
   <si>
     <t>Ingresos Corrientes de libre destinación (ICLD) y certificado de porcentaje de gastos de funcionamiento del año a refrendar. </t>
   </si>
   <si>
     <t>Formato 
 CEN14-FOR09 Encuesta satisfacción Refrendación Administrativa</t>
   </si>
   <si>
     <r>
       <t>Oficio remisorio</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -903,82 +791,76 @@
       <rPr>
         <strike/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">. </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Vigencia de refrendación anterior</t>
     </r>
   </si>
   <si>
     <t>Formato 
 CEN13-FOR02
  Encuesta de satisfacción Categorización</t>
   </si>
   <si>
-    <t>Claudia Patricia Hernandez Diaz</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Partes Interesadas, y Entidades Públicas  (EP) </t>
   </si>
   <si>
     <t>Órganos Rectores de los SIIN (SIIF y SPGR)
  Partes Interesadas y Entidades Públicas  (EP).</t>
   </si>
   <si>
     <t>Proveedor</t>
   </si>
   <si>
     <t xml:space="preserve">Interno </t>
   </si>
   <si>
     <t>Cliente</t>
   </si>
   <si>
     <t>Interno</t>
   </si>
   <si>
     <t xml:space="preserve">Es el procedimiento que se efectúa con el fin de que el Contador General de la Nación (CGN) expida el acto administrativo que certifica las categorías de las entidades territoriales antes del 30 de noviembre de cada año, de aquellos departamentos, distritos y municipios que no se hayan auto categorizado directamente por decreto. 
 Esta actividad se realiza con base en la información remitida por el Departamento Administrativo Nacional de Estadística (DANE), El Instituto Geográfico Agustín Codazzi (IGAC) y La Contraloría General de la República (CGR). </t>
   </si>
   <si>
     <t>Entidad administradora de categoría, entidades reportantes y Usuarios de consulta de información:entes de control,
 universidades, centros de investigación. ciudadanía en general y demás
 partes interesadas</t>
-  </si>
-[...1 lines deleted...]
-    <t>Andrés Camilo Santos Ospina</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Administración del macroproceso contable de los </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Sistemas de Información Integrados Nacionales:  Sistema Integrado de Información Financiera (SIIF) Nación y Sistema de Presupuesto y Giro de Regalías (SPGR) </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Líder del proceso de Centralización de la Información, </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Coordinadores</t>
@@ -1002,120 +884,261 @@
 Profesionales Asignados.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="30"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
+    <t>Ente certificador Instituto Colombiano de Normas Técnicas y Certificación (ICONTEC), partes interesadas pertinentes Ciudadano, (Profesionales, Asistenciales y Técnicos Asignados).</t>
+  </si>
+  <si>
+    <t>Población de entidades territoriales.</t>
+  </si>
+  <si>
+    <t> Reporte de entidades limítrofes certificadas</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Categorización</t>
+  </si>
+  <si>
+    <t>Leidy Tatiana Espejo Urbano
+Cleveland Evans Bernard
+Julian Andrés Noguera Oyaga
+Yimmy Alexander Bueno Juez
+Sandra Yamile Endo Barrera</t>
+  </si>
+  <si>
+    <t>Contratista
+Coordinadores: GIT de Gestión y Evaluación de la Información- Entidades de Gobierno
+GIT de Gestión y Evaluación de la Información-Empresas
+ GIT Sistemas de Información Integrados Nacionales - SIIN
+GIT CHIP</t>
+  </si>
+  <si>
+    <t>PÁGINA</t>
+  </si>
+  <si>
+    <t>1 de 1</t>
+  </si>
+  <si>
+    <t>https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/5744222?p_r_p_resetCur=false&amp;_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%2F-%2Fdocument_library%2Fvpkf13iCweJ8%2Fview%2F2154298%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_navigation%3Dhome%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByCol%3DmodifiedDate%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_curEntry%3D2%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByType%3Ddesc%26p_r_p_resetCur%3Dfalse%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_deltaEntry%3D8</t>
+  </si>
+  <si>
+    <t>https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview4</t>
+  </si>
+  <si>
+    <t>El proceso de Centralización de la Información hace uso de la herramienta tecnológica institucional para administrar los soportes asociados al desarrollo de sus actividades, conforme a la Tabla de Retención Documental (TRD), lo que permite su organización, conservación y trazabilidad documental.</t>
+  </si>
+  <si>
     <r>
       <rPr>
-        <sz val="16"/>
+        <sz val="10"/>
         <color indexed="30"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
-        <sz val="16"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Información Contable Pública Convergencia   reportada a la Contaduría General de la Nación (CGN)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="30"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Información referente a la Categoría Única de Presupuesto Ordinario (CUIPO).</t>
+    </r>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Yimmy Alexander Bueno Juez / Subcontador de Centralización de la Información (E)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Yimmy Alexander Bueno Juez</t>
+  </si>
+  <si>
+    <t>Freddy Armando Castaño Pineda</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">GIT de Apoyo Informático (A.I) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="30"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Oficio remisorio</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">de la Refrendación de Eficiencia Fiscal y </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+CEN15-FOR01
+ plantilla de refrendación fiscal, previamente aprobada</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Circular instructiva y el "Formulario de Disminución de Cuentas por Cobrar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Respuesta Formulario FORMS - Encuesta de satisfacción y evaluación de calidad del proceso de Refrendación Fiscal </t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Respuesta Formulario FORMS - Encuesta de satisfacción y evaluación de calidad del proceso de Refrendación Fiscal 
+</t>
+  </si>
+  <si>
+    <t>Líder de proceso de Planeación Integral (E )</t>
+  </si>
+  <si>
+    <t>Líder de proceso de Centralización de la Información (E)</t>
+  </si>
+  <si>
+    <r>
+      <t>Plan de Acción  de la vigencia</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="30"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>y Plan Estratégico Institucional</t>
     </r>
-  </si>
-[...48 lines deleted...]
-    <t>El proceso de Centralización de la Información hace uso de la herramienta tecnológica institucional para administrar los soportes asociados al desarrollo de sus actividades, conforme a la Tabla de Retención Documental (TRD), lo que permite su organización, conservación y trazabilidad documental.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1265,76 +1288,78 @@
       <sz val="10"/>
       <color indexed="30"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="16"/>
-[...9 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0070C0"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color indexed="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="28">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
         <bgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -2354,576 +2379,486 @@
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="23" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="242">
+  <cellXfs count="232">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="24" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="24" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="24" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="24" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="23" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="26" borderId="9" xfId="30" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="26" borderId="9" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="25" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="25" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="25" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="24" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="24" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="24" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...55 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="24" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="25" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3074,50 +3009,110 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="41">
     <cellStyle name="20% - Énfasis1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="19" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="20" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Celda vinculada" xfId="21" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Encabezado 4" xfId="22" builtinId="19" customBuiltin="1"/>
@@ -3169,54 +3164,54 @@
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7204" name="Imagen 2">
+        <xdr:cNvPr id="2" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBB94482-890A-F05B-03ED-43B7ECE0604D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32497673-B6FC-4C40-A9C7-641F21194358}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4038600" y="0"/>
           <a:ext cx="3962400" cy="876300"/>
         </a:xfrm>
@@ -3588,2275 +3583,2275 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/2146984?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/riesgos" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/5744222?p_r_p_resetCur=false&amp;_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%2F-%2Fdocument_library%2Fvpkf13iCweJ8%2Fview%2F2154298%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_navigation%3Dhome%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByCol%3DmodifiedDate%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_curEntry%3D2%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByType%3Ddesc%26p_r_p_resetCur%3Dfalse%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_deltaEntry%3D8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/web/intranet/normativa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD518224-BF3C-44AD-B5F7-66D1309FD7A0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F13B8D6B-F1AE-44AA-AC1E-D72F3E316701}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N77"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="82" zoomScaleNormal="82" zoomScaleSheetLayoutView="82" zoomScalePageLayoutView="55" workbookViewId="0">
-      <selection activeCell="J77" sqref="J77:N77"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A70" zoomScale="82" zoomScaleNormal="82" zoomScaleSheetLayoutView="82" zoomScalePageLayoutView="55" workbookViewId="0">
+      <selection activeCell="Q75" sqref="Q75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="54" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="18.5703125" style="1" customWidth="1"/>
     <col min="10" max="13" width="5.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="24.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="3.140625" style="1" customWidth="1"/>
     <col min="16" max="35" width="11.42578125" style="1"/>
     <col min="36" max="36" width="46.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="16.140625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="59.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="217"/>
-[...12 lines deleted...]
-      <c r="N1" s="217"/>
+      <c r="A1" s="187"/>
+      <c r="B1" s="187"/>
+      <c r="C1" s="187"/>
+      <c r="D1" s="187"/>
+      <c r="E1" s="187"/>
+      <c r="F1" s="187"/>
+      <c r="G1" s="187"/>
+      <c r="H1" s="187"/>
+      <c r="I1" s="187"/>
+      <c r="J1" s="187"/>
+      <c r="K1" s="187"/>
+      <c r="L1" s="187"/>
+      <c r="M1" s="187"/>
+      <c r="N1" s="187"/>
     </row>
     <row r="2" spans="1:14" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="218" t="s">
+      <c r="A2" s="188" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="218"/>
-[...11 lines deleted...]
-      <c r="N2" s="218"/>
+      <c r="B2" s="188"/>
+      <c r="C2" s="188"/>
+      <c r="D2" s="188"/>
+      <c r="E2" s="188"/>
+      <c r="F2" s="188"/>
+      <c r="G2" s="188"/>
+      <c r="H2" s="188"/>
+      <c r="I2" s="188"/>
+      <c r="J2" s="188"/>
+      <c r="K2" s="188"/>
+      <c r="L2" s="188"/>
+      <c r="M2" s="188"/>
+      <c r="N2" s="188"/>
     </row>
     <row r="3" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="219" t="s">
+      <c r="A3" s="189" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="219"/>
-[...2 lines deleted...]
-      <c r="E3" s="220" t="s">
+      <c r="B3" s="189"/>
+      <c r="C3" s="189"/>
+      <c r="D3" s="189"/>
+      <c r="E3" s="190" t="s">
         <v>13</v>
       </c>
-      <c r="F3" s="220"/>
-[...7 lines deleted...]
-      <c r="N3" s="220"/>
+      <c r="F3" s="190"/>
+      <c r="G3" s="190"/>
+      <c r="H3" s="190"/>
+      <c r="I3" s="190"/>
+      <c r="J3" s="190"/>
+      <c r="K3" s="190"/>
+      <c r="L3" s="190"/>
+      <c r="M3" s="190"/>
+      <c r="N3" s="190"/>
     </row>
     <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="218" t="s">
+      <c r="A4" s="188" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="218"/>
-[...2 lines deleted...]
-      <c r="E4" s="220" t="s">
+      <c r="B4" s="188"/>
+      <c r="C4" s="188"/>
+      <c r="D4" s="188"/>
+      <c r="E4" s="190" t="s">
         <v>19</v>
       </c>
-      <c r="F4" s="220"/>
-[...7 lines deleted...]
-      <c r="N4" s="220"/>
+      <c r="F4" s="190"/>
+      <c r="G4" s="190"/>
+      <c r="H4" s="190"/>
+      <c r="I4" s="190"/>
+      <c r="J4" s="190"/>
+      <c r="K4" s="190"/>
+      <c r="L4" s="190"/>
+      <c r="M4" s="190"/>
+      <c r="N4" s="190"/>
     </row>
     <row r="5" spans="1:14" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="202" t="s">
+      <c r="A5" s="172" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="203"/>
-[...2 lines deleted...]
-      <c r="E5" s="202" t="s">
+      <c r="B5" s="173"/>
+      <c r="C5" s="173"/>
+      <c r="D5" s="174"/>
+      <c r="E5" s="172" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="203"/>
-[...1 lines deleted...]
-      <c r="H5" s="202" t="s">
+      <c r="F5" s="173"/>
+      <c r="G5" s="174"/>
+      <c r="H5" s="172" t="s">
         <v>18</v>
       </c>
-      <c r="I5" s="203"/>
-[...6 lines deleted...]
-      <c r="N5" s="204"/>
+      <c r="I5" s="173"/>
+      <c r="J5" s="173"/>
+      <c r="K5" s="174"/>
+      <c r="L5" s="172" t="s">
+        <v>199</v>
+      </c>
+      <c r="M5" s="173"/>
+      <c r="N5" s="174"/>
     </row>
     <row r="6" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="205">
-[...5 lines deleted...]
-      <c r="E6" s="208" t="s">
+      <c r="A6" s="175">
+        <v>46212</v>
+      </c>
+      <c r="B6" s="176"/>
+      <c r="C6" s="176"/>
+      <c r="D6" s="177"/>
+      <c r="E6" s="178" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="209"/>
-[...1 lines deleted...]
-      <c r="H6" s="211" t="s">
+      <c r="F6" s="179"/>
+      <c r="G6" s="180"/>
+      <c r="H6" s="181" t="s">
         <v>206</v>
       </c>
-      <c r="I6" s="212"/>
-[...6 lines deleted...]
-      <c r="N6" s="216"/>
+      <c r="I6" s="182"/>
+      <c r="J6" s="182"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="184" t="s">
+        <v>200</v>
+      </c>
+      <c r="M6" s="185"/>
+      <c r="N6" s="186"/>
     </row>
     <row r="7" spans="1:14" s="12" customFormat="1" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="221" t="s">
+      <c r="A7" s="191" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="222"/>
-[...11 lines deleted...]
-      <c r="N7" s="223"/>
+      <c r="B7" s="192"/>
+      <c r="C7" s="192"/>
+      <c r="D7" s="192"/>
+      <c r="E7" s="192"/>
+      <c r="F7" s="192"/>
+      <c r="G7" s="192"/>
+      <c r="H7" s="192"/>
+      <c r="I7" s="192"/>
+      <c r="J7" s="192"/>
+      <c r="K7" s="192"/>
+      <c r="L7" s="192"/>
+      <c r="M7" s="192"/>
+      <c r="N7" s="193"/>
     </row>
     <row r="8" spans="1:14" s="12" customFormat="1" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="162" t="s">
+      <c r="A8" s="132" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="163"/>
-[...4 lines deleted...]
-      <c r="G8" s="162" t="s">
+      <c r="B8" s="133"/>
+      <c r="C8" s="133"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="134"/>
+      <c r="G8" s="132" t="s">
         <v>34</v>
       </c>
-      <c r="H8" s="163"/>
-[...5 lines deleted...]
-      <c r="N8" s="164"/>
+      <c r="H8" s="133"/>
+      <c r="I8" s="133"/>
+      <c r="J8" s="133"/>
+      <c r="K8" s="133"/>
+      <c r="L8" s="133"/>
+      <c r="M8" s="133"/>
+      <c r="N8" s="134"/>
     </row>
     <row r="9" spans="1:14" s="12" customFormat="1" ht="40.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="193" t="s">
+      <c r="A9" s="163" t="s">
         <v>76</v>
       </c>
-      <c r="B9" s="194"/>
-[...13 lines deleted...]
-      <c r="N9" s="198"/>
+      <c r="B9" s="164"/>
+      <c r="C9" s="164"/>
+      <c r="D9" s="164"/>
+      <c r="E9" s="164"/>
+      <c r="F9" s="165"/>
+      <c r="G9" s="166" t="s">
+        <v>207</v>
+      </c>
+      <c r="H9" s="167"/>
+      <c r="I9" s="167"/>
+      <c r="J9" s="167"/>
+      <c r="K9" s="167"/>
+      <c r="L9" s="167"/>
+      <c r="M9" s="167"/>
+      <c r="N9" s="168"/>
     </row>
     <row r="10" spans="1:14" s="12" customFormat="1" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="199" t="s">
+      <c r="A10" s="169" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="200"/>
-[...11 lines deleted...]
-      <c r="N10" s="201"/>
+      <c r="B10" s="170"/>
+      <c r="C10" s="170"/>
+      <c r="D10" s="170"/>
+      <c r="E10" s="170"/>
+      <c r="F10" s="170"/>
+      <c r="G10" s="170"/>
+      <c r="H10" s="170"/>
+      <c r="I10" s="170"/>
+      <c r="J10" s="170"/>
+      <c r="K10" s="170"/>
+      <c r="L10" s="170"/>
+      <c r="M10" s="170"/>
+      <c r="N10" s="171"/>
     </row>
     <row r="11" spans="1:14" s="12" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="183" t="s">
+      <c r="A11" s="153" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="184"/>
-[...11 lines deleted...]
-      <c r="N11" s="185"/>
+      <c r="B11" s="154"/>
+      <c r="C11" s="154"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="154"/>
+      <c r="F11" s="154"/>
+      <c r="G11" s="154"/>
+      <c r="H11" s="154"/>
+      <c r="I11" s="154"/>
+      <c r="J11" s="154"/>
+      <c r="K11" s="154"/>
+      <c r="L11" s="154"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="155"/>
     </row>
     <row r="12" spans="1:14" s="12" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="186"/>
-[...12 lines deleted...]
-      <c r="N12" s="187"/>
+      <c r="A12" s="156"/>
+      <c r="B12" s="152"/>
+      <c r="C12" s="152"/>
+      <c r="D12" s="152"/>
+      <c r="E12" s="152"/>
+      <c r="F12" s="152"/>
+      <c r="G12" s="152"/>
+      <c r="H12" s="152"/>
+      <c r="I12" s="152"/>
+      <c r="J12" s="152"/>
+      <c r="K12" s="152"/>
+      <c r="L12" s="152"/>
+      <c r="M12" s="152"/>
+      <c r="N12" s="157"/>
     </row>
     <row r="13" spans="1:14" s="12" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="188"/>
-[...12 lines deleted...]
-      <c r="N13" s="190"/>
+      <c r="A13" s="158"/>
+      <c r="B13" s="159"/>
+      <c r="C13" s="159"/>
+      <c r="D13" s="159"/>
+      <c r="E13" s="159"/>
+      <c r="F13" s="159"/>
+      <c r="G13" s="159"/>
+      <c r="H13" s="159"/>
+      <c r="I13" s="159"/>
+      <c r="J13" s="159"/>
+      <c r="K13" s="159"/>
+      <c r="L13" s="159"/>
+      <c r="M13" s="159"/>
+      <c r="N13" s="160"/>
     </row>
     <row r="14" spans="1:14" s="12" customFormat="1" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="162" t="s">
+      <c r="A14" s="132" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="163"/>
-[...11 lines deleted...]
-      <c r="N14" s="164"/>
+      <c r="B14" s="133"/>
+      <c r="C14" s="133"/>
+      <c r="D14" s="133"/>
+      <c r="E14" s="133"/>
+      <c r="F14" s="133"/>
+      <c r="G14" s="133"/>
+      <c r="H14" s="133"/>
+      <c r="I14" s="133"/>
+      <c r="J14" s="133"/>
+      <c r="K14" s="133"/>
+      <c r="L14" s="133"/>
+      <c r="M14" s="133"/>
+      <c r="N14" s="134"/>
     </row>
     <row r="15" spans="1:14" s="12" customFormat="1" ht="22.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="191" t="s">
+      <c r="A15" s="161" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="192"/>
+      <c r="B15" s="162"/>
       <c r="C15" s="15"/>
-      <c r="D15" s="192" t="s">
+      <c r="D15" s="162" t="s">
         <v>1</v>
       </c>
-      <c r="E15" s="192"/>
-[...3 lines deleted...]
-      <c r="G15" s="192" t="s">
+      <c r="E15" s="162"/>
+      <c r="F15" s="57" t="s">
+        <v>195</v>
+      </c>
+      <c r="G15" s="162" t="s">
         <v>22</v>
       </c>
-      <c r="H15" s="192"/>
+      <c r="H15" s="162"/>
       <c r="I15" s="16"/>
-      <c r="J15" s="192" t="s">
+      <c r="J15" s="162" t="s">
         <v>2</v>
       </c>
-      <c r="K15" s="192"/>
-      <c r="L15" s="192"/>
+      <c r="K15" s="162"/>
+      <c r="L15" s="162"/>
       <c r="M15" s="16"/>
       <c r="N15" s="17"/>
     </row>
     <row r="16" spans="1:14" s="12" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="162" t="s">
+      <c r="A16" s="132" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="163"/>
-[...11 lines deleted...]
-      <c r="N16" s="164"/>
+      <c r="B16" s="133"/>
+      <c r="C16" s="133"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="133"/>
+      <c r="G16" s="133"/>
+      <c r="H16" s="133"/>
+      <c r="I16" s="133"/>
+      <c r="J16" s="133"/>
+      <c r="K16" s="133"/>
+      <c r="L16" s="133"/>
+      <c r="M16" s="133"/>
+      <c r="N16" s="134"/>
     </row>
     <row r="17" spans="1:14" s="12" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="177" t="s">
+      <c r="A17" s="147" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="178"/>
-      <c r="C17" s="179" t="s">
+      <c r="B17" s="148"/>
+      <c r="C17" s="149" t="s">
         <v>37</v>
       </c>
-      <c r="D17" s="179"/>
-[...9 lines deleted...]
-      <c r="N17" s="179"/>
+      <c r="D17" s="149"/>
+      <c r="E17" s="149"/>
+      <c r="F17" s="149"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="149"/>
+      <c r="I17" s="149"/>
+      <c r="J17" s="149"/>
+      <c r="K17" s="149"/>
+      <c r="L17" s="149"/>
+      <c r="M17" s="149"/>
+      <c r="N17" s="149"/>
     </row>
     <row r="18" spans="1:14" s="12" customFormat="1" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="180" t="s">
+      <c r="A18" s="150" t="s">
         <v>80</v>
       </c>
-      <c r="B18" s="181"/>
-      <c r="C18" s="159" t="s">
+      <c r="B18" s="151"/>
+      <c r="C18" s="129" t="s">
         <v>79</v>
       </c>
-      <c r="D18" s="160"/>
-[...9 lines deleted...]
-      <c r="N18" s="161"/>
+      <c r="D18" s="130"/>
+      <c r="E18" s="130"/>
+      <c r="F18" s="130"/>
+      <c r="G18" s="130"/>
+      <c r="H18" s="130"/>
+      <c r="I18" s="130"/>
+      <c r="J18" s="130"/>
+      <c r="K18" s="130"/>
+      <c r="L18" s="130"/>
+      <c r="M18" s="130"/>
+      <c r="N18" s="131"/>
     </row>
     <row r="19" spans="1:14" s="12" customFormat="1" ht="40.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="182" t="s">
+      <c r="A19" s="152" t="s">
         <v>81</v>
       </c>
-      <c r="B19" s="182"/>
-[...13 lines deleted...]
-      <c r="N19" s="161"/>
+      <c r="B19" s="152"/>
+      <c r="C19" s="129" t="s">
+        <v>140</v>
+      </c>
+      <c r="D19" s="130"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
+      <c r="H19" s="130"/>
+      <c r="I19" s="130"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="130"/>
+      <c r="L19" s="130"/>
+      <c r="M19" s="130"/>
+      <c r="N19" s="131"/>
     </row>
     <row r="20" spans="1:14" s="12" customFormat="1" ht="90.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="60" t="s">
+      <c r="A20" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="60"/>
-[...13 lines deleted...]
-      <c r="N20" s="161"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="129" t="s">
+        <v>188</v>
+      </c>
+      <c r="D20" s="130"/>
+      <c r="E20" s="130"/>
+      <c r="F20" s="130"/>
+      <c r="G20" s="130"/>
+      <c r="H20" s="130"/>
+      <c r="I20" s="130"/>
+      <c r="J20" s="130"/>
+      <c r="K20" s="130"/>
+      <c r="L20" s="130"/>
+      <c r="M20" s="130"/>
+      <c r="N20" s="131"/>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="162" t="s">
+      <c r="A21" s="132" t="s">
         <v>39</v>
       </c>
-      <c r="B21" s="163"/>
-[...11 lines deleted...]
-      <c r="N21" s="164"/>
+      <c r="B21" s="133"/>
+      <c r="C21" s="133"/>
+      <c r="D21" s="133"/>
+      <c r="E21" s="133"/>
+      <c r="F21" s="133"/>
+      <c r="G21" s="133"/>
+      <c r="H21" s="133"/>
+      <c r="I21" s="133"/>
+      <c r="J21" s="133"/>
+      <c r="K21" s="133"/>
+      <c r="L21" s="133"/>
+      <c r="M21" s="133"/>
+      <c r="N21" s="134"/>
     </row>
     <row r="22" spans="1:14" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="21"/>
     </row>
     <row r="23" spans="1:14" s="24" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="174" t="s">
-[...3 lines deleted...]
-      <c r="C23" s="165" t="s">
+      <c r="A23" s="135" t="s">
+        <v>184</v>
+      </c>
+      <c r="B23" s="136"/>
+      <c r="C23" s="137" t="s">
         <v>3</v>
       </c>
-      <c r="D23" s="166"/>
-      <c r="E23" s="166" t="s">
+      <c r="D23" s="138"/>
+      <c r="E23" s="138" t="s">
         <v>4</v>
       </c>
-      <c r="F23" s="165" t="s">
+      <c r="F23" s="137" t="s">
         <v>5</v>
       </c>
-      <c r="G23" s="166"/>
-      <c r="H23" s="165" t="s">
+      <c r="G23" s="138"/>
+      <c r="H23" s="137" t="s">
         <v>23</v>
       </c>
-      <c r="I23" s="169"/>
-[...6 lines deleted...]
-      <c r="N23" s="175"/>
+      <c r="I23" s="141"/>
+      <c r="J23" s="135" t="s">
+        <v>186</v>
+      </c>
+      <c r="K23" s="143"/>
+      <c r="L23" s="143"/>
+      <c r="M23" s="143"/>
+      <c r="N23" s="136"/>
     </row>
     <row r="24" spans="1:14" s="24" customFormat="1" ht="34.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="25" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="B24" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="C24" s="167"/>
-[...11 lines deleted...]
-      <c r="M24" s="173"/>
+      <c r="C24" s="139"/>
+      <c r="D24" s="140"/>
+      <c r="E24" s="140"/>
+      <c r="F24" s="139"/>
+      <c r="G24" s="140"/>
+      <c r="H24" s="139"/>
+      <c r="I24" s="142"/>
+      <c r="J24" s="144" t="s">
+        <v>187</v>
+      </c>
+      <c r="K24" s="145"/>
+      <c r="L24" s="145"/>
+      <c r="M24" s="146"/>
       <c r="N24" s="27" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="25" spans="1:14" s="23" customFormat="1" ht="94.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="144" t="s">
+    <row r="25" spans="1:14" s="222" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="126" t="s">
         <v>86</v>
       </c>
-      <c r="B25" s="147" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="134" t="s">
+      <c r="B25" s="212" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="61" t="s">
         <v>87</v>
       </c>
-      <c r="D25" s="134"/>
-[...11 lines deleted...]
-      <c r="J25" s="123" t="s">
+      <c r="D25" s="61"/>
+      <c r="E25" s="213" t="s">
+        <v>154</v>
+      </c>
+      <c r="F25" s="214" t="s">
+        <v>217</v>
+      </c>
+      <c r="G25" s="215"/>
+      <c r="H25" s="216" t="s">
+        <v>155</v>
+      </c>
+      <c r="I25" s="217"/>
+      <c r="J25" s="218" t="s">
+        <v>139</v>
+      </c>
+      <c r="K25" s="219"/>
+      <c r="L25" s="219"/>
+      <c r="M25" s="220"/>
+      <c r="N25" s="221" t="s">
         <v>143</v>
       </c>
-      <c r="K25" s="124"/>
-[...9 lines deleted...]
-      <c r="C26" s="134" t="s">
+    </row>
+    <row r="26" spans="1:14" s="222" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="90"/>
+      <c r="B26" s="109"/>
+      <c r="C26" s="61" t="s">
         <v>89</v>
       </c>
-      <c r="D26" s="134"/>
-[...29 lines deleted...]
-      <c r="N27" s="133"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="100"/>
+      <c r="F26" s="223" t="s">
+        <v>131</v>
+      </c>
+      <c r="G26" s="86"/>
+      <c r="H26" s="224"/>
+      <c r="I26" s="225"/>
+      <c r="J26" s="226"/>
+      <c r="K26" s="110"/>
+      <c r="L26" s="110"/>
+      <c r="M26" s="227"/>
+      <c r="N26" s="228"/>
+    </row>
+    <row r="27" spans="1:14" s="222" customFormat="1" ht="94.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="91"/>
+      <c r="B27" s="111"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="114"/>
+      <c r="F27" s="229" t="s">
+        <v>158</v>
+      </c>
+      <c r="G27" s="101"/>
+      <c r="H27" s="224"/>
+      <c r="I27" s="225"/>
+      <c r="J27" s="230"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="112"/>
+      <c r="M27" s="231"/>
+      <c r="N27" s="228"/>
     </row>
     <row r="28" spans="1:14" s="23" customFormat="1" ht="172.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="117" t="s">
+      <c r="A28" s="126" t="s">
         <v>90</v>
       </c>
-      <c r="B28" s="118"/>
-[...4 lines deleted...]
-      <c r="E28" s="139" t="s">
+      <c r="B28" s="127"/>
+      <c r="C28" s="61" t="s">
         <v>145</v>
       </c>
-      <c r="F28" s="63" t="s">
+      <c r="D28" s="61"/>
+      <c r="E28" s="128" t="s">
+        <v>141</v>
+      </c>
+      <c r="F28" s="61" t="s">
         <v>92</v>
       </c>
-      <c r="G28" s="63"/>
-[...4 lines deleted...]
-      <c r="J28" s="63" t="s">
+      <c r="G28" s="61"/>
+      <c r="H28" s="61" t="s">
+        <v>191</v>
+      </c>
+      <c r="I28" s="61"/>
+      <c r="J28" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="K28" s="63"/>
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="K28" s="61"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="61"/>
+      <c r="N28" s="61" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="29" spans="1:14" s="23" customFormat="1" ht="86.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="92"/>
-[...1 lines deleted...]
-      <c r="C29" s="63" t="s">
+      <c r="A29" s="90"/>
+      <c r="B29" s="109"/>
+      <c r="C29" s="61" t="s">
         <v>93</v>
       </c>
-      <c r="D29" s="63"/>
-[...9 lines deleted...]
-      <c r="N29" s="63"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="110"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
     </row>
     <row r="30" spans="1:14" s="22" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="46" t="s">
         <v>95</v>
       </c>
-      <c r="C30" s="119" t="s">
+      <c r="C30" s="118" t="s">
         <v>96</v>
       </c>
-      <c r="D30" s="120"/>
-[...1 lines deleted...]
-      <c r="F30" s="63" t="s">
+      <c r="D30" s="119"/>
+      <c r="E30" s="110"/>
+      <c r="F30" s="61" t="s">
         <v>97</v>
       </c>
-      <c r="G30" s="63"/>
-[...2 lines deleted...]
-      <c r="J30" s="63" t="s">
+      <c r="G30" s="61"/>
+      <c r="H30" s="61"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="61" t="s">
         <v>98</v>
       </c>
-      <c r="K30" s="63"/>
-[...2 lines deleted...]
-      <c r="N30" s="63"/>
+      <c r="K30" s="61"/>
+      <c r="L30" s="61"/>
+      <c r="M30" s="61"/>
+      <c r="N30" s="61"/>
     </row>
     <row r="31" spans="1:14" s="22" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="31"/>
       <c r="B31" s="46" t="s">
         <v>99</v>
       </c>
-      <c r="C31" s="121" t="s">
-[...14 lines deleted...]
-      <c r="N31" s="63"/>
+      <c r="C31" s="120" t="s">
+        <v>132</v>
+      </c>
+      <c r="D31" s="121"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="75" t="s">
+        <v>146</v>
+      </c>
+      <c r="G31" s="75"/>
+      <c r="H31" s="61"/>
+      <c r="I31" s="61"/>
+      <c r="J31" s="61"/>
+      <c r="K31" s="61"/>
+      <c r="L31" s="61"/>
+      <c r="M31" s="61"/>
+      <c r="N31" s="61"/>
     </row>
     <row r="32" spans="1:14" s="22" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31"/>
       <c r="B32" s="33" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="C32" s="140" t="s">
+        <v>147</v>
+      </c>
+      <c r="C32" s="122" t="s">
         <v>100</v>
       </c>
-      <c r="D32" s="141"/>
-[...7 lines deleted...]
-      <c r="J32" s="63" t="s">
+      <c r="D32" s="123"/>
+      <c r="E32" s="110"/>
+      <c r="F32" s="75" t="s">
+        <v>156</v>
+      </c>
+      <c r="G32" s="75"/>
+      <c r="H32" s="61"/>
+      <c r="I32" s="61"/>
+      <c r="J32" s="61" t="s">
         <v>101</v>
       </c>
-      <c r="K32" s="63"/>
-[...1 lines deleted...]
-      <c r="M32" s="63"/>
+      <c r="K32" s="61"/>
+      <c r="L32" s="61"/>
+      <c r="M32" s="61"/>
       <c r="N32" s="50" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="22" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="31"/>
       <c r="B33" s="33" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="C33" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="C33" s="124" t="s">
         <v>102</v>
       </c>
-      <c r="D33" s="143"/>
-[...1 lines deleted...]
-      <c r="F33" s="63" t="s">
+      <c r="D33" s="125"/>
+      <c r="E33" s="112"/>
+      <c r="F33" s="61" t="s">
         <v>103</v>
       </c>
-      <c r="G33" s="63"/>
-[...5 lines deleted...]
-      <c r="M33" s="63"/>
+      <c r="G33" s="61"/>
+      <c r="H33" s="61"/>
+      <c r="I33" s="61"/>
+      <c r="J33" s="61"/>
+      <c r="K33" s="61"/>
+      <c r="L33" s="61"/>
+      <c r="M33" s="61"/>
       <c r="N33" s="50" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:14" s="13" customFormat="1" ht="118.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="115" t="s">
+      <c r="A34" s="116" t="s">
         <v>90</v>
       </c>
-      <c r="B34" s="116"/>
-      <c r="C34" s="63" t="s">
+      <c r="B34" s="117"/>
+      <c r="C34" s="61" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="95"/>
       <c r="E34" s="95" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="F34" s="63" t="s">
+        <v>190</v>
+      </c>
+      <c r="F34" s="61" t="s">
         <v>104</v>
       </c>
-      <c r="G34" s="63"/>
-[...4 lines deleted...]
-      <c r="J34" s="63" t="s">
+      <c r="G34" s="61"/>
+      <c r="H34" s="61" t="s">
+        <v>157</v>
+      </c>
+      <c r="I34" s="61"/>
+      <c r="J34" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="K34" s="63"/>
-[...3 lines deleted...]
-        <v>192</v>
+      <c r="K34" s="61"/>
+      <c r="L34" s="61"/>
+      <c r="M34" s="61"/>
+      <c r="N34" s="74" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="13" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="103"/>
-[...1 lines deleted...]
-      <c r="C35" s="63" t="s">
+      <c r="A35" s="113"/>
+      <c r="B35" s="109"/>
+      <c r="C35" s="61" t="s">
         <v>93</v>
       </c>
-      <c r="D35" s="63"/>
+      <c r="D35" s="61"/>
       <c r="E35" s="95"/>
-      <c r="F35" s="63"/>
-[...7 lines deleted...]
-      <c r="N35" s="76"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="61"/>
+      <c r="L35" s="61"/>
+      <c r="M35" s="61"/>
+      <c r="N35" s="74"/>
     </row>
     <row r="36" spans="1:14" s="13" customFormat="1" ht="113.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="28"/>
       <c r="B36" s="28" t="s">
         <v>95</v>
       </c>
-      <c r="C36" s="114" t="s">
+      <c r="C36" s="115" t="s">
         <v>96</v>
       </c>
-      <c r="D36" s="114"/>
+      <c r="D36" s="115"/>
       <c r="E36" s="95"/>
-      <c r="F36" s="63" t="s">
+      <c r="F36" s="61" t="s">
         <v>105</v>
       </c>
-      <c r="G36" s="63"/>
-[...7 lines deleted...]
-        <v>193</v>
+      <c r="G36" s="61"/>
+      <c r="H36" s="61"/>
+      <c r="I36" s="61"/>
+      <c r="J36" s="61"/>
+      <c r="K36" s="61"/>
+      <c r="L36" s="61"/>
+      <c r="M36" s="61"/>
+      <c r="N36" s="74" t="s">
+        <v>183</v>
       </c>
     </row>
     <row r="37" spans="1:14" s="13" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="28"/>
       <c r="B37" s="30" t="s">
         <v>106</v>
       </c>
-      <c r="C37" s="63" t="s">
+      <c r="C37" s="61" t="s">
         <v>107</v>
       </c>
-      <c r="D37" s="63"/>
-[...1 lines deleted...]
-      <c r="F37" s="63" t="s">
+      <c r="D37" s="61"/>
+      <c r="E37" s="115"/>
+      <c r="F37" s="61" t="s">
         <v>108</v>
       </c>
-      <c r="G37" s="63"/>
-[...6 lines deleted...]
-      <c r="N37" s="76"/>
+      <c r="G37" s="61"/>
+      <c r="H37" s="61"/>
+      <c r="I37" s="61"/>
+      <c r="J37" s="61"/>
+      <c r="K37" s="61"/>
+      <c r="L37" s="61"/>
+      <c r="M37" s="61"/>
+      <c r="N37" s="74"/>
     </row>
     <row r="38" spans="1:14" s="13" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="36"/>
       <c r="B38" s="30" t="s">
         <v>109</v>
       </c>
-      <c r="C38" s="63" t="s">
+      <c r="C38" s="61" t="s">
         <v>110</v>
       </c>
-      <c r="D38" s="63"/>
-[...1 lines deleted...]
-      <c r="F38" s="63" t="s">
+      <c r="D38" s="61"/>
+      <c r="E38" s="115"/>
+      <c r="F38" s="61" t="s">
         <v>111</v>
       </c>
-      <c r="G38" s="63"/>
-[...5 lines deleted...]
-      <c r="M38" s="63"/>
+      <c r="G38" s="61"/>
+      <c r="H38" s="61"/>
+      <c r="I38" s="61"/>
+      <c r="J38" s="61"/>
+      <c r="K38" s="61"/>
+      <c r="L38" s="61"/>
+      <c r="M38" s="61"/>
       <c r="N38" s="28" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:14" s="13" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="28"/>
       <c r="B39" s="30" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="C39" s="63" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="61" t="s">
         <v>113</v>
       </c>
-      <c r="D39" s="63"/>
-[...1 lines deleted...]
-      <c r="F39" s="63" t="s">
+      <c r="D39" s="61"/>
+      <c r="E39" s="115"/>
+      <c r="F39" s="61" t="s">
         <v>114</v>
       </c>
-      <c r="G39" s="63"/>
-[...5 lines deleted...]
-      <c r="M39" s="63"/>
+      <c r="G39" s="61"/>
+      <c r="H39" s="61"/>
+      <c r="I39" s="61"/>
+      <c r="J39" s="61"/>
+      <c r="K39" s="61"/>
+      <c r="L39" s="61"/>
+      <c r="M39" s="61"/>
       <c r="N39" s="50" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:14" s="13" customFormat="1" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="100" t="s">
+      <c r="A40" s="97" t="s">
         <v>90</v>
       </c>
-      <c r="B40" s="104"/>
-      <c r="C40" s="63" t="s">
+      <c r="B40" s="107"/>
+      <c r="C40" s="61" t="s">
         <v>91</v>
       </c>
-      <c r="D40" s="63"/>
-[...3 lines deleted...]
-      <c r="F40" s="77" t="s">
+      <c r="D40" s="61"/>
+      <c r="E40" s="102" t="s">
+        <v>151</v>
+      </c>
+      <c r="F40" s="75" t="s">
         <v>115</v>
       </c>
-      <c r="G40" s="77"/>
-[...4 lines deleted...]
-      <c r="J40" s="63" t="s">
+      <c r="G40" s="75"/>
+      <c r="H40" s="61" t="s">
+        <v>160</v>
+      </c>
+      <c r="I40" s="61"/>
+      <c r="J40" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="K40" s="63"/>
-[...3 lines deleted...]
-        <v>199</v>
+      <c r="K40" s="61"/>
+      <c r="L40" s="61"/>
+      <c r="M40" s="61"/>
+      <c r="N40" s="75" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="41" spans="1:14" s="13" customFormat="1" ht="151.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="93"/>
-[...1 lines deleted...]
-      <c r="C41" s="63" t="s">
+      <c r="A41" s="91"/>
+      <c r="B41" s="108"/>
+      <c r="C41" s="61" t="s">
         <v>93</v>
       </c>
-      <c r="D41" s="63"/>
-[...9 lines deleted...]
-      <c r="N41" s="63"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="100"/>
+      <c r="F41" s="75"/>
+      <c r="G41" s="75"/>
+      <c r="H41" s="61"/>
+      <c r="I41" s="61"/>
+      <c r="J41" s="61"/>
+      <c r="K41" s="61"/>
+      <c r="L41" s="61"/>
+      <c r="M41" s="61"/>
+      <c r="N41" s="61"/>
     </row>
     <row r="42" spans="1:14" s="13" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="100" t="s">
+      <c r="A42" s="97" t="s">
         <v>98</v>
       </c>
       <c r="B42" s="30" t="s">
         <v>116</v>
       </c>
-      <c r="C42" s="63" t="s">
+      <c r="C42" s="61" t="s">
         <v>117</v>
       </c>
-      <c r="D42" s="63"/>
-[...1 lines deleted...]
-      <c r="F42" s="63" t="s">
+      <c r="D42" s="61"/>
+      <c r="E42" s="100"/>
+      <c r="F42" s="61" t="s">
         <v>118</v>
       </c>
-      <c r="G42" s="63"/>
-[...2 lines deleted...]
-      <c r="J42" s="63" t="s">
+      <c r="G42" s="61"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
+      <c r="J42" s="61" t="s">
         <v>98</v>
       </c>
-      <c r="K42" s="63"/>
-[...2 lines deleted...]
-      <c r="N42" s="63"/>
+      <c r="K42" s="61"/>
+      <c r="L42" s="61"/>
+      <c r="M42" s="61"/>
+      <c r="N42" s="61"/>
     </row>
     <row r="43" spans="1:14" s="13" customFormat="1" ht="76.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="92"/>
+      <c r="A43" s="90"/>
       <c r="B43" s="33" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="C43" s="63" t="s">
+        <v>162</v>
+      </c>
+      <c r="C43" s="61" t="s">
         <v>119</v>
       </c>
-      <c r="D43" s="63"/>
-[...1 lines deleted...]
-      <c r="F43" s="63" t="s">
+      <c r="D43" s="61"/>
+      <c r="E43" s="100"/>
+      <c r="F43" s="61" t="s">
         <v>120</v>
       </c>
-      <c r="G43" s="63"/>
-[...8 lines deleted...]
-      <c r="N43" s="63"/>
+      <c r="G43" s="61"/>
+      <c r="H43" s="61"/>
+      <c r="I43" s="61"/>
+      <c r="J43" s="75" t="s">
+        <v>161</v>
+      </c>
+      <c r="K43" s="75"/>
+      <c r="L43" s="75"/>
+      <c r="M43" s="75"/>
+      <c r="N43" s="61"/>
     </row>
     <row r="44" spans="1:14" s="13" customFormat="1" ht="268.14999999999998" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="93"/>
+      <c r="A44" s="91"/>
       <c r="B44" s="33" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="C44" s="63" t="s">
+        <v>163</v>
+      </c>
+      <c r="C44" s="61" t="s">
         <v>121</v>
       </c>
-      <c r="D44" s="63"/>
-[...1 lines deleted...]
-      <c r="F44" s="63" t="s">
+      <c r="D44" s="61"/>
+      <c r="E44" s="114"/>
+      <c r="F44" s="61" t="s">
         <v>122</v>
       </c>
-      <c r="G44" s="63"/>
-[...6 lines deleted...]
-      <c r="N44" s="63"/>
+      <c r="G44" s="61"/>
+      <c r="H44" s="61"/>
+      <c r="I44" s="61"/>
+      <c r="J44" s="75"/>
+      <c r="K44" s="75"/>
+      <c r="L44" s="75"/>
+      <c r="M44" s="75"/>
+      <c r="N44" s="61"/>
     </row>
     <row r="45" spans="1:14" s="13" customFormat="1" ht="145.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="100" t="s">
-[...6 lines deleted...]
-      <c r="D45" s="63"/>
+      <c r="A45" s="97" t="s">
+        <v>210</v>
+      </c>
+      <c r="B45" s="107"/>
+      <c r="C45" s="61" t="s">
+        <v>204</v>
+      </c>
+      <c r="D45" s="61"/>
       <c r="E45" s="43" t="s">
-        <v>157</v>
-[...16 lines deleted...]
-        <v>140</v>
+        <v>152</v>
+      </c>
+      <c r="F45" s="109" t="s">
+        <v>211</v>
+      </c>
+      <c r="G45" s="110"/>
+      <c r="H45" s="109" t="s">
+        <v>164</v>
+      </c>
+      <c r="I45" s="113"/>
+      <c r="J45" s="99" t="s">
+        <v>153</v>
+      </c>
+      <c r="K45" s="100"/>
+      <c r="L45" s="100"/>
+      <c r="M45" s="100"/>
+      <c r="N45" s="75" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="46" spans="1:14" s="13" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="93"/>
-[...2 lines deleted...]
-      <c r="D46" s="63"/>
+      <c r="A46" s="91"/>
+      <c r="B46" s="108"/>
+      <c r="C46" s="61"/>
+      <c r="D46" s="61"/>
       <c r="E46" s="49"/>
-      <c r="F46" s="112"/>
-      <c r="G46" s="113"/>
+      <c r="F46" s="111"/>
+      <c r="G46" s="112"/>
       <c r="H46" s="48"/>
       <c r="I46" s="51"/>
       <c r="J46" s="38"/>
       <c r="K46" s="39"/>
       <c r="L46" s="39"/>
       <c r="M46" s="39"/>
-      <c r="N46" s="77"/>
+      <c r="N46" s="75"/>
     </row>
     <row r="47" spans="1:14" s="13" customFormat="1" ht="115.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="107"/>
+      <c r="A47" s="103"/>
       <c r="B47" s="42" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="D47" s="63"/>
+        <v>165</v>
+      </c>
+      <c r="C47" s="61" t="s">
+        <v>205</v>
+      </c>
+      <c r="D47" s="61"/>
       <c r="E47" s="32"/>
-      <c r="F47" s="63"/>
+      <c r="F47" s="61"/>
       <c r="G47" s="95"/>
-      <c r="H47" s="63"/>
+      <c r="H47" s="61"/>
       <c r="I47" s="95"/>
-      <c r="J47" s="84"/>
-[...6 lines deleted...]
-      <c r="A48" s="108"/>
+      <c r="J47" s="86"/>
+      <c r="K47" s="87"/>
+      <c r="L47" s="87"/>
+      <c r="M47" s="87"/>
+      <c r="N47" s="75"/>
+    </row>
+    <row r="48" spans="1:14" s="13" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="104"/>
       <c r="B48" s="50" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-      <c r="D48" s="98"/>
+        <v>134</v>
+      </c>
+      <c r="C48" s="106" t="s">
+        <v>212</v>
+      </c>
+      <c r="D48" s="101"/>
       <c r="E48" s="28"/>
       <c r="F48" s="95"/>
-      <c r="G48" s="101"/>
+      <c r="G48" s="96"/>
       <c r="H48" s="95"/>
-      <c r="I48" s="101"/>
-[...4 lines deleted...]
-      <c r="N48" s="77"/>
+      <c r="I48" s="96"/>
+      <c r="J48" s="86"/>
+      <c r="K48" s="87"/>
+      <c r="L48" s="87"/>
+      <c r="M48" s="87"/>
+      <c r="N48" s="75"/>
     </row>
     <row r="49" spans="1:14" s="13" customFormat="1" ht="144.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="109"/>
+      <c r="A49" s="105"/>
       <c r="B49" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="D49" s="84"/>
+        <v>135</v>
+      </c>
+      <c r="C49" s="88" t="s">
+        <v>213</v>
+      </c>
+      <c r="D49" s="86"/>
       <c r="E49" s="41"/>
-      <c r="F49" s="77" t="s">
-[...3 lines deleted...]
-      <c r="H49" s="63"/>
+      <c r="F49" s="75" t="s">
+        <v>214</v>
+      </c>
+      <c r="G49" s="86"/>
+      <c r="H49" s="61"/>
       <c r="I49" s="95"/>
-      <c r="J49" s="96"/>
-[...3 lines deleted...]
-      <c r="N49" s="77"/>
+      <c r="J49" s="99"/>
+      <c r="K49" s="100"/>
+      <c r="L49" s="100"/>
+      <c r="M49" s="100"/>
+      <c r="N49" s="75"/>
     </row>
     <row r="50" spans="1:14" s="13" customFormat="1" ht="143.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="100"/>
-[...6 lines deleted...]
-      <c r="D50" s="80"/>
+      <c r="A50" s="97"/>
+      <c r="B50" s="75" t="s">
+        <v>147</v>
+      </c>
+      <c r="C50" s="94" t="s">
+        <v>166</v>
+      </c>
+      <c r="D50" s="93"/>
       <c r="E50" s="37" t="s">
-        <v>137</v>
-[...12 lines deleted...]
-        <v>178</v>
+        <v>133</v>
+      </c>
+      <c r="F50" s="74" t="s">
+        <v>168</v>
+      </c>
+      <c r="G50" s="93"/>
+      <c r="H50" s="84"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="86"/>
+      <c r="K50" s="87"/>
+      <c r="L50" s="87"/>
+      <c r="M50" s="87"/>
+      <c r="N50" s="74" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="51" spans="1:14" s="13" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="93"/>
-[...1 lines deleted...]
-      <c r="C51" s="94"/>
+      <c r="A51" s="91"/>
+      <c r="B51" s="75"/>
+      <c r="C51" s="98"/>
       <c r="D51" s="95"/>
       <c r="E51" s="53"/>
-      <c r="F51" s="57" t="s">
-[...9 lines deleted...]
-      <c r="N51" s="76"/>
+      <c r="F51" s="77" t="s">
+        <v>167</v>
+      </c>
+      <c r="G51" s="77"/>
+      <c r="H51" s="84"/>
+      <c r="I51" s="85"/>
+      <c r="J51" s="99"/>
+      <c r="K51" s="100"/>
+      <c r="L51" s="100"/>
+      <c r="M51" s="100"/>
+      <c r="N51" s="74"/>
     </row>
     <row r="52" spans="1:14" s="13" customFormat="1" ht="195" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="14"/>
       <c r="B52" s="40" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-      <c r="D52" s="57"/>
+        <v>137</v>
+      </c>
+      <c r="C52" s="77" t="s">
+        <v>180</v>
+      </c>
+      <c r="D52" s="77"/>
       <c r="E52" s="53"/>
-      <c r="F52" s="82"/>
-[...7 lines deleted...]
-      <c r="N52" s="76"/>
+      <c r="F52" s="84"/>
+      <c r="G52" s="89"/>
+      <c r="H52" s="84"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="101"/>
+      <c r="K52" s="102"/>
+      <c r="L52" s="102"/>
+      <c r="M52" s="102"/>
+      <c r="N52" s="74"/>
     </row>
     <row r="53" spans="1:14" s="13" customFormat="1" ht="215.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="92"/>
+      <c r="A53" s="90"/>
       <c r="B53" s="56"/>
-      <c r="C53" s="79"/>
-[...15 lines deleted...]
-        <v>187</v>
+      <c r="C53" s="92"/>
+      <c r="D53" s="61"/>
+      <c r="E53" s="61" t="s">
+        <v>196</v>
+      </c>
+      <c r="F53" s="93" t="s">
+        <v>177</v>
+      </c>
+      <c r="G53" s="94"/>
+      <c r="H53" s="84"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="86"/>
+      <c r="K53" s="87"/>
+      <c r="L53" s="87"/>
+      <c r="M53" s="88"/>
+      <c r="N53" s="77" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:14" s="13" customFormat="1" ht="158.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="92"/>
+      <c r="A54" s="90"/>
       <c r="B54" s="31" t="s">
+        <v>170</v>
+      </c>
+      <c r="C54" s="74" t="s">
         <v>179</v>
       </c>
-      <c r="C54" s="76" t="s">
-[...14 lines deleted...]
-      <c r="N54" s="58"/>
+      <c r="D54" s="74"/>
+      <c r="E54" s="61"/>
+      <c r="F54" s="80" t="s">
+        <v>181</v>
+      </c>
+      <c r="G54" s="81"/>
+      <c r="H54" s="84"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="86"/>
+      <c r="K54" s="87"/>
+      <c r="L54" s="87"/>
+      <c r="M54" s="88"/>
+      <c r="N54" s="78"/>
     </row>
     <row r="55" spans="1:14" s="13" customFormat="1" ht="126.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="92"/>
+      <c r="A55" s="90"/>
       <c r="B55" s="28" t="s">
-        <v>131</v>
-[...14 lines deleted...]
-      <c r="N55" s="58"/>
+        <v>130</v>
+      </c>
+      <c r="C55" s="74" t="s">
+        <v>171</v>
+      </c>
+      <c r="D55" s="74"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="82"/>
+      <c r="G55" s="83"/>
+      <c r="H55" s="84"/>
+      <c r="I55" s="85"/>
+      <c r="J55" s="84"/>
+      <c r="K55" s="85"/>
+      <c r="L55" s="85"/>
+      <c r="M55" s="89"/>
+      <c r="N55" s="78"/>
     </row>
     <row r="56" spans="1:14" s="13" customFormat="1" ht="88.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="92"/>
+      <c r="A56" s="90"/>
       <c r="B56" s="31" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-      <c r="E56" s="63"/>
+        <v>172</v>
+      </c>
+      <c r="C56" s="75" t="s">
+        <v>193</v>
+      </c>
+      <c r="D56" s="75"/>
+      <c r="E56" s="61"/>
       <c r="F56" s="44"/>
       <c r="G56" s="45"/>
-      <c r="H56" s="82"/>
-[...2 lines deleted...]
-      <c r="K56" s="83"/>
+      <c r="H56" s="84"/>
+      <c r="I56" s="85"/>
+      <c r="J56" s="84"/>
+      <c r="K56" s="85"/>
       <c r="L56" s="34"/>
       <c r="M56" s="35"/>
-      <c r="N56" s="58"/>
+      <c r="N56" s="78"/>
     </row>
     <row r="57" spans="1:14" s="13" customFormat="1" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="93"/>
+      <c r="A57" s="91"/>
       <c r="B57" s="31" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-      <c r="E57" s="63"/>
+        <v>173</v>
+      </c>
+      <c r="C57" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="D57" s="74"/>
+      <c r="E57" s="61"/>
       <c r="F57" s="95"/>
-      <c r="G57" s="101"/>
-[...1 lines deleted...]
-      <c r="I57" s="83"/>
+      <c r="G57" s="96"/>
+      <c r="H57" s="84"/>
+      <c r="I57" s="85"/>
       <c r="J57" s="52"/>
       <c r="K57" s="55"/>
       <c r="L57" s="47"/>
       <c r="M57" s="47"/>
-      <c r="N57" s="59"/>
+      <c r="N57" s="79"/>
     </row>
     <row r="58" spans="1:14" s="13" customFormat="1" ht="173.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="29"/>
       <c r="B58" s="28" t="s">
         <v>123</v>
       </c>
-      <c r="C58" s="63" t="s">
+      <c r="C58" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="D58" s="63"/>
+      <c r="D58" s="61"/>
       <c r="E58" s="31" t="s">
-        <v>183</v>
-[...9 lines deleted...]
-      <c r="J58" s="77" t="s">
+        <v>174</v>
+      </c>
+      <c r="F58" s="74" t="s">
+        <v>175</v>
+      </c>
+      <c r="G58" s="74"/>
+      <c r="H58" s="61" t="s">
+        <v>176</v>
+      </c>
+      <c r="I58" s="61"/>
+      <c r="J58" s="75" t="s">
         <v>88</v>
       </c>
-      <c r="K58" s="78"/>
-[...1 lines deleted...]
-      <c r="M58" s="78"/>
+      <c r="K58" s="76"/>
+      <c r="L58" s="76"/>
+      <c r="M58" s="76"/>
       <c r="N58" s="31" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="74" t="s">
+      <c r="A59" s="72" t="s">
         <v>40</v>
       </c>
-      <c r="B59" s="74"/>
-[...11 lines deleted...]
-      <c r="N59" s="74"/>
+      <c r="B59" s="72"/>
+      <c r="C59" s="72"/>
+      <c r="D59" s="72"/>
+      <c r="E59" s="72"/>
+      <c r="F59" s="72"/>
+      <c r="G59" s="72"/>
+      <c r="H59" s="72"/>
+      <c r="I59" s="72"/>
+      <c r="J59" s="72"/>
+      <c r="K59" s="72"/>
+      <c r="L59" s="72"/>
+      <c r="M59" s="72"/>
+      <c r="N59" s="72"/>
     </row>
     <row r="60" spans="1:14" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="71" t="s">
+      <c r="A60" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="B60" s="71"/>
-      <c r="C60" s="65" t="s">
+      <c r="B60" s="69"/>
+      <c r="C60" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="D60" s="65"/>
-[...1 lines deleted...]
-      <c r="F60" s="72" t="s">
+      <c r="D60" s="63"/>
+      <c r="E60" s="63"/>
+      <c r="F60" s="70" t="s">
         <v>68</v>
       </c>
-      <c r="G60" s="72"/>
-      <c r="H60" s="73" t="s">
+      <c r="G60" s="70"/>
+      <c r="H60" s="71" t="s">
         <v>126</v>
       </c>
-      <c r="I60" s="73"/>
-[...4 lines deleted...]
-      <c r="N60" s="73"/>
+      <c r="I60" s="71"/>
+      <c r="J60" s="71"/>
+      <c r="K60" s="71"/>
+      <c r="L60" s="71"/>
+      <c r="M60" s="71"/>
+      <c r="N60" s="71"/>
     </row>
     <row r="61" spans="1:14" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="71"/>
-[...12 lines deleted...]
-      <c r="N61" s="73"/>
+      <c r="A61" s="69"/>
+      <c r="B61" s="69"/>
+      <c r="C61" s="63"/>
+      <c r="D61" s="63"/>
+      <c r="E61" s="63"/>
+      <c r="F61" s="70"/>
+      <c r="G61" s="70"/>
+      <c r="H61" s="71"/>
+      <c r="I61" s="71"/>
+      <c r="J61" s="71"/>
+      <c r="K61" s="71"/>
+      <c r="L61" s="71"/>
+      <c r="M61" s="71"/>
+      <c r="N61" s="71"/>
     </row>
     <row r="62" spans="1:14" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="71"/>
-[...12 lines deleted...]
-      <c r="N62" s="73"/>
+      <c r="A62" s="69"/>
+      <c r="B62" s="69"/>
+      <c r="C62" s="63"/>
+      <c r="D62" s="63"/>
+      <c r="E62" s="63"/>
+      <c r="F62" s="70"/>
+      <c r="G62" s="70"/>
+      <c r="H62" s="71"/>
+      <c r="I62" s="71"/>
+      <c r="J62" s="71"/>
+      <c r="K62" s="71"/>
+      <c r="L62" s="71"/>
+      <c r="M62" s="71"/>
+      <c r="N62" s="71"/>
     </row>
     <row r="63" spans="1:14" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="71" t="s">
+      <c r="A63" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="B63" s="71"/>
-      <c r="C63" s="65" t="s">
+      <c r="B63" s="69"/>
+      <c r="C63" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="D63" s="65"/>
-[...1 lines deleted...]
-      <c r="F63" s="72" t="s">
+      <c r="D63" s="63"/>
+      <c r="E63" s="63"/>
+      <c r="F63" s="70" t="s">
         <v>67</v>
       </c>
-      <c r="G63" s="72"/>
-[...8 lines deleted...]
-      <c r="N63" s="73"/>
+      <c r="G63" s="70"/>
+      <c r="H63" s="71" t="s">
+        <v>129</v>
+      </c>
+      <c r="I63" s="71"/>
+      <c r="J63" s="71"/>
+      <c r="K63" s="71"/>
+      <c r="L63" s="71"/>
+      <c r="M63" s="71"/>
+      <c r="N63" s="71"/>
     </row>
     <row r="64" spans="1:14" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="71"/>
-[...12 lines deleted...]
-      <c r="N64" s="73"/>
+      <c r="A64" s="69"/>
+      <c r="B64" s="69"/>
+      <c r="C64" s="63"/>
+      <c r="D64" s="63"/>
+      <c r="E64" s="63"/>
+      <c r="F64" s="70"/>
+      <c r="G64" s="70"/>
+      <c r="H64" s="71"/>
+      <c r="I64" s="71"/>
+      <c r="J64" s="71"/>
+      <c r="K64" s="71"/>
+      <c r="L64" s="71"/>
+      <c r="M64" s="71"/>
+      <c r="N64" s="71"/>
     </row>
     <row r="65" spans="1:14" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="71"/>
-[...12 lines deleted...]
-      <c r="N65" s="73"/>
+      <c r="A65" s="69"/>
+      <c r="B65" s="69"/>
+      <c r="C65" s="63"/>
+      <c r="D65" s="63"/>
+      <c r="E65" s="63"/>
+      <c r="F65" s="70"/>
+      <c r="G65" s="70"/>
+      <c r="H65" s="71"/>
+      <c r="I65" s="71"/>
+      <c r="J65" s="71"/>
+      <c r="K65" s="71"/>
+      <c r="L65" s="71"/>
+      <c r="M65" s="71"/>
+      <c r="N65" s="71"/>
     </row>
     <row r="66" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="74" t="s">
+      <c r="A66" s="72" t="s">
         <v>41</v>
       </c>
-      <c r="B66" s="74"/>
-[...11 lines deleted...]
-      <c r="N66" s="74"/>
+      <c r="B66" s="72"/>
+      <c r="C66" s="72"/>
+      <c r="D66" s="72"/>
+      <c r="E66" s="72"/>
+      <c r="F66" s="72"/>
+      <c r="G66" s="72"/>
+      <c r="H66" s="72"/>
+      <c r="I66" s="72"/>
+      <c r="J66" s="72"/>
+      <c r="K66" s="72"/>
+      <c r="L66" s="72"/>
+      <c r="M66" s="72"/>
+      <c r="N66" s="72"/>
     </row>
     <row r="67" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="75" t="s">
+      <c r="A67" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="B67" s="75"/>
-[...2 lines deleted...]
-      <c r="E67" s="75" t="s">
+      <c r="B67" s="73"/>
+      <c r="C67" s="73"/>
+      <c r="D67" s="73"/>
+      <c r="E67" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="F67" s="75"/>
-[...2 lines deleted...]
-      <c r="I67" s="75" t="s">
+      <c r="F67" s="73"/>
+      <c r="G67" s="73"/>
+      <c r="H67" s="73"/>
+      <c r="I67" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="J67" s="75"/>
-[...3 lines deleted...]
-      <c r="N67" s="75"/>
+      <c r="J67" s="73"/>
+      <c r="K67" s="73"/>
+      <c r="L67" s="73"/>
+      <c r="M67" s="73"/>
+      <c r="N67" s="73"/>
     </row>
     <row r="68" spans="1:14" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="67" t="s">
+      <c r="A68" s="65" t="s">
         <v>82</v>
       </c>
-      <c r="B68" s="67"/>
-[...2 lines deleted...]
-      <c r="E68" s="66" t="s">
+      <c r="B68" s="65"/>
+      <c r="C68" s="65"/>
+      <c r="D68" s="65"/>
+      <c r="E68" s="64" t="s">
+        <v>201</v>
+      </c>
+      <c r="F68" s="64"/>
+      <c r="G68" s="64"/>
+      <c r="H68" s="64"/>
+      <c r="I68" s="63" t="s">
+        <v>203</v>
+      </c>
+      <c r="J68" s="63"/>
+      <c r="K68" s="63"/>
+      <c r="L68" s="63"/>
+      <c r="M68" s="63"/>
+      <c r="N68" s="63"/>
+    </row>
+    <row r="69" spans="1:14" s="12" customFormat="1" ht="186.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="65"/>
+      <c r="B69" s="65"/>
+      <c r="C69" s="65"/>
+      <c r="D69" s="65"/>
+      <c r="E69" s="64"/>
+      <c r="F69" s="64"/>
+      <c r="G69" s="64"/>
+      <c r="H69" s="64"/>
+      <c r="I69" s="63"/>
+      <c r="J69" s="63"/>
+      <c r="K69" s="63"/>
+      <c r="L69" s="63"/>
+      <c r="M69" s="63"/>
+      <c r="N69" s="63"/>
+    </row>
+    <row r="70" spans="1:14" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B70" s="68"/>
+      <c r="C70" s="68"/>
+      <c r="D70" s="68"/>
+      <c r="E70" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="F70" s="68"/>
+      <c r="G70" s="68"/>
+      <c r="H70" s="68"/>
+      <c r="I70" s="68" t="s">
+        <v>29</v>
+      </c>
+      <c r="J70" s="68"/>
+      <c r="K70" s="68"/>
+      <c r="L70" s="68"/>
+      <c r="M70" s="68"/>
+      <c r="N70" s="68"/>
+    </row>
+    <row r="71" spans="1:14" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="64" t="s">
+        <v>202</v>
+      </c>
+      <c r="B71" s="64"/>
+      <c r="C71" s="64"/>
+      <c r="D71" s="64"/>
+      <c r="E71" s="63" t="s">
+        <v>85</v>
+      </c>
+      <c r="F71" s="63"/>
+      <c r="G71" s="63"/>
+      <c r="H71" s="63"/>
+      <c r="I71" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="J71" s="65"/>
+      <c r="K71" s="65"/>
+      <c r="L71" s="65"/>
+      <c r="M71" s="65"/>
+      <c r="N71" s="65"/>
+    </row>
+    <row r="72" spans="1:14" s="12" customFormat="1" ht="196.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="64"/>
+      <c r="B72" s="64"/>
+      <c r="C72" s="64"/>
+      <c r="D72" s="64"/>
+      <c r="E72" s="63"/>
+      <c r="F72" s="63"/>
+      <c r="G72" s="63"/>
+      <c r="H72" s="63"/>
+      <c r="I72" s="65"/>
+      <c r="J72" s="65"/>
+      <c r="K72" s="65"/>
+      <c r="L72" s="65"/>
+      <c r="M72" s="65"/>
+      <c r="N72" s="65"/>
+    </row>
+    <row r="73" spans="1:14" s="12" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="B73" s="66"/>
+      <c r="C73" s="66"/>
+      <c r="D73" s="66"/>
+      <c r="E73" s="67" t="s">
+        <v>128</v>
+      </c>
+      <c r="F73" s="66"/>
+      <c r="G73" s="66"/>
+      <c r="H73" s="66"/>
+      <c r="I73" s="66"/>
+      <c r="J73" s="66"/>
+      <c r="K73" s="66"/>
+      <c r="L73" s="66"/>
+      <c r="M73" s="66"/>
+      <c r="N73" s="66"/>
+    </row>
+    <row r="74" spans="1:14" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="68"/>
+      <c r="B74" s="68"/>
+      <c r="C74" s="68"/>
+      <c r="D74" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="E74" s="68"/>
+      <c r="F74" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="G74" s="68"/>
+      <c r="H74" s="68"/>
+      <c r="I74" s="68"/>
+      <c r="J74" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="K74" s="68"/>
+      <c r="L74" s="68"/>
+      <c r="M74" s="68"/>
+      <c r="N74" s="68"/>
+    </row>
+    <row r="75" spans="1:14" s="12" customFormat="1" ht="101.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="58"/>
+      <c r="C75" s="58"/>
+      <c r="D75" s="59">
+        <v>46275</v>
+      </c>
+      <c r="E75" s="60"/>
+      <c r="F75" s="61" t="s">
+        <v>197</v>
+      </c>
+      <c r="G75" s="62"/>
+      <c r="H75" s="62"/>
+      <c r="I75" s="62"/>
+      <c r="J75" s="61" t="s">
+        <v>198</v>
+      </c>
+      <c r="K75" s="62"/>
+      <c r="L75" s="62"/>
+      <c r="M75" s="62"/>
+      <c r="N75" s="62"/>
+    </row>
+    <row r="76" spans="1:14" s="12" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B76" s="58"/>
+      <c r="C76" s="58"/>
+      <c r="D76" s="59">
+        <v>46275</v>
+      </c>
+      <c r="E76" s="60"/>
+      <c r="F76" s="60" t="s">
+        <v>208</v>
+      </c>
+      <c r="G76" s="60"/>
+      <c r="H76" s="60"/>
+      <c r="I76" s="60"/>
+      <c r="J76" s="63" t="s">
+        <v>216</v>
+      </c>
+      <c r="K76" s="63"/>
+      <c r="L76" s="63"/>
+      <c r="M76" s="63"/>
+      <c r="N76" s="63"/>
+    </row>
+    <row r="77" spans="1:14" s="12" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="B77" s="58"/>
+      <c r="C77" s="58"/>
+      <c r="D77" s="59">
+        <v>46276</v>
+      </c>
+      <c r="E77" s="60"/>
+      <c r="F77" s="60" t="s">
+        <v>209</v>
+      </c>
+      <c r="G77" s="60"/>
+      <c r="H77" s="60"/>
+      <c r="I77" s="60"/>
+      <c r="J77" s="60" t="s">
         <v>215</v>
       </c>
-      <c r="F68" s="66"/>
-[...199 lines deleted...]
-      <c r="N77" s="62"/>
+      <c r="K77" s="60"/>
+      <c r="L77" s="60"/>
+      <c r="M77" s="60"/>
+      <c r="N77" s="60"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="211">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:N3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E4:N4"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="G8:N8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="G9:N9"/>
     <mergeCell ref="A10:N10"/>
     <mergeCell ref="A5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="L5:N5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="E5:G5"/>
     <mergeCell ref="E6:G6"/>
-    <mergeCell ref="H5:K5"/>
     <mergeCell ref="H6:K6"/>
-    <mergeCell ref="L5:N5"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="A16:N16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:N17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:N18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:N19"/>
     <mergeCell ref="A11:N13"/>
     <mergeCell ref="A14:N14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="J15:L15"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:N20"/>
+    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="H23:I24"/>
+    <mergeCell ref="J23:N23"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="J25:M27"/>
+    <mergeCell ref="N25:N27"/>
+    <mergeCell ref="C26:D27"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:E33"/>
+    <mergeCell ref="F28:G29"/>
     <mergeCell ref="A25:A27"/>
     <mergeCell ref="B25:B27"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="E25:E27"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="H25:I27"/>
-    <mergeCell ref="A20:B20"/>
-[...8 lines deleted...]
-    <mergeCell ref="J23:N23"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:E39"/>
+    <mergeCell ref="F34:G35"/>
+    <mergeCell ref="H28:I33"/>
+    <mergeCell ref="J28:M29"/>
     <mergeCell ref="N28:N31"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="J30:M30"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="J31:M31"/>
-    <mergeCell ref="J25:M27"/>
-[...6 lines deleted...]
-    <mergeCell ref="F28:G29"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="J36:M39"/>
+    <mergeCell ref="N36:N37"/>
+    <mergeCell ref="C37:D37"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="J32:M33"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="F33:G33"/>
-    <mergeCell ref="A34:A35"/>
-[...17 lines deleted...]
-    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="N40:N44"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="A42:A44"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="J42:M42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="F38:G38"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="A40:A41"/>
     <mergeCell ref="B40:B41"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="E40:E44"/>
     <mergeCell ref="F40:G41"/>
+    <mergeCell ref="H34:I39"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:N35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="J43:M44"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="C45:D46"/>
+    <mergeCell ref="F45:G46"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:M45"/>
     <mergeCell ref="H40:I44"/>
+    <mergeCell ref="J40:M41"/>
     <mergeCell ref="N45:N49"/>
     <mergeCell ref="A47:A49"/>
     <mergeCell ref="C47:D47"/>
     <mergeCell ref="F47:G47"/>
     <mergeCell ref="H47:I47"/>
     <mergeCell ref="J47:M47"/>
     <mergeCell ref="C48:D48"/>
-    <mergeCell ref="C44:D44"/>
-[...14 lines deleted...]
-    <mergeCell ref="J43:M44"/>
     <mergeCell ref="F48:G48"/>
     <mergeCell ref="H48:I48"/>
     <mergeCell ref="J48:M48"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="F49:G49"/>
     <mergeCell ref="H49:I49"/>
     <mergeCell ref="J49:M49"/>
-    <mergeCell ref="H45:I45"/>
-[...3 lines deleted...]
-    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="J50:M50"/>
     <mergeCell ref="N50:N52"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="J51:M51"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="H52:I52"/>
     <mergeCell ref="J52:M52"/>
-    <mergeCell ref="A50:A51"/>
-[...6 lines deleted...]
-    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="A53:A57"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="E53:E57"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="J53:M53"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="C57:D57"/>
     <mergeCell ref="F57:G57"/>
     <mergeCell ref="H57:I57"/>
-    <mergeCell ref="C53:D53"/>
-[...2 lines deleted...]
-    <mergeCell ref="J53:M53"/>
+    <mergeCell ref="N53:N57"/>
     <mergeCell ref="C54:D54"/>
     <mergeCell ref="F54:G55"/>
     <mergeCell ref="H54:I54"/>
     <mergeCell ref="J54:M54"/>
     <mergeCell ref="C55:D55"/>
+    <mergeCell ref="H55:I55"/>
     <mergeCell ref="J55:M55"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="H56:I56"/>
     <mergeCell ref="C58:D58"/>
     <mergeCell ref="F58:G58"/>
     <mergeCell ref="H58:I58"/>
     <mergeCell ref="J58:M58"/>
     <mergeCell ref="A59:N59"/>
     <mergeCell ref="A60:B62"/>
     <mergeCell ref="C60:E62"/>
     <mergeCell ref="F60:G62"/>
     <mergeCell ref="H60:N62"/>
+    <mergeCell ref="A68:D69"/>
+    <mergeCell ref="E68:H69"/>
     <mergeCell ref="I68:N69"/>
     <mergeCell ref="A70:D70"/>
     <mergeCell ref="E70:H70"/>
     <mergeCell ref="I70:N70"/>
     <mergeCell ref="A63:B65"/>
     <mergeCell ref="C63:E65"/>
     <mergeCell ref="F63:G65"/>
     <mergeCell ref="H63:N65"/>
     <mergeCell ref="A66:N66"/>
     <mergeCell ref="A67:D67"/>
     <mergeCell ref="E67:H67"/>
     <mergeCell ref="I67:N67"/>
-    <mergeCell ref="N53:N57"/>
+    <mergeCell ref="A71:D72"/>
+    <mergeCell ref="E71:H72"/>
+    <mergeCell ref="I71:N72"/>
+    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="E73:N73"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="F74:I74"/>
+    <mergeCell ref="J74:N74"/>
     <mergeCell ref="A77:C77"/>
     <mergeCell ref="D77:E77"/>
     <mergeCell ref="F77:I77"/>
     <mergeCell ref="J77:N77"/>
     <mergeCell ref="A75:C75"/>
     <mergeCell ref="D75:E75"/>
     <mergeCell ref="F75:I75"/>
     <mergeCell ref="J75:N75"/>
     <mergeCell ref="A76:C76"/>
     <mergeCell ref="D76:E76"/>
     <mergeCell ref="F76:I76"/>
     <mergeCell ref="J76:N76"/>
-    <mergeCell ref="A71:D72"/>
-[...9 lines deleted...]
-    <mergeCell ref="E68:H69"/>
   </mergeCells>
   <conditionalFormatting sqref="A11">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>NOT(ISERROR(SEARCH("LL",A11)))</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A68" r:id="rId1" xr:uid="{83CB3FCE-0201-4DD3-8EF5-CB3D218DE5E1}"/>
-[...5 lines deleted...]
-    <hyperlink ref="A71:D72" r:id="rId7" display="https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview4" xr:uid="{665BF1AC-3CBF-48CF-85F5-395B49DBC538}"/>
+    <hyperlink ref="A68" r:id="rId1" xr:uid="{92EF6040-9948-4BDC-B888-53BF3B05DF70}"/>
+    <hyperlink ref="A71:C71" r:id="rId2" display="SIGI - Intranet CGN - Contaduría General de la Nación (contaduria.gov.co)" xr:uid="{14E1D79D-4DED-47DE-B089-4976BCE9A4C3}"/>
+    <hyperlink ref="I71:K71" r:id="rId3" display="Intranet/SIGI/SGC/DocumentosSGC" xr:uid="{FB0ADAEE-3A44-497A-B1B6-684E6EBD3891}"/>
+    <hyperlink ref="E73" r:id="rId4" xr:uid="{A4553A0E-D423-49C8-B5AC-CAD596E910A8}"/>
+    <hyperlink ref="E68:H69" r:id="rId5" display="https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/5744222?p_r_p_resetCur=false&amp;_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%2F-%2Fdocument_library%2Fvpkf13iCweJ8%2Fview%2F2154298%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_navigation%3Dhome%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByCol%3DmodifiedDate%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_curEntry%3D2%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_orderByType%3Ddesc%26p_r_p_resetCur%3Dfalse%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_deltaEntry%3D8" xr:uid="{3BC21C21-FA1E-4EE1-9F63-F3042DD22A6F}"/>
+    <hyperlink ref="A71" r:id="rId6" display="https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview4" xr:uid="{CED4997B-2E18-4275-ABFB-C7CC00908889}"/>
+    <hyperlink ref="A71:D72" r:id="rId7" display="https://www.contaduria.gov.co/web/intranet/sigi/-/document_library/PZav0116iHoV/view/5709442?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsigi%3Fp_p_id%3Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_PZav0116iHoV_mvcRenderCommandName%3D%252Fdocument_library%252Fview4" xr:uid="{DEF0F565-A39B-43E7-99D0-747C0AE85649}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="50" fitToHeight="0" orientation="portrait" r:id="rId8"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId9"/>
   <legacyDrawingHF r:id="rId10"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2960654E-8AAF-4B35-A62B-15CDA60F54C5}">
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="D21" sqref="D21:F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="5.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="60.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="11.42578125" style="1"/>
     <col min="6" max="6" width="64.85546875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="232" t="s">
+      <c r="A1" s="202" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="232"/>
-[...3 lines deleted...]
-      <c r="F1" s="232"/>
+      <c r="B1" s="202"/>
+      <c r="C1" s="202"/>
+      <c r="D1" s="202"/>
+      <c r="E1" s="202"/>
+      <c r="F1" s="202"/>
     </row>
     <row r="2" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="232"/>
-[...4 lines deleted...]
-      <c r="F2" s="232"/>
+      <c r="A2" s="202"/>
+      <c r="B2" s="202"/>
+      <c r="C2" s="202"/>
+      <c r="D2" s="202"/>
+      <c r="E2" s="202"/>
+      <c r="F2" s="202"/>
     </row>
     <row r="3" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="239">
+      <c r="A3" s="209">
         <v>1</v>
       </c>
       <c r="B3" s="7">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="D3" s="236"/>
-[...1 lines deleted...]
-      <c r="F3" s="238"/>
+      <c r="D3" s="206"/>
+      <c r="E3" s="207"/>
+      <c r="F3" s="208"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A4" s="240"/>
+      <c r="A4" s="210"/>
       <c r="B4" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="230" t="s">
+      <c r="D4" s="200" t="s">
         <v>50</v>
       </c>
-      <c r="E4" s="230"/>
-      <c r="F4" s="230"/>
+      <c r="E4" s="200"/>
+      <c r="F4" s="200"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A5" s="240"/>
+      <c r="A5" s="210"/>
       <c r="B5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D5" s="230" t="s">
+      <c r="D5" s="200" t="s">
         <v>53</v>
       </c>
-      <c r="E5" s="230"/>
-      <c r="F5" s="230"/>
+      <c r="E5" s="200"/>
+      <c r="F5" s="200"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A6" s="240"/>
+      <c r="A6" s="210"/>
       <c r="B6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="230" t="s">
+      <c r="D6" s="200" t="s">
         <v>51</v>
       </c>
-      <c r="E6" s="230"/>
-      <c r="F6" s="230"/>
+      <c r="E6" s="200"/>
+      <c r="F6" s="200"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A7" s="241"/>
+      <c r="A7" s="211"/>
       <c r="B7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="230" t="s">
+      <c r="D7" s="200" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="230"/>
-      <c r="F7" s="230"/>
+      <c r="E7" s="200"/>
+      <c r="F7" s="200"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="230" t="s">
+      <c r="D8" s="200" t="s">
         <v>57</v>
       </c>
-      <c r="E8" s="230"/>
-      <c r="F8" s="230"/>
+      <c r="E8" s="200"/>
+      <c r="F8" s="200"/>
     </row>
     <row r="9" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
       <c r="B9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="D9" s="233" t="s">
+      <c r="D9" s="203" t="s">
         <v>64</v>
       </c>
-      <c r="E9" s="234"/>
-      <c r="F9" s="235"/>
+      <c r="E9" s="204"/>
+      <c r="F9" s="205"/>
     </row>
     <row r="10" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D10" s="233" t="s">
+      <c r="D10" s="203" t="s">
         <v>63</v>
       </c>
-      <c r="E10" s="234"/>
-      <c r="F10" s="235"/>
+      <c r="E10" s="204"/>
+      <c r="F10" s="205"/>
     </row>
     <row r="11" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="6">
         <v>3</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="D11" s="228" t="s">
+      <c r="D11" s="198" t="s">
         <v>65</v>
       </c>
-      <c r="E11" s="228"/>
-      <c r="F11" s="228"/>
+      <c r="E11" s="198"/>
+      <c r="F11" s="198"/>
     </row>
     <row r="12" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="6">
         <v>4</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="D12" s="228" t="s">
+      <c r="D12" s="198" t="s">
         <v>69</v>
       </c>
-      <c r="E12" s="228"/>
-      <c r="F12" s="228"/>
+      <c r="E12" s="198"/>
+      <c r="F12" s="198"/>
     </row>
     <row r="13" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="6">
         <v>5</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="D13" s="229" t="s">
+      <c r="D13" s="199" t="s">
         <v>55</v>
       </c>
-      <c r="E13" s="229"/>
-      <c r="F13" s="229"/>
+      <c r="E13" s="199"/>
+      <c r="F13" s="199"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="6"/>
       <c r="B14" s="6"/>
       <c r="C14" s="5"/>
-      <c r="D14" s="230" t="s">
+      <c r="D14" s="200" t="s">
         <v>56</v>
       </c>
-      <c r="E14" s="230"/>
-      <c r="F14" s="230"/>
+      <c r="E14" s="200"/>
+      <c r="F14" s="200"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="6"/>
       <c r="B15" s="6"/>
       <c r="C15" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D15" s="225" t="s">
+      <c r="D15" s="195" t="s">
         <v>75</v>
       </c>
-      <c r="E15" s="226"/>
-      <c r="F15" s="227"/>
+      <c r="E15" s="196"/>
+      <c r="F15" s="197"/>
     </row>
     <row r="16" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D16" s="224" t="s">
+      <c r="D16" s="194" t="s">
         <v>70</v>
       </c>
-      <c r="E16" s="224"/>
-      <c r="F16" s="224"/>
+      <c r="E16" s="194"/>
+      <c r="F16" s="194"/>
     </row>
     <row r="17" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6"/>
       <c r="B17" s="6"/>
       <c r="C17" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="224" t="s">
+      <c r="D17" s="194" t="s">
         <v>71</v>
       </c>
-      <c r="E17" s="224"/>
-      <c r="F17" s="224"/>
+      <c r="E17" s="194"/>
+      <c r="F17" s="194"/>
     </row>
     <row r="18" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D19" s="231"/>
-[...1 lines deleted...]
-      <c r="F19" s="231"/>
+      <c r="D19" s="201"/>
+      <c r="E19" s="201"/>
+      <c r="F19" s="201"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D20" s="231"/>
-[...1 lines deleted...]
-      <c r="F20" s="231"/>
+      <c r="D20" s="201"/>
+      <c r="E20" s="201"/>
+      <c r="F20" s="201"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D21" s="231"/>
-[...1 lines deleted...]
-      <c r="F21" s="231"/>
+      <c r="D21" s="201"/>
+      <c r="E21" s="201"/>
+      <c r="F21" s="201"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D22" s="231"/>
-[...1 lines deleted...]
-      <c r="F22" s="231"/>
+      <c r="D22" s="201"/>
+      <c r="E22" s="201"/>
+      <c r="F22" s="201"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D23" s="231"/>
-[...1 lines deleted...]
-      <c r="F23" s="231"/>
+      <c r="D23" s="201"/>
+      <c r="E23" s="201"/>
+      <c r="F23" s="201"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D24" s="231"/>
-[...1 lines deleted...]
-      <c r="F24" s="231"/>
+      <c r="D24" s="201"/>
+      <c r="E24" s="201"/>
+      <c r="F24" s="201"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D25" s="231"/>
-[...1 lines deleted...]
-      <c r="F25" s="231"/>
+      <c r="D25" s="201"/>
+      <c r="E25" s="201"/>
+      <c r="F25" s="201"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D26" s="231"/>
-[...1 lines deleted...]
-      <c r="F26" s="231"/>
+      <c r="D26" s="201"/>
+      <c r="E26" s="201"/>
+      <c r="F26" s="201"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D27" s="231"/>
-[...1 lines deleted...]
-      <c r="F27" s="231"/>
+      <c r="D27" s="201"/>
+      <c r="E27" s="201"/>
+      <c r="F27" s="201"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D28" s="231"/>
-[...1 lines deleted...]
-      <c r="F28" s="231"/>
+      <c r="D28" s="201"/>
+      <c r="E28" s="201"/>
+      <c r="F28" s="201"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D29" s="231"/>
-[...1 lines deleted...]
-      <c r="F29" s="231"/>
+      <c r="D29" s="201"/>
+      <c r="E29" s="201"/>
+      <c r="F29" s="201"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D30" s="231"/>
-[...1 lines deleted...]
-      <c r="F30" s="231"/>
+      <c r="D30" s="201"/>
+      <c r="E30" s="201"/>
+      <c r="F30" s="201"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D31" s="231"/>
-[...1 lines deleted...]
-      <c r="F31" s="231"/>
+      <c r="D31" s="201"/>
+      <c r="E31" s="201"/>
+      <c r="F31" s="201"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="D32" s="231"/>
-[...1 lines deleted...]
-      <c r="F32" s="231"/>
+      <c r="D32" s="201"/>
+      <c r="E32" s="201"/>
+      <c r="F32" s="201"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="D23:F23"/>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D17:F17"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="D21:F21"/>
     <mergeCell ref="D22:F22"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="A3:A7"/>
     <mergeCell ref="D30:F30"/>
     <mergeCell ref="D31:F31"/>
     <mergeCell ref="D32:F32"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="D26:F26"/>
@@ -5876,53 +5871,53 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Formato</vt:lpstr>
+      <vt:lpstr>Formato </vt:lpstr>
       <vt:lpstr>Instructivo</vt:lpstr>
-      <vt:lpstr>Formato!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>'Formato '!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Adriana Callejas Acevedo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EDOID">
     <vt:i4>5374822</vt:i4>
   </property>
 </Properties>