--- v0 (2026-03-30)
+++ v1 (2026-07-30)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7019DCE3" w14:textId="3527FD30" w:rsidR="00170462" w:rsidRPr="00F37EF8" w:rsidRDefault="00F37EF8" w:rsidP="00F37EF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4274"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
@@ -641,73 +645,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4AEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Revisó:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2532C059" w14:textId="77777777" w:rsidR="00170462" w:rsidRPr="00F37EF8" w:rsidRDefault="00170462" w:rsidP="00170462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00170462" w:rsidRPr="00F37EF8" w:rsidSect="00544885">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="363" w:right="851" w:bottom="482" w:left="964" w:header="0" w:footer="155" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2771E1D9" w14:textId="77777777" w:rsidR="0048562C" w:rsidRPr="00170462" w:rsidRDefault="0048562C" w:rsidP="00170462">
+    <w:p w14:paraId="09D0D971" w14:textId="77777777" w:rsidR="00AE496A" w:rsidRPr="00170462" w:rsidRDefault="00AE496A" w:rsidP="00170462">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C9BBB05" w14:textId="77777777" w:rsidR="0048562C" w:rsidRPr="00170462" w:rsidRDefault="0048562C" w:rsidP="00170462">
+    <w:p w14:paraId="282E7B8F" w14:textId="77777777" w:rsidR="00AE496A" w:rsidRPr="00170462" w:rsidRDefault="00AE496A" w:rsidP="00170462">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -741,349 +749,219 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A456036" w14:textId="57459759" w:rsidR="00C0502F" w:rsidRDefault="008E108E">
+  <w:p w14:paraId="2DBA4C31" w14:textId="77777777" w:rsidR="0082049A" w:rsidRDefault="0082049A">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A456036" w14:textId="0D18BD0F" w:rsidR="00C0502F" w:rsidRDefault="00C0502F">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-CO"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="15A76961" w14:textId="5C12B640" w:rsidR="00C0502F" w:rsidRPr="008E108E" w:rsidRDefault="0082049A">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-CO"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DD186A4" wp14:editId="23CC246D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="510C7B58" wp14:editId="7FA52045">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>right</wp:align>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>549275</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>89535</wp:posOffset>
+            <wp:posOffset>32385</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6992708" cy="1080000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="739759634" name="Imagen 3"/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6992708" cy="1080000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="15A76961" w14:textId="163A57C3" w:rsidR="00C0502F" w:rsidRPr="008E108E" w:rsidRDefault="00C0502F">
+  <w:p w14:paraId="6DDA6770" w14:textId="5025FAC8" w:rsidR="00C0502F" w:rsidRDefault="00C0502F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-CO"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...165 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="33935910" w14:textId="6AC8FA03" w:rsidR="00C0502F" w:rsidRDefault="00C0502F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-CO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5FD1AEF6" w14:textId="77777777" w:rsidR="00C0502F" w:rsidRDefault="00C0502F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-CO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4191A75F" w14:textId="6B7734B1" w:rsidR="00C0502F" w:rsidRDefault="00C0502F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="64CB0AAB" w14:textId="77777777" w:rsidR="00C0502F" w:rsidRDefault="00C0502F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BA9E8AC" w14:textId="77777777" w:rsidR="0082049A" w:rsidRDefault="0082049A">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B3CCA06" w14:textId="77777777" w:rsidR="0048562C" w:rsidRPr="00170462" w:rsidRDefault="0048562C" w:rsidP="00170462">
+    <w:p w14:paraId="3600A9EB" w14:textId="77777777" w:rsidR="00AE496A" w:rsidRPr="00170462" w:rsidRDefault="00AE496A" w:rsidP="00170462">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E52C612" w14:textId="77777777" w:rsidR="0048562C" w:rsidRPr="00170462" w:rsidRDefault="0048562C" w:rsidP="00170462">
+    <w:p w14:paraId="18498811" w14:textId="77777777" w:rsidR="00AE496A" w:rsidRPr="00170462" w:rsidRDefault="00AE496A" w:rsidP="00170462">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E6919BC" w14:textId="77777777" w:rsidR="0082049A" w:rsidRDefault="0082049A">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3275"/>
       <w:gridCol w:w="2781"/>
       <w:gridCol w:w="2359"/>
       <w:gridCol w:w="2012"/>
     </w:tblGrid>
     <w:tr w:rsidR="00544885" w:rsidRPr="00D90F17" w14:paraId="751CD709" w14:textId="77777777" w:rsidTr="002F7CB1">
@@ -1453,167 +1331,151 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00544885" w:rsidRPr="00D90F17" w14:paraId="05E1AD3A" w14:textId="77777777" w:rsidTr="00544885">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1570" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="1D0E0C94" w14:textId="1AB5C3C1" w:rsidR="00544885" w:rsidRPr="004637B6" w:rsidRDefault="008E108E" w:rsidP="00544885">
+        <w:p w14:paraId="1D0E0C94" w14:textId="6A180E05" w:rsidR="00544885" w:rsidRPr="004637B6" w:rsidRDefault="0082049A" w:rsidP="00544885">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>26</w:t>
+            <w:t>09/07</w:t>
           </w:r>
           <w:r w:rsidR="00544885" w:rsidRPr="003C41BC">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>/0</w:t>
-[...14 lines deleted...]
-            </w:rPr>
             <w:t>/202</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="008E108E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1334" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3F0542F0" w14:textId="4CE26E57" w:rsidR="00544885" w:rsidRPr="004637B6" w:rsidRDefault="00544885" w:rsidP="00544885">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003C41BC">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PI05-FOR1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1131" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="47E5BB5E" w14:textId="31390CE2" w:rsidR="00544885" w:rsidRPr="008C2908" w:rsidRDefault="00544885" w:rsidP="00544885">
+        <w:p w14:paraId="47E5BB5E" w14:textId="7904E3A9" w:rsidR="00544885" w:rsidRPr="008C2908" w:rsidRDefault="00544885" w:rsidP="00544885">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003C41BC">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="008E108E">
+          <w:r w:rsidR="0082049A">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="964" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="5351D83E" w14:textId="77777777" w:rsidR="00544885" w:rsidRPr="00617470" w:rsidRDefault="00544885" w:rsidP="00544885">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003C41BC">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="003C41BC">
@@ -1685,50 +1547,60 @@
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>9</w:t>
           </w:r>
           <w:r w:rsidRPr="003C41BC">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="13D1CBB1" w14:textId="77777777" w:rsidR="00544885" w:rsidRPr="00544885" w:rsidRDefault="00544885">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13F81736" w14:textId="77777777" w:rsidR="0082049A" w:rsidRDefault="0082049A">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B807D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1A0F386"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -2446,91 +2318,96 @@
     <w:rsid w:val="002074A2"/>
     <w:rsid w:val="00207F7E"/>
     <w:rsid w:val="00266634"/>
     <w:rsid w:val="002A0A71"/>
     <w:rsid w:val="00337B28"/>
     <w:rsid w:val="0038699F"/>
     <w:rsid w:val="003D4832"/>
     <w:rsid w:val="003D67B9"/>
     <w:rsid w:val="00410DFA"/>
     <w:rsid w:val="0048562C"/>
     <w:rsid w:val="00495D3C"/>
     <w:rsid w:val="004C5650"/>
     <w:rsid w:val="004D79FF"/>
     <w:rsid w:val="0052318C"/>
     <w:rsid w:val="00523451"/>
     <w:rsid w:val="00544885"/>
     <w:rsid w:val="005C19A6"/>
     <w:rsid w:val="005F7255"/>
     <w:rsid w:val="006215BC"/>
     <w:rsid w:val="006553AB"/>
     <w:rsid w:val="006F4928"/>
     <w:rsid w:val="00765EC9"/>
     <w:rsid w:val="00783F38"/>
     <w:rsid w:val="00796E89"/>
     <w:rsid w:val="007D45A8"/>
+    <w:rsid w:val="007E07F8"/>
     <w:rsid w:val="007E453D"/>
     <w:rsid w:val="008030D7"/>
     <w:rsid w:val="00812C40"/>
+    <w:rsid w:val="0082049A"/>
     <w:rsid w:val="00850EA1"/>
     <w:rsid w:val="00871767"/>
     <w:rsid w:val="00882AFC"/>
     <w:rsid w:val="008962F3"/>
     <w:rsid w:val="008C3E63"/>
     <w:rsid w:val="008E014F"/>
     <w:rsid w:val="008E108E"/>
     <w:rsid w:val="008F0AAB"/>
     <w:rsid w:val="008F4864"/>
     <w:rsid w:val="008F635C"/>
     <w:rsid w:val="009147DA"/>
     <w:rsid w:val="00925D82"/>
     <w:rsid w:val="00944B2B"/>
     <w:rsid w:val="009538EE"/>
     <w:rsid w:val="00962D71"/>
     <w:rsid w:val="009C07C8"/>
     <w:rsid w:val="00A20B92"/>
     <w:rsid w:val="00A6536E"/>
     <w:rsid w:val="00A95B62"/>
+    <w:rsid w:val="00AA32A2"/>
     <w:rsid w:val="00AB2935"/>
     <w:rsid w:val="00AC3170"/>
+    <w:rsid w:val="00AE496A"/>
     <w:rsid w:val="00AF3C1F"/>
     <w:rsid w:val="00B26E78"/>
     <w:rsid w:val="00B36A9E"/>
     <w:rsid w:val="00B8794C"/>
     <w:rsid w:val="00B91272"/>
     <w:rsid w:val="00BB648B"/>
     <w:rsid w:val="00BD0D04"/>
     <w:rsid w:val="00C0502F"/>
     <w:rsid w:val="00C17198"/>
     <w:rsid w:val="00C7233F"/>
     <w:rsid w:val="00C96682"/>
     <w:rsid w:val="00CA78D1"/>
     <w:rsid w:val="00D04E7C"/>
     <w:rsid w:val="00D26A5C"/>
     <w:rsid w:val="00D53572"/>
     <w:rsid w:val="00D8119D"/>
     <w:rsid w:val="00D877AE"/>
+    <w:rsid w:val="00DD59E0"/>
     <w:rsid w:val="00E0675F"/>
     <w:rsid w:val="00E17CA4"/>
     <w:rsid w:val="00E20282"/>
     <w:rsid w:val="00E32C66"/>
     <w:rsid w:val="00E62945"/>
     <w:rsid w:val="00E87D7B"/>
     <w:rsid w:val="00ED49D9"/>
     <w:rsid w:val="00ED55D4"/>
     <w:rsid w:val="00EE1849"/>
     <w:rsid w:val="00EF241C"/>
     <w:rsid w:val="00F16DC9"/>
     <w:rsid w:val="00F23D24"/>
     <w:rsid w:val="00F37EF8"/>
     <w:rsid w:val="00F65F95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -3174,58 +3051,58 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D8119D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>