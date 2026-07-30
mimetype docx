--- v0 (2026-03-30)
+++ v1 (2026-07-30)
@@ -679,61 +679,61 @@
       <w:r w:rsidRPr="000F4AEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Revisó:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0052219F" w:rsidRPr="0052219F" w:rsidSect="003D7C74">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="363" w:right="851" w:bottom="482" w:left="964" w:header="0" w:footer="329" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="014E73C7" w14:textId="77777777" w:rsidR="00E9741E" w:rsidRDefault="00E9741E" w:rsidP="00CA3AF6">
+    <w:p w14:paraId="59489DD4" w14:textId="77777777" w:rsidR="003C0491" w:rsidRDefault="003C0491" w:rsidP="00CA3AF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="071F1BA6" w14:textId="77777777" w:rsidR="00E9741E" w:rsidRDefault="00E9741E" w:rsidP="00CA3AF6">
+    <w:p w14:paraId="737B45F3" w14:textId="77777777" w:rsidR="003C0491" w:rsidRDefault="003C0491" w:rsidP="00CA3AF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -776,327 +776,167 @@
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20B4E4AC" w14:textId="37A01975" w:rsidR="00F03F38" w:rsidRPr="0052219F" w:rsidRDefault="0052219F">
+  <w:p w14:paraId="20B4E4AC" w14:textId="408576E1" w:rsidR="00F03F38" w:rsidRPr="0052219F" w:rsidRDefault="00F03F38">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0E6BAC75" w14:textId="5B2E6FCD" w:rsidR="00F03F38" w:rsidRDefault="009D1002">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B699879" wp14:editId="3DDF086D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04EB685D" wp14:editId="6F115A6D">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-454279</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>549275</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>153670</wp:posOffset>
+            <wp:posOffset>37465</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6992708" cy="1080000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="739759634" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6992708" cy="1080000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...158 lines deleted...]
-      </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="5363978D" w14:textId="140B9FC5" w:rsidR="00F03F38" w:rsidRDefault="00F03F38">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="29955E27" w14:textId="77777777" w:rsidR="00F03F38" w:rsidRDefault="00F03F38">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4141EC54" w14:textId="77777777" w:rsidR="00F03F38" w:rsidRDefault="00F03F38">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="34B75F16" w14:textId="11332CBB" w:rsidR="00F03F38" w:rsidRDefault="00F03F38">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="609D7BB6" w14:textId="1FAF2B90" w:rsidR="00F03F38" w:rsidRDefault="00F03F38" w:rsidP="00F03F38">
+  <w:p w14:paraId="609D7BB6" w14:textId="12EE7AE0" w:rsidR="00F03F38" w:rsidRDefault="00F03F38" w:rsidP="00F03F38">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="4252"/>
       </w:tabs>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="750BAFF6" w14:textId="77777777" w:rsidR="00E9741E" w:rsidRDefault="00E9741E" w:rsidP="00CA3AF6">
+    <w:p w14:paraId="4B2DB34D" w14:textId="77777777" w:rsidR="003C0491" w:rsidRDefault="003C0491" w:rsidP="00CA3AF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77820468" w14:textId="77777777" w:rsidR="00E9741E" w:rsidRDefault="00E9741E" w:rsidP="00CA3AF6">
+    <w:p w14:paraId="636EF779" w14:textId="77777777" w:rsidR="003C0491" w:rsidRDefault="003C0491" w:rsidP="00CA3AF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
@@ -1470,162 +1310,146 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="003D7C74" w:rsidRPr="00D90F17" w14:paraId="0029507A" w14:textId="77777777" w:rsidTr="003D7C74">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1496" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5842D81E" w14:textId="2541BFC5" w:rsidR="003D7C74" w:rsidRPr="004637B6" w:rsidRDefault="00236C0D" w:rsidP="003D7C74">
+        <w:p w14:paraId="5842D81E" w14:textId="4F127EF0" w:rsidR="003D7C74" w:rsidRPr="004637B6" w:rsidRDefault="009D1002" w:rsidP="003D7C74">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>26</w:t>
+            <w:t>9/07</w:t>
           </w:r>
           <w:r w:rsidR="003D7C74" w:rsidRPr="003C41BC">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>/0</w:t>
-[...14 lines deleted...]
-            </w:rPr>
             <w:t>/202</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00236C0D">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1359" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1769E5DF" w14:textId="4436D4BD" w:rsidR="003D7C74" w:rsidRPr="004637B6" w:rsidRDefault="003D7C74" w:rsidP="003D7C74">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003C41BC">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PI05-FOR12</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1156" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="54A44FDC" w14:textId="0C238527" w:rsidR="003D7C74" w:rsidRPr="008C2908" w:rsidRDefault="003D7C74" w:rsidP="003D7C74">
+        <w:p w14:paraId="54A44FDC" w14:textId="28B2462C" w:rsidR="003D7C74" w:rsidRPr="008C2908" w:rsidRDefault="003D7C74" w:rsidP="003D7C74">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003C41BC">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00236C0D">
+          <w:r w:rsidR="009D1002">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="989" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="3E989F70" w14:textId="04634C97" w:rsidR="003D7C74" w:rsidRPr="00617470" w:rsidRDefault="003D7C74" w:rsidP="003D7C74">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003C41BC">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
@@ -1942,151 +1766,159 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="848720822">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1153326428">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA3AF6"/>
     <w:rsid w:val="00003529"/>
     <w:rsid w:val="00030FBF"/>
     <w:rsid w:val="00043A86"/>
+    <w:rsid w:val="00094572"/>
     <w:rsid w:val="000D0178"/>
     <w:rsid w:val="000F4AEB"/>
     <w:rsid w:val="00122AF5"/>
     <w:rsid w:val="001240EF"/>
     <w:rsid w:val="00146C2B"/>
     <w:rsid w:val="00162CAE"/>
     <w:rsid w:val="00176173"/>
     <w:rsid w:val="001F0E5B"/>
     <w:rsid w:val="00201286"/>
     <w:rsid w:val="00212C9D"/>
     <w:rsid w:val="00230C30"/>
     <w:rsid w:val="00236C0D"/>
     <w:rsid w:val="00275943"/>
     <w:rsid w:val="00291026"/>
     <w:rsid w:val="00295B0A"/>
     <w:rsid w:val="002D7D16"/>
     <w:rsid w:val="00392CC7"/>
+    <w:rsid w:val="003B75B6"/>
+    <w:rsid w:val="003C0491"/>
     <w:rsid w:val="003C41BC"/>
     <w:rsid w:val="003D7C74"/>
     <w:rsid w:val="003E44CD"/>
     <w:rsid w:val="00441EA2"/>
+    <w:rsid w:val="00454D56"/>
     <w:rsid w:val="00486E7A"/>
     <w:rsid w:val="004A6297"/>
     <w:rsid w:val="004B0056"/>
     <w:rsid w:val="004C3758"/>
     <w:rsid w:val="0052219F"/>
     <w:rsid w:val="00597776"/>
     <w:rsid w:val="005C0A7A"/>
     <w:rsid w:val="005E6A90"/>
     <w:rsid w:val="00603034"/>
     <w:rsid w:val="006430F0"/>
     <w:rsid w:val="00652CF3"/>
     <w:rsid w:val="006C16FD"/>
     <w:rsid w:val="006E224D"/>
     <w:rsid w:val="00721F08"/>
     <w:rsid w:val="0072290E"/>
     <w:rsid w:val="007522FC"/>
     <w:rsid w:val="00803062"/>
     <w:rsid w:val="00813FDC"/>
     <w:rsid w:val="00820023"/>
     <w:rsid w:val="008656CA"/>
     <w:rsid w:val="00897F7B"/>
     <w:rsid w:val="008C3E63"/>
     <w:rsid w:val="008F4864"/>
     <w:rsid w:val="008F635C"/>
     <w:rsid w:val="0090201E"/>
     <w:rsid w:val="00905FA6"/>
     <w:rsid w:val="0095279F"/>
     <w:rsid w:val="00986D7B"/>
     <w:rsid w:val="00995CAB"/>
+    <w:rsid w:val="009D1002"/>
     <w:rsid w:val="009D1EEB"/>
     <w:rsid w:val="009D53EC"/>
     <w:rsid w:val="00A20B92"/>
     <w:rsid w:val="00A4326C"/>
     <w:rsid w:val="00A6536E"/>
+    <w:rsid w:val="00A91575"/>
     <w:rsid w:val="00A95B62"/>
     <w:rsid w:val="00AD4C7A"/>
     <w:rsid w:val="00AE377C"/>
     <w:rsid w:val="00B50992"/>
     <w:rsid w:val="00B65DA4"/>
     <w:rsid w:val="00BD09F1"/>
     <w:rsid w:val="00BD4BE4"/>
     <w:rsid w:val="00C7233F"/>
     <w:rsid w:val="00C9125C"/>
     <w:rsid w:val="00CA3AF6"/>
     <w:rsid w:val="00CB5173"/>
     <w:rsid w:val="00D53A33"/>
+    <w:rsid w:val="00DD59E0"/>
     <w:rsid w:val="00E77998"/>
     <w:rsid w:val="00E9741E"/>
+    <w:rsid w:val="00EA39CA"/>
     <w:rsid w:val="00EF11B9"/>
     <w:rsid w:val="00EF403A"/>
     <w:rsid w:val="00F03F38"/>
     <w:rsid w:val="00F16DC9"/>
     <w:rsid w:val="00F206FC"/>
     <w:rsid w:val="00F23AB3"/>
     <w:rsid w:val="00F31F83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>