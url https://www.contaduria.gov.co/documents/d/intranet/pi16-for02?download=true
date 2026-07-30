--- v0 (2026-04-05)
+++ v1 (2026-07-30)
@@ -1,88 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DocumentosControladosSIGI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDA2A7B9-B094-4504-BF98-9A60970793E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="20" documentId="13_ncr:1_{DDA2A7B9-B094-4504-BF98-9A60970793E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F6EC4CA-F1A9-43FB-9742-0E6C817B5D35}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4EFF349B-5502-49B2-8699-0D730F54E0F1}"/>
   </bookViews>
   <sheets>
     <sheet name="Instrumento" sheetId="1" r:id="rId1"/>
     <sheet name="Manual de Diligenciamiento" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="48">
   <si>
     <t>ACCIÓN O ACTIVIDAD</t>
   </si>
   <si>
     <t>ENTREGABLE</t>
   </si>
   <si>
     <t>LÍDER RESPONSABLE</t>
   </si>
   <si>
     <t>FECHAS ESTIMADAS PARA LA EJECUCIÓN</t>
   </si>
   <si>
     <t>SEGUIMIENTO CUATRIMESTRAL</t>
   </si>
   <si>
     <t>INICIO</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>(I)</t>
   </si>
   <si>
@@ -182,127 +183,123 @@
     <t>Señale el entregable previsto. Puede ser un documento, una herramienta, un procedimiento actualizado, una capacitación realizada, entre otros.</t>
   </si>
   <si>
     <t>Indique el área, dependencia o cargo de la persona encargada de coordinar y ejecutar la acción propuesta.</t>
   </si>
   <si>
     <t>Establezca una fecha estimada para iniciar la ejecución de la acción propuesta.</t>
   </si>
   <si>
     <t>Establezca una fecha estimada para culminar y dar cumplimiento a la acción propuesta. Esto facilita el seguimiento y control del avance.</t>
   </si>
   <si>
     <t>Registre en mayo los avances alcanzados entre enero y abril de la vigencia en curso. Este reporte debe ser presentado al CIGD en mayo, junto con las evidencias respectivas.</t>
   </si>
   <si>
     <t>Registre en septiembre los avances alcanzados entre mayo y agosto de la vigencia en curso. Este reporte debe ser presentado al CIGD en septiembre, con sus respectivas evidencias.</t>
   </si>
   <si>
     <t>Registre en enero de la siguiente vigencia los avances alcanzados entre septiembre y diciembre del año anterior. Este reporte debe ser presentado al CIGD en enero, acompañado de las evidencias correspondientes.</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t xml:space="preserve">Traiga del insumo FURAG para la identificación de brechas, aquellas brechas sobre las cuales consideró necesaria la implementación de acciones de mejora. </t>
-  </si>
-[...1 lines deleted...]
-    <t>02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="8"/>
+      <color rgb="FF808080"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF808080"/>
+      <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3C58D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF06D4A3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -412,76 +409,50 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...24 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
@@ -562,437 +533,297 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>115993</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1175173</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>125519</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>1245870</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>108373</xdr:rowOff>
+      <xdr:colOff>790575</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="image2.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41F1E83F-4609-3EFC-82EE-ED5F76CC2ED1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect l="35768" t="21344" r="35153" b="22528"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5768340" y="293793"/>
-          <a:ext cx="2396913" cy="881380"/>
+          <a:off x="5585248" y="487469"/>
+          <a:ext cx="2301452" cy="807932"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln/>
-      </xdr:spPr>
-[...48 lines deleted...]
-        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>749723</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>115993</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>594995</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>108373</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="image2.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C54F7331-101F-40E4-B346-22F4F999645E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect l="35768" t="21344" r="35153" b="22528"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6004348" y="290618"/>
           <a:ext cx="2353522" cy="865505"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln/>
-      </xdr:spPr>
-[...48 lines deleted...]
-        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -1272,675 +1103,674 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35EBFB03-B93E-40E2-A076-3D2D8365FFD5}">
-  <dimension ref="A8:J36"/>
-[...403 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0BA4046-55EF-425B-BF4A-D8C60C5F7D0E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A9:I26"/>
+  <dimension ref="A9:I36"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13:G13"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.5703125" style="1" customWidth="1"/>
     <col min="3" max="9" width="18.7109375" style="1" customWidth="1"/>
     <col min="10" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
     <row r="9" spans="1:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="54" t="s">
+      <c r="A9" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="54"/>
-[...6 lines deleted...]
-      <c r="I9" s="54"/>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="54"/>
-[...1 lines deleted...]
-      <c r="D10" s="55" t="s">
+      <c r="B10" s="36"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="55"/>
-[...3 lines deleted...]
-      <c r="I10" s="55"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="37"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="54"/>
-[...1 lines deleted...]
-      <c r="D11" s="55" t="s">
+      <c r="B11" s="36"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="E11" s="55"/>
-[...3 lines deleted...]
-      <c r="I11" s="55"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="57"/>
-[...1 lines deleted...]
-      <c r="D12" s="57" t="s">
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="57"/>
-      <c r="F12" s="57" t="s">
+      <c r="E12" s="38"/>
+      <c r="F12" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="G12" s="57"/>
-      <c r="H12" s="57" t="s">
+      <c r="G12" s="38"/>
+      <c r="H12" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="I12" s="57"/>
+      <c r="I12" s="38"/>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="52">
-[...4 lines deleted...]
-      <c r="D13" s="54" t="s">
+      <c r="A13" s="39">
+        <v>46212</v>
+      </c>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="E13" s="55"/>
-[...4 lines deleted...]
-      <c r="H13" s="55" t="s">
+      <c r="E13" s="37"/>
+      <c r="F13" s="41">
+        <v>3</v>
+      </c>
+      <c r="G13" s="40"/>
+      <c r="H13" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="I13" s="55"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:9" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="I13" s="37"/>
+    </row>
     <row r="15" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
     </row>
     <row r="16" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
     </row>
     <row r="17" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
     </row>
     <row r="18" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
     </row>
     <row r="19" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
     </row>
     <row r="20" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="2"/>
+    </row>
+    <row r="21" spans="1:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="F21" s="27"/>
+      <c r="G21" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="H21" s="31"/>
+      <c r="I21" s="32"/>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="24"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="35"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A23" s="24"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="25"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A26" s="16"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A27" s="8"/>
+      <c r="B27" s="14"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A28" s="8"/>
+      <c r="B28" s="14"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A29" s="8"/>
+      <c r="B29" s="14"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A30" s="8"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="8"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A31" s="8"/>
+      <c r="B31" s="14"/>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A32" s="8"/>
+      <c r="B32" s="14"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A33" s="8"/>
+      <c r="B33" s="14"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A34" s="8"/>
+      <c r="B34" s="14"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A35" s="8"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+    </row>
+    <row r="36" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="9"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="9"/>
+      <c r="I36" s="9"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A21:A24"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="D10:I10"/>
+    <mergeCell ref="D11:I11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="B21:B24"/>
+    <mergeCell ref="C21:C24"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="D21:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="E21:F22"/>
+    <mergeCell ref="G21:I22"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.22" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="70" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0BA4046-55EF-425B-BF4A-D8C60C5F7D0E}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A9:I26"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="D26" sqref="D26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.5703125" style="1" customWidth="1"/>
+    <col min="3" max="9" width="18.7109375" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="11.5703125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="9" spans="1:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+    </row>
+    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="36"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="37"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A11" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="36"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A12" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" s="38"/>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="39">
+        <v>46212</v>
+      </c>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="37"/>
+      <c r="F13" s="41">
+        <v>3</v>
+      </c>
+      <c r="G13" s="40"/>
+      <c r="H13" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="I13" s="37"/>
+    </row>
+    <row r="14" spans="1:9" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+    </row>
+    <row r="16" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+    </row>
+    <row r="17" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+    </row>
+    <row r="18" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+    </row>
+    <row r="19" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="18"/>
+      <c r="C19" s="18"/>
+    </row>
+    <row r="20" spans="1:9" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
     </row>
     <row r="21" spans="1:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="32" t="s">
+      <c r="A21" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="32" t="s">
+      <c r="B21" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C21" s="32" t="s">
+      <c r="C21" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D21" s="32" t="s">
+      <c r="D21" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="F21" s="43"/>
-      <c r="G21" s="46" t="s">
+      <c r="F21" s="27"/>
+      <c r="G21" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="H21" s="47"/>
-      <c r="I21" s="48"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="32"/>
     </row>
     <row r="22" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="33"/>
-[...7 lines deleted...]
-      <c r="I22" s="51"/>
+      <c r="A22" s="24"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="35"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A23" s="33"/>
-[...3 lines deleted...]
-      <c r="E23" s="32" t="s">
+      <c r="A23" s="24"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="F23" s="32" t="s">
+      <c r="F23" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="34"/>
-[...4 lines deleted...]
-      <c r="F24" s="34"/>
+      <c r="A24" s="25"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
       <c r="G24" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>17</v>
@@ -1990,53 +1820,57 @@
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:I10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:I11"/>
     <mergeCell ref="G21:I22"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="B21:B24"/>
     <mergeCell ref="C21:C24"/>
     <mergeCell ref="D21:D24"/>
     <mergeCell ref="E21:F22"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.7" right="0.7" top="0.2265625" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
   <drawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Instrumento</vt:lpstr>
       <vt:lpstr>Manual de Diligenciamiento</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>