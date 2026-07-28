--- v0 (2026-04-05)
+++ v1 (2026-07-28)
@@ -1619,51 +1619,51 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43B1784F" w14:textId="77777777" w:rsidR="000B7D91" w:rsidRPr="00E4065F" w:rsidRDefault="000B7D91" w:rsidP="002C4028">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="553E2414" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="553E2414" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="004D430B">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc197551640"/>
       <w:r w:rsidRPr="00E4065F">
         <w:lastRenderedPageBreak/>
         <w:t>INTRODUCCIÓN</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E4065F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFAFF16" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00B90A01"/>
     <w:p w14:paraId="4C8527D8" w14:textId="77777777" w:rsidR="00740116" w:rsidRDefault="00740116" w:rsidP="00740116">
       <w:r>
         <w:t xml:space="preserve">El Modelo Integrado de Planeación y Gestión (MIPG), establecido mediante el Decreto 1499 de 2017, constituye un marco de referencia que orienta la gestión institucional hacia el fortalecimiento del liderazgo y del talento humano, bajo lineamientos basados en la integridad y la legalidad como pilares esenciales para la generación de resultados en las entidades públicas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A62F4F" w14:textId="77777777" w:rsidR="00740116" w:rsidRDefault="00740116" w:rsidP="00740116"/>
     <w:p w14:paraId="2B566435" w14:textId="530E3C7B" w:rsidR="00740116" w:rsidRDefault="00740116" w:rsidP="00740116">
@@ -1692,86 +1692,86 @@
         <w:lastRenderedPageBreak/>
         <w:t>fortalecimiento del control interno. Dicha resolución creó el Comité Institucional de Gestión y Desempeño (CIGD), como órgano de asesoría y coordinación encargado de definir estrategias orientadas al mejoramiento continuo, al logro de metas institucionales y a la adopción de medidas que aseguren el cumplimiento de la misión de la CGN, apoyándose en los sistemas que integran el SIGI, incluido el MIPG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F85EE36" w14:textId="77777777" w:rsidR="00740116" w:rsidRDefault="00740116" w:rsidP="00740116"/>
     <w:p w14:paraId="6223A693" w14:textId="77777777" w:rsidR="00740116" w:rsidRDefault="00740116" w:rsidP="00740116">
       <w:r>
         <w:t xml:space="preserve">Para avanzar en dicho propósito, la presente Guía define las estrategias y mecanismos para el desarrollo e implementación de la Política </w:t>
       </w:r>
       <w:r w:rsidRPr="00740116">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">[indicar la política de MIPG objeto de la Guía], </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">con el fin de proporcionar un marco claro y detallado que facilite el avance en su nivel de madurez. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612CBBDD" w14:textId="77777777" w:rsidR="00740116" w:rsidRDefault="00740116" w:rsidP="00740116"/>
     <w:p w14:paraId="115B9F95" w14:textId="0CBA43A0" w:rsidR="00740116" w:rsidRPr="00E4065F" w:rsidRDefault="00740116" w:rsidP="00740116">
       <w:r>
         <w:t>La guía se estructura de la siguiente manera: en primer lugar, se presenta el objetivo y alcance de la guía, explicando su propósito y los límites de aplicación; en segundo lugar, se abordan las generalidades de la política, incluyendo una descripción de los lineamientos establecidos; en tercer lugar, se detalla el marco normativo y operativo que la sustenta; en cuarto lugar, se incluyen las definiciones y términos clave para asegurar una comprensión adecuada del documento; en quinto lugar, se analiza la situación actual y el nivel de madurez de la política, a partir de los resultados del Índice de Desempeño Institucional (IDI), el insumo FURAG, el autodiagnóstico y otra información complementaria, insumos a partir de los cuales se identifican las brechas existentes; y, por último, se presentan las acciones de mejora para el cierre de dichas brechas y el seguimiento de la implementación de la política, con el fin de fortalecer su desarrollo y consolidación en la CGN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241D25DE" w14:textId="4F971C09" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="00000000" w:rsidP="00721672">
+    <w:p w14:paraId="241D25DE" w14:textId="4F971C09" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="004D430B" w:rsidP="00721672">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_a7j8kduw8t1u" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="2" w:name="_Toc197551641"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E4065F">
         <w:t>OBJETIVO Y ALCANCE DE LA GUÍA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0D42872D" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="00B90A01"/>
     <w:p w14:paraId="14ACCAC3" w14:textId="0BDE3420" w:rsidR="009429F7" w:rsidRPr="00E4065F" w:rsidRDefault="009429F7" w:rsidP="005B5F8C">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc197551642"/>
       <w:r w:rsidRPr="00E4065F">
         <w:t>GENERALIDADES DE LA POLÍTICA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="514115E7" w14:textId="77777777" w:rsidR="009429F7" w:rsidRPr="00E4065F" w:rsidRDefault="009429F7" w:rsidP="009429F7"/>
-    <w:p w14:paraId="3DA1F3F1" w14:textId="5CD8E246" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="00000000" w:rsidP="00721672">
+    <w:p w14:paraId="3DA1F3F1" w14:textId="5CD8E246" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="004D430B" w:rsidP="00721672">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_qewihs3xmeh" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="5" w:name="_Toc197551643"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00E4065F">
         <w:lastRenderedPageBreak/>
         <w:t>MARCO NORMATIVO Y OPERATIVO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="0918346E" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="00B90A01">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -1945,51 +1945,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31F3BEF7" w14:textId="242F5AFA" w:rsidR="00415668" w:rsidRPr="00E4065F" w:rsidRDefault="00415668" w:rsidP="00CE247E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22CABE21" w14:textId="77777777" w:rsidR="00415668" w:rsidRPr="00E4065F" w:rsidRDefault="00415668"/>
-    <w:p w14:paraId="5A2AE896" w14:textId="1851385E" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="00000000" w:rsidP="00721672">
+    <w:p w14:paraId="5A2AE896" w14:textId="1851385E" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="004D430B" w:rsidP="00721672">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_fkucbyee4ybv" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="7" w:name="_Toc197551644"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00E4065F">
         <w:t>DEFINICIONES Y TÉRMINOS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="3B29A1C4" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="00B90A01"/>
     <w:p w14:paraId="7739F93D" w14:textId="560DB702" w:rsidR="00B90A01" w:rsidRDefault="006D054D" w:rsidP="002D044C">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -3955,51 +3955,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A50897A" w14:textId="25FEFEB9" w:rsidR="005644A8" w:rsidRPr="0011709C" w:rsidRDefault="005644A8" w:rsidP="0011709C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="629870DD" w14:textId="77777777" w:rsidR="00CD6414" w:rsidRPr="00E43F4C" w:rsidRDefault="00CD6414" w:rsidP="00E43F4C"/>
-    <w:p w14:paraId="5CC7E625" w14:textId="6F584658" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="00000000" w:rsidP="00721672">
+    <w:p w14:paraId="5CC7E625" w14:textId="6F584658" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="004D430B" w:rsidP="00721672">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_1r7yck2dl545" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="17" w:name="_pwk64g1gj5kg" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="18" w:name="_Toc197551651"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00E4065F">
         <w:t>CONTROL DE CAMBIOS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="7BD4FED1" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRPr="00E4065F" w:rsidRDefault="00B90A01"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
@@ -4186,306 +4186,298 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10643D61" w14:textId="77777777" w:rsidR="00AF2F43" w:rsidRPr="00E4065F" w:rsidRDefault="00AF2F43" w:rsidP="007740F6"/>
     <w:sectPr w:rsidR="00AF2F43" w:rsidRPr="00E4065F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="4" w:footer="1644" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F717E14" w14:textId="77777777" w:rsidR="00437487" w:rsidRDefault="00437487">
+    <w:p w14:paraId="489F57A6" w14:textId="77777777" w:rsidR="00124470" w:rsidRDefault="00124470">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BC7DFE5" w14:textId="77777777" w:rsidR="00437487" w:rsidRDefault="00437487">
+    <w:p w14:paraId="2309BA7F" w14:textId="77777777" w:rsidR="00124470" w:rsidRDefault="00124470">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Code3of9">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D7AD4E5" w14:textId="6FDA4FEC" w:rsidR="00B90A01" w:rsidRDefault="00433780">
+  <w:p w14:paraId="0D7AD4E5" w14:textId="7CEDD61B" w:rsidR="00B90A01" w:rsidRDefault="00501190">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F7697DD" wp14:editId="0BB17AE6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D6CD252" wp14:editId="1DEFB2A4">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>133764</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-531495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>55576</wp:posOffset>
+            <wp:posOffset>180975</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7772400" cy="1200422"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7772400" cy="1200422"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r w:rsidR="00433780">
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3C4615C8" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00B90A01">
+  <w:p w14:paraId="3C4615C8" w14:textId="2EEAB350" w:rsidR="00B90A01" w:rsidRDefault="00B90A01">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DBB2C0C" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5DBB2C0C" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>____________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7095BDD8" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7095BDD8" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>“Cuentas Claras, Estado Transparente”</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BA1007B" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3BA1007B" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6FA182D2" wp14:editId="222498B8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-127633</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>53975</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6086475" cy="933450"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -4506,58 +4498,58 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2391B2B1" w14:textId="77777777" w:rsidR="00437487" w:rsidRDefault="00437487">
+    <w:p w14:paraId="48F67ACA" w14:textId="77777777" w:rsidR="00124470" w:rsidRDefault="00124470">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B88E319" w14:textId="77777777" w:rsidR="00437487" w:rsidRDefault="00437487">
+    <w:p w14:paraId="260E7F1C" w14:textId="77777777" w:rsidR="00124470" w:rsidRDefault="00124470">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1882AC6D" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00B90A01">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
   <w:tbl>
@@ -4566,51 +4558,51 @@
       <w:tblW w:w="8838" w:type="dxa"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2793"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="2031"/>
       <w:gridCol w:w="1831"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B90A01" w14:paraId="518F5B2B" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8838" w:type="dxa"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="681D92A3" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+        <w:p w14:paraId="681D92A3" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62BD1862" wp14:editId="0B5D52E7">
                 <wp:extent cx="5581650" cy="963930"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="image2.png"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image2.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
@@ -4665,107 +4657,107 @@
           </w:pPr>
           <w:r w:rsidRPr="00394D33">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>ELABORACIÓN GUÍA DE IMPLEMENTACIÓN Y SEGUIMIENTO A LAS POLÍTICAS DEL MIPG</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B90A01" w14:paraId="72018F55" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2793" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="19150C40" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+        <w:p w14:paraId="19150C40" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6045" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5783AFF1" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5783AFF1" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>PLANEACIÓN INTEGRAL</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B90A01" w14:paraId="5E6BBCEF" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2793" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="40E4A777" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+        <w:p w14:paraId="40E4A777" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>PROCEDIMIENTO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6045" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
@@ -4786,233 +4778,224 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Montserrat" w:cs="Montserrat"/>
             </w:rPr>
             <w:t>, ACCIÓN CORRECTIVA, PREVENTIVA Y PLANES DE MEJORAMIENTO</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B90A01" w14:paraId="6E7E6BF8" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="526"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2793" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="663C0CB1" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+        <w:p w14:paraId="663C0CB1" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2183" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="28BFC369" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+        <w:p w14:paraId="28BFC369" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2031" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5FB85634" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5FB85634" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>VERSIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1831" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3DCFF889" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3DCFF889" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B90A01" w14:paraId="588801C0" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2793" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0300FEE3" w14:textId="001FE718" w:rsidR="00B90A01" w:rsidRDefault="00370DAE">
+        <w:p w14:paraId="0300FEE3" w14:textId="4C7AA6E2" w:rsidR="00B90A01" w:rsidRDefault="00B541C7">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:t>29</w:t>
+            <w:t>09/07</w:t>
           </w:r>
-          <w:r w:rsidR="004D2F85" w:rsidRPr="004D2F85">
-[...9 lines deleted...]
-            <w:t>6</w:t>
+          <w:r w:rsidR="00BE0094">
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2183" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="583EEC42" w14:textId="27DEF350" w:rsidR="00B90A01" w:rsidRDefault="004C1A28">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004C1A28">
             <w:t>PI16-FOR03</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2031" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="00FA76C0" w14:textId="0F39983D" w:rsidR="00B90A01" w:rsidRDefault="009B6886">
+        <w:p w14:paraId="00FA76C0" w14:textId="5E2D94B6" w:rsidR="00B90A01" w:rsidRDefault="009B6886">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009B6886">
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00370DAE">
-            <w:t>2</w:t>
+          <w:r w:rsidR="00BE0094">
+            <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1831" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="23AA54E8" w14:textId="5F1028AE" w:rsidR="00B90A01" w:rsidRPr="0051339E" w:rsidRDefault="0051339E" w:rsidP="0051339E">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Montserrat" w:cs="Montserrat"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0051339E">
             <w:rPr>
               <w:rFonts w:eastAsia="Montserrat" w:cs="Montserrat"/>
               <w:b/>
@@ -5098,51 +5081,51 @@
               <w:rFonts w:eastAsia="Montserrat" w:cs="Montserrat"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="74B8144D" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00B90A01">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Code3of9" w:eastAsia="Code3of9" w:hAnsi="Code3of9" w:cs="Code3of9"/>
         <w:i/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DEEFD01" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0DEEFD01" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="004D430B">
     <w:pPr>
       <w:ind w:right="-6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="246CD26D" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00B90A01">
     <w:pPr>
       <w:ind w:right="-6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7DD168E0" w14:textId="77777777" w:rsidR="00B90A01" w:rsidRDefault="00B90A01">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
@@ -6370,51 +6353,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1570262709">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="601498435">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2091849939">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2112384995">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1151364722">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1005939311">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -6441,50 +6424,51 @@
     <w:rsid w:val="00070AE1"/>
     <w:rsid w:val="00071753"/>
     <w:rsid w:val="00082FF0"/>
     <w:rsid w:val="000869A6"/>
     <w:rsid w:val="00091352"/>
     <w:rsid w:val="00094D7E"/>
     <w:rsid w:val="000A576A"/>
     <w:rsid w:val="000B48D5"/>
     <w:rsid w:val="000B5DAC"/>
     <w:rsid w:val="000B7D91"/>
     <w:rsid w:val="000C223E"/>
     <w:rsid w:val="000C7E12"/>
     <w:rsid w:val="000D31E9"/>
     <w:rsid w:val="000E1C3C"/>
     <w:rsid w:val="000E2748"/>
     <w:rsid w:val="000E3960"/>
     <w:rsid w:val="000F11A7"/>
     <w:rsid w:val="000F3B65"/>
     <w:rsid w:val="000F4B4D"/>
     <w:rsid w:val="000F724F"/>
     <w:rsid w:val="001032AD"/>
     <w:rsid w:val="001043DE"/>
     <w:rsid w:val="00111B2C"/>
     <w:rsid w:val="00114E99"/>
     <w:rsid w:val="0011709C"/>
+    <w:rsid w:val="00124470"/>
     <w:rsid w:val="00124E8B"/>
     <w:rsid w:val="00130C0F"/>
     <w:rsid w:val="0014163C"/>
     <w:rsid w:val="00142312"/>
     <w:rsid w:val="001640E0"/>
     <w:rsid w:val="0017312E"/>
     <w:rsid w:val="0017790C"/>
     <w:rsid w:val="00184DFD"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="00196DE1"/>
     <w:rsid w:val="00196F36"/>
     <w:rsid w:val="001B0BAC"/>
     <w:rsid w:val="001C727E"/>
     <w:rsid w:val="001E0DDB"/>
     <w:rsid w:val="0021428C"/>
     <w:rsid w:val="002178CB"/>
     <w:rsid w:val="002354DE"/>
     <w:rsid w:val="00253072"/>
     <w:rsid w:val="00260958"/>
     <w:rsid w:val="00265795"/>
     <w:rsid w:val="00270A6A"/>
     <w:rsid w:val="00270B81"/>
     <w:rsid w:val="002760C6"/>
     <w:rsid w:val="002815D6"/>
     <w:rsid w:val="00287391"/>
@@ -6523,53 +6507,55 @@
     <w:rsid w:val="00412CAD"/>
     <w:rsid w:val="00414666"/>
     <w:rsid w:val="00415668"/>
     <w:rsid w:val="0042511E"/>
     <w:rsid w:val="00433780"/>
     <w:rsid w:val="00437487"/>
     <w:rsid w:val="004415E4"/>
     <w:rsid w:val="004444E8"/>
     <w:rsid w:val="00445222"/>
     <w:rsid w:val="00446A76"/>
     <w:rsid w:val="00450E35"/>
     <w:rsid w:val="0046149F"/>
     <w:rsid w:val="00461E9F"/>
     <w:rsid w:val="00462D9C"/>
     <w:rsid w:val="00464B00"/>
     <w:rsid w:val="00477D64"/>
     <w:rsid w:val="00490D7F"/>
     <w:rsid w:val="00494DF5"/>
     <w:rsid w:val="004B509E"/>
     <w:rsid w:val="004B7A1E"/>
     <w:rsid w:val="004C1A28"/>
     <w:rsid w:val="004C78F0"/>
     <w:rsid w:val="004D07D7"/>
     <w:rsid w:val="004D2F85"/>
     <w:rsid w:val="004D378E"/>
+    <w:rsid w:val="004D430B"/>
     <w:rsid w:val="004D618A"/>
     <w:rsid w:val="004E1221"/>
     <w:rsid w:val="004F0404"/>
+    <w:rsid w:val="00501190"/>
     <w:rsid w:val="0051339E"/>
     <w:rsid w:val="00535C90"/>
     <w:rsid w:val="005408DF"/>
     <w:rsid w:val="00544818"/>
     <w:rsid w:val="00547791"/>
     <w:rsid w:val="005644A8"/>
     <w:rsid w:val="005762FD"/>
     <w:rsid w:val="005A039E"/>
     <w:rsid w:val="005A0A63"/>
     <w:rsid w:val="005A4932"/>
     <w:rsid w:val="005A5577"/>
     <w:rsid w:val="005B5F8C"/>
     <w:rsid w:val="005C2BA3"/>
     <w:rsid w:val="005C53DB"/>
     <w:rsid w:val="005C62FF"/>
     <w:rsid w:val="005D02FB"/>
     <w:rsid w:val="005F3072"/>
     <w:rsid w:val="005F4893"/>
     <w:rsid w:val="006004E3"/>
     <w:rsid w:val="00622FFF"/>
     <w:rsid w:val="00624372"/>
     <w:rsid w:val="00651D06"/>
     <w:rsid w:val="00667AFD"/>
     <w:rsid w:val="0067291C"/>
     <w:rsid w:val="00686F84"/>
@@ -6587,138 +6573,142 @@
     <w:rsid w:val="00750AC7"/>
     <w:rsid w:val="0076124C"/>
     <w:rsid w:val="0076662B"/>
     <w:rsid w:val="00772B3E"/>
     <w:rsid w:val="007740F6"/>
     <w:rsid w:val="007744BD"/>
     <w:rsid w:val="00787A21"/>
     <w:rsid w:val="007A5BAE"/>
     <w:rsid w:val="007B2C23"/>
     <w:rsid w:val="007B662D"/>
     <w:rsid w:val="007C0EFB"/>
     <w:rsid w:val="007C2272"/>
     <w:rsid w:val="007C4112"/>
     <w:rsid w:val="007E11BC"/>
     <w:rsid w:val="007E62E1"/>
     <w:rsid w:val="007E73B9"/>
     <w:rsid w:val="00803503"/>
     <w:rsid w:val="00803E8F"/>
     <w:rsid w:val="00805935"/>
     <w:rsid w:val="00815F1F"/>
     <w:rsid w:val="00833A05"/>
     <w:rsid w:val="008657A6"/>
     <w:rsid w:val="00866203"/>
     <w:rsid w:val="008B0A1D"/>
     <w:rsid w:val="008B114D"/>
+    <w:rsid w:val="008B450F"/>
     <w:rsid w:val="008C1FE8"/>
     <w:rsid w:val="008D5F3F"/>
     <w:rsid w:val="008E2545"/>
     <w:rsid w:val="008F519C"/>
     <w:rsid w:val="008F6ECF"/>
     <w:rsid w:val="00901891"/>
     <w:rsid w:val="0090226E"/>
     <w:rsid w:val="00902C23"/>
     <w:rsid w:val="00906040"/>
     <w:rsid w:val="00927AFE"/>
     <w:rsid w:val="00937D45"/>
     <w:rsid w:val="009429F7"/>
     <w:rsid w:val="00944E15"/>
     <w:rsid w:val="009711FE"/>
     <w:rsid w:val="00976052"/>
     <w:rsid w:val="009943BE"/>
     <w:rsid w:val="009A5FC5"/>
     <w:rsid w:val="009B542C"/>
     <w:rsid w:val="009B62CB"/>
     <w:rsid w:val="009B6886"/>
     <w:rsid w:val="009C635C"/>
     <w:rsid w:val="009E2996"/>
     <w:rsid w:val="009E334E"/>
     <w:rsid w:val="009F430D"/>
     <w:rsid w:val="00A012DC"/>
     <w:rsid w:val="00A22000"/>
     <w:rsid w:val="00A26568"/>
     <w:rsid w:val="00A30EA8"/>
     <w:rsid w:val="00A52A6A"/>
     <w:rsid w:val="00A74D79"/>
     <w:rsid w:val="00A760AF"/>
     <w:rsid w:val="00A76979"/>
     <w:rsid w:val="00AA388E"/>
     <w:rsid w:val="00AB337A"/>
     <w:rsid w:val="00AC2756"/>
     <w:rsid w:val="00AD5B41"/>
     <w:rsid w:val="00AE433E"/>
     <w:rsid w:val="00AF2F43"/>
     <w:rsid w:val="00B0468B"/>
     <w:rsid w:val="00B2187F"/>
     <w:rsid w:val="00B36F29"/>
     <w:rsid w:val="00B4061F"/>
     <w:rsid w:val="00B43234"/>
     <w:rsid w:val="00B45D46"/>
+    <w:rsid w:val="00B541C7"/>
     <w:rsid w:val="00B556CC"/>
     <w:rsid w:val="00B80AE7"/>
     <w:rsid w:val="00B859EB"/>
     <w:rsid w:val="00B90A01"/>
     <w:rsid w:val="00B93068"/>
     <w:rsid w:val="00BA4E90"/>
     <w:rsid w:val="00BC68D3"/>
     <w:rsid w:val="00BD0CD6"/>
+    <w:rsid w:val="00BE0094"/>
     <w:rsid w:val="00BF6672"/>
     <w:rsid w:val="00BF7543"/>
     <w:rsid w:val="00C02EDB"/>
     <w:rsid w:val="00C16482"/>
     <w:rsid w:val="00C20355"/>
     <w:rsid w:val="00C2434F"/>
     <w:rsid w:val="00C61D87"/>
     <w:rsid w:val="00C70A94"/>
     <w:rsid w:val="00C72ACE"/>
     <w:rsid w:val="00C97F6F"/>
     <w:rsid w:val="00CA0937"/>
     <w:rsid w:val="00CA443D"/>
     <w:rsid w:val="00CB004D"/>
     <w:rsid w:val="00CB7E79"/>
     <w:rsid w:val="00CC68C1"/>
     <w:rsid w:val="00CD5DCE"/>
     <w:rsid w:val="00CD6414"/>
     <w:rsid w:val="00CD714C"/>
     <w:rsid w:val="00CE00A2"/>
     <w:rsid w:val="00CE688B"/>
     <w:rsid w:val="00CF1D3A"/>
     <w:rsid w:val="00CF44CE"/>
     <w:rsid w:val="00CF7C0E"/>
     <w:rsid w:val="00D21607"/>
     <w:rsid w:val="00D26118"/>
     <w:rsid w:val="00D40401"/>
     <w:rsid w:val="00D579FE"/>
     <w:rsid w:val="00D673BD"/>
     <w:rsid w:val="00D67B47"/>
     <w:rsid w:val="00D74403"/>
     <w:rsid w:val="00D85767"/>
     <w:rsid w:val="00D9411A"/>
     <w:rsid w:val="00DA1B90"/>
     <w:rsid w:val="00DB64E3"/>
     <w:rsid w:val="00DB7693"/>
     <w:rsid w:val="00DD40FF"/>
+    <w:rsid w:val="00DD59E0"/>
     <w:rsid w:val="00DD7ABD"/>
     <w:rsid w:val="00DF313B"/>
     <w:rsid w:val="00E01C8D"/>
     <w:rsid w:val="00E250C7"/>
     <w:rsid w:val="00E36F7A"/>
     <w:rsid w:val="00E4065F"/>
     <w:rsid w:val="00E43F4C"/>
     <w:rsid w:val="00E60B20"/>
     <w:rsid w:val="00E7222F"/>
     <w:rsid w:val="00E87929"/>
     <w:rsid w:val="00E91A0E"/>
     <w:rsid w:val="00EA79DA"/>
     <w:rsid w:val="00EB3908"/>
     <w:rsid w:val="00EB5683"/>
     <w:rsid w:val="00EB768C"/>
     <w:rsid w:val="00ED7299"/>
     <w:rsid w:val="00ED7485"/>
     <w:rsid w:val="00EE6A36"/>
     <w:rsid w:val="00F071FC"/>
     <w:rsid w:val="00F21F05"/>
     <w:rsid w:val="00F2470F"/>
     <w:rsid w:val="00F27D92"/>
     <w:rsid w:val="00F37308"/>
     <w:rsid w:val="00F40CAB"/>
     <w:rsid w:val="00F4777A"/>