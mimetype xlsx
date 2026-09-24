--- v0 (2026-03-30)
+++ v1 (2026-09-24)
@@ -7,73 +7,84 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="64" documentId="8_{AB95DA5D-FE15-4514-92A7-1B44FC02D721}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8FA4BB89-9A46-4E55-AE17-A198B34D189F}"/>
+  <xr:revisionPtr revIDLastSave="67" documentId="8_{AB95DA5D-FE15-4514-92A7-1B44FC02D721}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{906C2CEA-1508-4181-B99E-895824B74B45}"/>
   <bookViews>
-    <workbookView xWindow="28692" yWindow="-108" windowWidth="29016" windowHeight="15696" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Modificaciones" sheetId="2" r:id="rId1"/>
     <sheet name="Hoja1" sheetId="6" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Modificaciones!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Modificaciones!$14:$16</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>USUARIO</author>
   </authors>
   <commentList>
     <comment ref="A16" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USUARIO:</t>
         </r>
         <r>
           <rPr>
@@ -489,185 +500,179 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="11" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="11" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="9" fontId="11" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Salida 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1013,492 +1018,473 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A4:Q20"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8:M8"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" topLeftCell="A22" zoomScale="70" zoomScaleNormal="89" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="F66" sqref="F66"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.88671875" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="7" width="14.6640625" style="7" customWidth="1"/>
+    <col min="1" max="1" width="21.85546875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="7" customWidth="1"/>
+    <col min="3" max="3" width="26.140625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="21.85546875" style="7" customWidth="1"/>
+    <col min="5" max="7" width="14.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="26" style="7" customWidth="1"/>
-    <col min="9" max="9" width="21.88671875" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="11.44140625" style="7"/>
+    <col min="9" max="9" width="21.85546875" style="7" customWidth="1"/>
+    <col min="10" max="12" width="14.7109375" style="7" customWidth="1"/>
+    <col min="13" max="13" width="21.85546875" style="7" customWidth="1"/>
+    <col min="14" max="16384" width="11.42578125" style="7"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:17" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.3"/>
-[...8 lines deleted...]
-      <c r="H5" s="36"/>
+    <row r="4" spans="1:17" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:17" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="13"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="14"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
-      <c r="L5" s="37"/>
-[...7 lines deleted...]
-      <c r="A6" s="40" t="s">
+      <c r="L5" s="15"/>
+      <c r="M5" s="15"/>
+      <c r="N5" s="16"/>
+      <c r="O5" s="16"/>
+      <c r="P5" s="15"/>
+      <c r="Q5" s="15"/>
+    </row>
+    <row r="6" spans="1:17" s="17" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="41"/>
-[...13 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="43"/>
+    </row>
+    <row r="7" spans="1:17" s="17" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="41"/>
-[...1 lines deleted...]
-      <c r="D7" s="46" t="s">
+      <c r="B7" s="42"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="E7" s="47"/>
-[...10 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="46"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="41"/>
-[...1 lines deleted...]
-      <c r="D8" s="46" t="s">
+      <c r="B8" s="42"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="47"/>
-[...10 lines deleted...]
-      <c r="A9" s="40" t="s">
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="46"/>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="41"/>
-[...1 lines deleted...]
-      <c r="D9" s="40" t="s">
+      <c r="B9" s="42"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="E9" s="41"/>
-[...1 lines deleted...]
-      <c r="G9" s="40" t="s">
+      <c r="E9" s="42"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="H9" s="41"/>
-[...1 lines deleted...]
-      <c r="J9" s="40" t="s">
+      <c r="H9" s="42"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="K9" s="41"/>
-[...9 lines deleted...]
-      <c r="D10" s="46" t="s">
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="43"/>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="38">
+        <v>46212</v>
+      </c>
+      <c r="B10" s="39"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="E10" s="47"/>
-[...6 lines deleted...]
-      <c r="J10" s="46" t="s">
+      <c r="E10" s="45"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="44">
+        <v>3</v>
+      </c>
+      <c r="H10" s="45"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="K10" s="47"/>
-[...34 lines deleted...]
-      <c r="A14" s="12" t="s">
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="46"/>
+    </row>
+    <row r="11" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="9"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="9"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="14" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="12"/>
-[...4 lines deleted...]
-      <c r="G14" s="11"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
       <c r="H14" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="I14" s="11"/>
-[...6 lines deleted...]
-      <c r="A15" s="20" t="s">
+      <c r="I14" s="23"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="16"/>
-[...3 lines deleted...]
-      <c r="F15" s="16" t="s">
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="16"/>
-      <c r="H15" s="25" t="s">
+      <c r="G15" s="28"/>
+      <c r="H15" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="I15" s="25"/>
-[...1 lines deleted...]
-      <c r="K15" s="23" t="s">
+      <c r="I15" s="37"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="L15" s="23"/>
-      <c r="M15" s="21" t="s">
+      <c r="L15" s="35"/>
+      <c r="M15" s="33" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F16" s="17"/>
-      <c r="G16" s="17"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
       <c r="H16" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J16" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="K16" s="24"/>
-[...8 lines deleted...]
-      <c r="E17" s="10"/>
+      <c r="K16" s="36"/>
+      <c r="L16" s="36"/>
+      <c r="M16" s="34"/>
+    </row>
+    <row r="17" spans="1:13" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="18"/>
+      <c r="B17" s="19"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="22"/>
       <c r="F17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="5"/>
-      <c r="H17" s="13"/>
-[...1 lines deleted...]
-      <c r="J17" s="15"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="27"/>
       <c r="K17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="L17" s="6"/>
-      <c r="M17" s="18"/>
-[...6 lines deleted...]
-      <c r="E18" s="10"/>
+      <c r="M17" s="30"/>
+    </row>
+    <row r="18" spans="1:13" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="18"/>
+      <c r="B18" s="19"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="22"/>
       <c r="F18" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="5"/>
-      <c r="H18" s="13"/>
-[...1 lines deleted...]
-      <c r="J18" s="15"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="27"/>
       <c r="K18" s="5" t="s">
         <v>12</v>
       </c>
       <c r="L18" s="6"/>
-      <c r="M18" s="18"/>
-[...6 lines deleted...]
-      <c r="E19" s="10"/>
+      <c r="M18" s="30"/>
+    </row>
+    <row r="19" spans="1:13" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="18"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="22"/>
       <c r="F19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="5"/>
-      <c r="H19" s="13"/>
-[...1 lines deleted...]
-      <c r="J19" s="15"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="27"/>
       <c r="K19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="L19" s="6"/>
-      <c r="M19" s="18"/>
-[...6 lines deleted...]
-      <c r="E20" s="10"/>
+      <c r="M19" s="30"/>
+    </row>
+    <row r="20" spans="1:13" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="18"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="22"/>
       <c r="F20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="5"/>
-      <c r="H20" s="13"/>
-[...1 lines deleted...]
-      <c r="J20" s="15"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="27"/>
       <c r="K20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="L20" s="6"/>
-      <c r="M20" s="18"/>
+      <c r="M20" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="D8:M8"/>
-[...5 lines deleted...]
-    <mergeCell ref="D9:F9"/>
     <mergeCell ref="G9:I9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="J10:M10"/>
     <mergeCell ref="G10:I10"/>
     <mergeCell ref="D10:F10"/>
-    <mergeCell ref="D7:M7"/>
-[...2 lines deleted...]
-    <mergeCell ref="E17:E20"/>
     <mergeCell ref="I14:M14"/>
     <mergeCell ref="D14:G14"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="H17:H20"/>
     <mergeCell ref="I17:I20"/>
     <mergeCell ref="J17:J20"/>
     <mergeCell ref="F15:G16"/>
     <mergeCell ref="M17:M20"/>
     <mergeCell ref="C17:C20"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="K15:L16"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="B17:B20"/>
+    <mergeCell ref="D17:D20"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="E17:E20"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="D8:M8"/>
+    <mergeCell ref="A6:M6"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="D7:M7"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D14:G14" xr:uid="{643991C3-1095-40EC-B680-71CAE7216563}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.74803149606299213" bottom="0.78740157480314965" header="0.35433070866141736" footer="0.31496062992125984"/>
   <pageSetup paperSize="14" scale="49" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Calibri,Normal"&amp;10&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C3084B78-968C-4BE2-BE2E-5931C68B1FB6}">
           <x14:formula1>
             <xm:f>Hoja1!$A$1:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>A17:A20</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{400B9DCF-A5B4-445B-85BE-9E82D138B499}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101000356A47460F0A34E9660C3F1EF21535A" ma:contentTypeVersion="0" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="3e215588aa64d981e0f553c647977c81">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b0407b6e681fcb9ccd60f6a1d07b7cde">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
@@ -1568,85 +1554,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4713F653-05C3-4D34-AD24-34EF582A9508}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B104484-85E9-4EC7-9ED9-845E52A6B7E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4070EB36-BE44-4D81-8551-C05C9021824E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>