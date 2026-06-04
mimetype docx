--- v1 (2026-03-28)
+++ v2 (2026-06-04)
@@ -1,1985 +1,3829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43CEFCED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43CEFCED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...8 lines deleted...]
-        <w:pStyle w:val="P8"/>
+    <w:p w14:paraId="04D8AA9D" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0715FE2A" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6720" w:leader="none"/>
+          <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Pública  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Pública Reservada  </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Pública </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reservada  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Pública Clasificada  </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Pública </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clasificada  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="P8"/>
+    <w:p w14:paraId="71C43C6A" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6720" w:leader="none"/>
+          <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="104EA054" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:b w:val="1"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(Seleccione el tipo de información que le corresponde a este documento, eliminar las definiciones y este mensaje para enviar)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="336966B2" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-[...85 lines deleted...]
-    <w:p>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D958CA2" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Información</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pública:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aquella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona, sin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>necesidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>autorización</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> especial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D41181E" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Información</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pública </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reservada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Es la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>información</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pública</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>razones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>legales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>interés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> general, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>divulgada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>inmediato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sino</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se protege </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>durante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>período</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>determinado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6546F4B6" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Información</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pública </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Clasificada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aquella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cuya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>divulgación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>causar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>daño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grave a la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>seguridad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nacional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>público</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>intereses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vitales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Estado. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Requiere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>autorización</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>estricta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>acceso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E26E4B3" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:i w:val="1"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="P1"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65208729" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Bogotá, D.C.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="P2"/>
+    <w:p w14:paraId="2BEE0B89" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="663D3FDD" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="30"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:i w:val="1"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>NOMBRES Y APELLIDOS DEL DESTINATARIO (MAYÚSCULA SOSTENIDA)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="56C7EADC" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Cargo (Mayúscula Inicial)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="4E89D123" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Empresa (Mayúscula Inicial)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="1829160A" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Correo electrónico</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="7B3F4DCE" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Teléfono </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="4698BF50" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Dirección </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="6CF0340E" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Ciudad (Departamento)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...25 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5609EEAD" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56164AC6" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303F654C" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Apreciado(a) / Estimado(a) / Respetado(a) / Doctor(a) Nombre de la persona (Obligatorio): </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="0B1DE682" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1520D129" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonummy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>laoreet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>wisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad minim </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>exerci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2704D3C2" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3C8659" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>(Debe ser claro, breve, sencillo y cortés)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="4FFB1278" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E007576" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A710FA" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Cordialmente, / Atentamente, </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="7E4309E1" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDEEC61" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1F37CE" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>NOMBRES Y APELLIDOS DEL REMITENTE (MAYÚSCULA SOSTENIDA)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="2BACA956" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Cargo (Mayúscula Inicial)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="19E9175E" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Nombre de la dependencia (Mayúscula Inicial)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="1E3243CC" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095FAA00" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1785" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1785"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:i w:val="1"/>
-[...7 lines deleted...]
-          <w:i w:val="1"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36098104" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Anexos:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
         <w:tab/>
         <w:t>(si los hay)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="25A74714" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Copias: (si las hay)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="1D5E8ED4" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Proyectó: (nombres y apellidos completos)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="4F9A1635" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Revisó: (nombres y apellidos completos)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="6552DC1F" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">            (no debe existir ningún tipo de negrilla)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+    <w:p w14:paraId="36D38E8B" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Aprobó: (nombres y apellidos completos)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D1038F2" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:i w:val="1"/>
+          <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(no debe existir ningún tipo de negrilla)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-[...8 lines deleted...]
-      <w:titlePg w:val="1"/>
+    <w:p w14:paraId="22657C93" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB"/>
+    <w:sectPr w:rsidR="006447AB">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="2127" w:right="1608" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2CF3459D" w14:textId="77777777" w:rsidR="00DD6416" w:rsidRDefault="00DD6416">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3DCE0D97" w14:textId="77777777" w:rsidR="00DD6416" w:rsidRDefault="00DD6416">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bar-Code 39">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E4EE910" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="P5"/>
+      <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof w:val="1"/>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" simplePos="0" allowOverlap="1" behindDoc="1" layoutInCell="1" locked="0" relativeHeight="2" distL="114300" distR="114300">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F69D823" wp14:editId="28228BA5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-141605</wp:posOffset>
+            <wp:posOffset>-165735</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-635</wp:posOffset>
+            <wp:posOffset>142312</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="5470525" cy="861060"/>
+          <wp:extent cx="5509895" cy="773103"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Imagen 6"/>
+          <wp:docPr id="5" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="Picture 4"/>
+                  <pic:cNvPr id="5" name="Imagen 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage4"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5470525" cy="861060"/>
+                    <a:ext cx="5509895" cy="773103"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="744FDECE" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
     <w:pPr>
-      <w:pStyle w:val="P5"/>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3723766E" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Página | </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="66831B85" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36D748D5" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38578CCD" wp14:editId="7BFB2239">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-136706</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>50187</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5470525" cy="767579"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4" name="Imagen 6"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Imagen 6"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5470525" cy="767579"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7C11F408" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> Página | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:instrText xml:space="preserve">PAGE   \* MERGEFORMAT</w:instrText>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>#</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="57CBE33F" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
     <w:pPr>
-      <w:pStyle w:val="P5"/>
+      <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7BB29F22" w14:textId="77777777" w:rsidR="00DD6416" w:rsidRDefault="00DD6416">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="41AFB3B2" w14:textId="77777777" w:rsidR="00DD6416" w:rsidRDefault="00DD6416">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17DF6D8F" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="P5"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof w:val="1"/>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" simplePos="0" allowOverlap="1" behindDoc="1" layoutInCell="1" locked="0" relativeHeight="1" distL="114300" distR="114300">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="4" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DDB79E2" wp14:editId="17DFCA8A">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-165735</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>48260</wp:posOffset>
+            <wp:posOffset>-238760</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="5509895" cy="956310"/>
+          <wp:extent cx="7795895" cy="1133475"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Imagen 5"/>
+          <wp:docPr id="3" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Picture 5"/>
+                  <pic:cNvPr id="3" name="Picture 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage5"/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5509895" cy="956310"/>
+                    <a:ext cx="7795895" cy="1133475"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                   </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="717AC31D" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0D9C2A45" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3B0E60C6" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="31A35F40" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45EB8D42" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A0AA466" wp14:editId="0551C535">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-305435</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7795895" cy="1133475"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Picture 1"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7795895" cy="1133475"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="7896E4E8" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
     <w:pPr>
-      <w:pStyle w:val="P5"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="4FD88082" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
     <w:pPr>
-      <w:pStyle w:val="P5"/>
-[...40 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p>
+  <w:p w14:paraId="3FC6C82E" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
     <w:pPr>
-      <w:pStyle w:val="P4"/>
-[...55 lines deleted...]
-      <w:pStyle w:val="P4"/>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="47FA5517" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
     <w:pPr>
-      <w:pStyle w:val="P4"/>
-[...9 lines deleted...]
-      <w:pStyle w:val="P4"/>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="6212" w:type="dxa"/>
       <w:tblInd w:w="3256" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:shadow="0" w:frame="0" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:shadow="0" w:frame="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
-    <w:tblGrid/>
-    <w:tr>
+    <w:tblGrid>
+      <w:gridCol w:w="1512"/>
+      <w:gridCol w:w="2747"/>
+      <w:gridCol w:w="1953"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="006447AB" w14:paraId="7F3F8C56" w14:textId="77777777">
       <w:trPr>
-        <w:trHeight w:hRule="atLeast" w:val="393"/>
+        <w:trHeight w:val="393"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1512" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="699F3F06" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              <w:noProof w:val="1"/>
+              <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" simplePos="0" allowOverlap="1" behindDoc="0" layoutInCell="1" locked="0" relativeHeight="1" distL="114300" distR="114300">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D07482A" wp14:editId="0B6838CB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>36830</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="538480" cy="565150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Imagen 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="Picture 2"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
-                        <a:srcRect l="4174" t="0" r="4174" b="0"/>
+                        <a:blip r:embed="rId2"/>
+                        <a:srcRect l="4174" r="4174"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="538480" cy="565150"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect"/>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4700" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="1D41CA0F" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Bar-Code 39" w:hAnsi="Bar-Code 39"/>
               <w:sz w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="7FF1651B" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="6AC0BDD5" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:ind w:left="-107"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>R4D1C4D0_1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="006447AB" w14:paraId="140804C1" w14:textId="77777777">
       <w:trPr>
-        <w:trHeight w:hRule="atLeast" w:val="64"/>
+        <w:trHeight w:val="64"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1512" w:type="dxa"/>
-          <w:vMerge w:val="continue"/>
+          <w:vMerge/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="43F7B807" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2747" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="115BB6E4" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Bar-Code 39" w:hAnsi="Bar-Code 39"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1953" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="06841436" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>QRC0D1G0</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="006447AB" w14:paraId="68CE9AFC" w14:textId="77777777">
       <w:trPr>
-        <w:trHeight w:hRule="atLeast" w:val="1071"/>
+        <w:trHeight w:val="1071"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4259" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="12AB2F3E" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="4C4009CE" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>R4D1C4D0_2</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="4FC50B16" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>R4D1C4D0_5</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="5547305F" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>R4D1C4D0_4</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="27177D23" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>R4D1C4D0_3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1953" w:type="dxa"/>
-          <w:vMerge w:val="continue"/>
+          <w:vMerge/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="4B286C46" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
           <w:pPr>
-            <w:pStyle w:val="P7"/>
+            <w:pStyle w:val="Sinespaciado"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="591CA26B" w14:textId="77777777" w:rsidR="006447AB" w:rsidRDefault="006447AB">
     <w:pPr>
-      <w:pStyle w:val="P4"/>
-[...83 lines deleted...]
-      <w:pStyle w:val="P4"/>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D66CA700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:pStyle w:val="P1"/>
+      <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="432" w:left="432"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-      </w:pPr>
-      <w:rPr/>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:pStyle w:val="P2"/>
+      <w:pStyle w:val="Ttulo2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="576" w:left="576"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-      </w:pPr>
-      <w:rPr/>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="720" w:left="720"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-      </w:pPr>
-      <w:rPr/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="864" w:left="864"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-      </w:pPr>
-      <w:rPr/>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="1008" w:left="1008"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-      </w:pPr>
-      <w:rPr/>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="1152" w:left="1152"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-      </w:pPr>
-      <w:rPr/>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="1296" w:left="1296"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-      </w:pPr>
-      <w:rPr/>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:pStyle w:val="P3"/>
+      <w:pStyle w:val="Ttulo8"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="1440" w:left="1440"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-      </w:pPr>
-      <w:rPr/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="1584" w:left="1584"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-      </w:pPr>
-      <w:rPr/>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02940984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E6C52E0"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="360" w:left="720"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="360" w:left="1440"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:hanging="180" w:left="2160"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="360" w:left="2880"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="360" w:left="3600"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:hanging="180" w:left="4320"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="360" w:left="5040"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:hanging="360" w:left="5760"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:hanging="180" w:left="6480"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="715473785">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1171067047">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:displayBackgroundShape w:val="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="88"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation w:val="0"/>
-  <w:evenAndOddHeaders w:val="0"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="006447AB"/>
+    <w:rsid w:val="006447AB"/>
+    <w:rsid w:val="00A836C8"/>
+    <w:rsid w:val="00DD6416"/>
+    <w:rsid w:val="00DE1C3F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6ADC521C"/>
+  <w15:docId w15:val="{1D7EBD08-7F26-4347-9ADB-927C5655B17B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-CO" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="P0" w:default="1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="P1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="P0"/>
-[...1 lines deleted...]
-    <w:link w:val="C7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:suppressAutoHyphens w:val="1"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="60" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b w:val="1"/>
-      <w:i w:val="1"/>
+      <w:b/>
+      <w:i/>
       <w:sz w:val="32"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="P2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="P0"/>
-[...1 lines deleted...]
-    <w:link w:val="C8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:suppressAutoHyphens w:val="1"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="60" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="P3">
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="P0"/>
-[...1 lines deleted...]
-    <w:link w:val="C9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:suppressAutoHyphens w:val="1"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:sz w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="P4">
-[...10 lines deleted...]
-    <w:rPr/>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="P5">
-[...47 lines deleted...]
-    <w:name w:val="Default Paragraph Font"/>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr/>
-[...88 lines deleted...]
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:trPr/>
-    <w:tcPr/>
   </w:style>
-  <w:style w:type="table" w:styleId="T1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sinespaciado">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextoindependienteCar"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodelnea">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
+    <w:name w:val="Mención sin resolver1"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="32"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:i/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablabsica1">
     <w:name w:val="Table Simple 1"/>
-    <w:basedOn w:val="T0"/>
+    <w:basedOn w:val="Tablanormal"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:shadow="0" w:frame="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:shadow="0" w:frame="0" w:color="000000"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:trPr/>
-[...3 lines deleted...]
-    <w:name w:val="No List"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RelHdr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="RelHdr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="RelFtr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="RelFtr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="RelStyle1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="RelNum1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="RelSettings1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="RelTheme1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="Relimage4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="Relimage5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" /></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="Relimage1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image1.png" /><Relationship Id="Relimage2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" /></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="Relimage3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2257,35 +4101,56 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>272</Words>
+  <Characters>1499</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1768</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>William Camilo  Baracaldo Godoy</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>