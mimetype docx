--- v1 (2026-03-28)
+++ v2 (2026-06-04)
@@ -656,105 +656,149 @@
       <w:r w:rsidRPr="00A103A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Contaduría General de la Nación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8F9C78" w14:textId="77777777" w:rsidR="00AE5EB8" w:rsidRPr="00E970E6" w:rsidRDefault="00AE5EB8" w:rsidP="00AE5EB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19727D50" w14:textId="77777777" w:rsidR="00AE5EB8" w:rsidRPr="002F0EF2" w:rsidRDefault="00AE5EB8" w:rsidP="00AE5EB8">
+    <w:p w14:paraId="19727D50" w14:textId="1F6693AA" w:rsidR="00AE5EB8" w:rsidRPr="002F0EF2" w:rsidRDefault="00AE5EB8" w:rsidP="00AE5EB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E970E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Dirección:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0EF2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Calle 26 # 69 - 76 | Edificio Elemento Torre 1 (Aire) - Piso 15</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Calle 26 # 69 - 76 | Edificio Elemento Torre 1 (Aire) - </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13CE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>iso 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E970E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Código Postal:</w:t>
+        <w:t xml:space="preserve">Código </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E970E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ostal:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0EF2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 111071, Bogotá, Colombia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583E381C" w14:textId="77777777" w:rsidR="00AE5EB8" w:rsidRPr="002F0EF2" w:rsidRDefault="00AE5EB8" w:rsidP="00AE5EB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
@@ -780,74 +824,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> +57 (601) 492 64 00</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5FB2FD9B" w14:textId="7E89B320" w:rsidR="00757B36" w:rsidRPr="00700898" w:rsidRDefault="00757B36" w:rsidP="00700898"/>
     <w:sectPr w:rsidR="00757B36" w:rsidRPr="00700898" w:rsidSect="00AE5EB8">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="20160" w:code="5"/>
       <w:pgMar w:top="2127" w:right="1701" w:bottom="2268" w:left="1701" w:header="708" w:footer="1701" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46C983A8" w14:textId="77777777" w:rsidR="00DF591E" w:rsidRDefault="00DF591E" w:rsidP="00757B36">
+    <w:p w14:paraId="61B40A8B" w14:textId="77777777" w:rsidR="005F0DD2" w:rsidRDefault="005F0DD2" w:rsidP="00757B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33A627A0" w14:textId="77777777" w:rsidR="00DF591E" w:rsidRDefault="00DF591E" w:rsidP="00757B36">
+    <w:p w14:paraId="11433E40" w14:textId="77777777" w:rsidR="005F0DD2" w:rsidRDefault="005F0DD2" w:rsidP="00757B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
@@ -864,116 +908,116 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Light">
     <w:altName w:val="Helvetica"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52E87637" w14:textId="77777777" w:rsidR="006874E6" w:rsidRDefault="006874E6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12784417" w14:textId="6AABCF63" w:rsidR="00250258" w:rsidRDefault="006874E6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C3FFC6E" wp14:editId="3AA44944">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C3FFC6E" wp14:editId="1B54E03D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>right</wp:align>
+            <wp:posOffset>488234</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-67945</wp:posOffset>
+            <wp:posOffset>-62049</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7763510" cy="967145"/>
+          <wp:extent cx="6816069" cy="967145"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="169258202" name="Imagen 2" descr="Aplicación&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="169258202" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="169258202" name="Imagen 2" descr="Aplicación&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="169258202" name="Imagen 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7763510" cy="967145"/>
+                    <a:ext cx="6816069" cy="967145"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:id w:val="1342426419"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -1160,58 +1204,58 @@
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64B90AE5" w14:textId="77777777" w:rsidR="006874E6" w:rsidRDefault="006874E6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1577A0F8" w14:textId="77777777" w:rsidR="00DF591E" w:rsidRDefault="00DF591E" w:rsidP="00757B36">
+    <w:p w14:paraId="65EDC0BF" w14:textId="77777777" w:rsidR="005F0DD2" w:rsidRDefault="005F0DD2" w:rsidP="00757B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72E07041" w14:textId="77777777" w:rsidR="00DF591E" w:rsidRDefault="00DF591E" w:rsidP="00757B36">
+    <w:p w14:paraId="723CF892" w14:textId="77777777" w:rsidR="005F0DD2" w:rsidRDefault="005F0DD2" w:rsidP="00757B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D4DF8E1" w14:textId="77777777" w:rsidR="006874E6" w:rsidRDefault="006874E6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="636F69AE" w14:textId="0D21E259" w:rsidR="00B665DC" w:rsidRDefault="00B665DC">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:noProof/>
@@ -1480,91 +1524,97 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00757B36"/>
     <w:rsid w:val="000745A4"/>
     <w:rsid w:val="000B7EE9"/>
     <w:rsid w:val="001014DC"/>
     <w:rsid w:val="00130F29"/>
     <w:rsid w:val="0017439F"/>
     <w:rsid w:val="001F7BC1"/>
     <w:rsid w:val="00210954"/>
     <w:rsid w:val="00244B76"/>
     <w:rsid w:val="00250258"/>
     <w:rsid w:val="002644C6"/>
     <w:rsid w:val="00290BE0"/>
     <w:rsid w:val="002A094A"/>
     <w:rsid w:val="002B638C"/>
     <w:rsid w:val="002C51EA"/>
     <w:rsid w:val="002E5EE4"/>
+    <w:rsid w:val="002F0478"/>
     <w:rsid w:val="002F0EF2"/>
     <w:rsid w:val="00302F1B"/>
     <w:rsid w:val="0030489C"/>
     <w:rsid w:val="003537BC"/>
     <w:rsid w:val="003A1B80"/>
     <w:rsid w:val="003B5828"/>
     <w:rsid w:val="003E47C3"/>
     <w:rsid w:val="003F2DBB"/>
     <w:rsid w:val="00424E60"/>
     <w:rsid w:val="00436E05"/>
     <w:rsid w:val="00452A9C"/>
     <w:rsid w:val="00496456"/>
+    <w:rsid w:val="004D409B"/>
     <w:rsid w:val="00507F0D"/>
     <w:rsid w:val="00510C1D"/>
     <w:rsid w:val="00520465"/>
     <w:rsid w:val="005B21FD"/>
     <w:rsid w:val="005B43FA"/>
     <w:rsid w:val="005C0E93"/>
     <w:rsid w:val="005C4860"/>
+    <w:rsid w:val="005F0DD2"/>
     <w:rsid w:val="00626216"/>
     <w:rsid w:val="00645425"/>
     <w:rsid w:val="00656475"/>
     <w:rsid w:val="006874E6"/>
     <w:rsid w:val="006A20BD"/>
     <w:rsid w:val="006C7EFB"/>
     <w:rsid w:val="006D231E"/>
     <w:rsid w:val="00700898"/>
     <w:rsid w:val="00757B36"/>
     <w:rsid w:val="00843792"/>
     <w:rsid w:val="00943B4F"/>
     <w:rsid w:val="00962236"/>
     <w:rsid w:val="009E35D2"/>
     <w:rsid w:val="009E5873"/>
+    <w:rsid w:val="00A13CE9"/>
     <w:rsid w:val="00A741EA"/>
+    <w:rsid w:val="00A836C8"/>
     <w:rsid w:val="00A943E8"/>
     <w:rsid w:val="00AC5592"/>
     <w:rsid w:val="00AC6D5F"/>
     <w:rsid w:val="00AD261E"/>
     <w:rsid w:val="00AE5EB8"/>
     <w:rsid w:val="00AF3E35"/>
     <w:rsid w:val="00B12B65"/>
+    <w:rsid w:val="00B26908"/>
     <w:rsid w:val="00B46BB5"/>
     <w:rsid w:val="00B665DC"/>
     <w:rsid w:val="00B70262"/>
     <w:rsid w:val="00B83629"/>
     <w:rsid w:val="00B86637"/>
     <w:rsid w:val="00BA4769"/>
     <w:rsid w:val="00CA06BF"/>
     <w:rsid w:val="00CB4805"/>
     <w:rsid w:val="00CB49AF"/>
     <w:rsid w:val="00CD4C25"/>
     <w:rsid w:val="00CD518E"/>
     <w:rsid w:val="00CD6EB3"/>
     <w:rsid w:val="00D26C9E"/>
     <w:rsid w:val="00D55537"/>
     <w:rsid w:val="00DF591E"/>
     <w:rsid w:val="00E970E6"/>
     <w:rsid w:val="00EB63F9"/>
     <w:rsid w:val="00F16748"/>
     <w:rsid w:val="00F46EBA"/>
     <w:rsid w:val="00F51A59"/>
     <w:rsid w:val="00F55AD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -2475,51 +2525,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>180</Words>
   <Characters>996</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>