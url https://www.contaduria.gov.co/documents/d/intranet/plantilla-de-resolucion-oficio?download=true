--- v0 (2025-12-07)
+++ v1 (2026-06-04)
@@ -1,56 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="58671093" w14:textId="64673FB0" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00613683" w:rsidP="00613683">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB28CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>UAE CONTADURÍA GENERAL DE LA NACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F3B524" w14:textId="77777777" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00613683" w:rsidP="00613683">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -78,65 +77,51 @@
         </w:rPr>
         <w:t>RESOLUCIÓN N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ÚMERO XX DEL DD-MM-AAAA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C94FEDD" w14:textId="461629BF" w:rsidR="00613683" w:rsidRPr="00F20941" w:rsidRDefault="00613683" w:rsidP="00613683">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20941">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Por medio de la cual...</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Por medio de la cual...Lorem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F20941">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F20941">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F20941">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F20941">
         <w:rPr>
@@ -1215,84 +1200,92 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC26B23" w14:textId="77777777" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00613683" w:rsidP="00613683">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2394E127" w14:textId="77777777" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00613683" w:rsidP="00613683">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="218E5AEE" w14:textId="77777777" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00613683" w:rsidP="00613683">
+    <w:p w14:paraId="218E5AEE" w14:textId="705E910D" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00757F96" w:rsidP="00613683">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB28CF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>MAURICIO GÓMEZ VILLEGAS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D43140E" w14:textId="77777777" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00613683" w:rsidP="00613683">
+        <w:t xml:space="preserve">CARLOS ANDRÉS RODRÍGUEZ RAMÍREZ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D43140E" w14:textId="68A38253" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00613683" w:rsidP="00613683">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB28CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Contador General de la Nación</w:t>
+      </w:r>
+      <w:r w:rsidR="00757F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (E)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416554BF" w14:textId="77777777" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00613683" w:rsidP="00613683">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6771005F" w14:textId="77777777" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00613683" w:rsidP="00613683">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7528264F" w14:textId="77777777" w:rsidR="00613683" w:rsidRPr="00EB28CF" w:rsidRDefault="00613683" w:rsidP="00613683">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1424,117 +1417,116 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FB196A2" w14:textId="77777777" w:rsidR="009068CD" w:rsidRPr="00F75D07" w:rsidRDefault="009068CD" w:rsidP="00F75D07"/>
     <w:sectPr w:rsidR="009068CD" w:rsidRPr="00F75D07" w:rsidSect="00635469">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="20160" w:code="5"/>
       <w:pgMar w:top="2552" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="2041" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="080C130B" w14:textId="77777777" w:rsidR="002F43F9" w:rsidRDefault="002F43F9" w:rsidP="009068CD">
+    <w:p w14:paraId="3F50E984" w14:textId="77777777" w:rsidR="0052261F" w:rsidRDefault="0052261F" w:rsidP="009068CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77F0A06E" w14:textId="77777777" w:rsidR="002F43F9" w:rsidRDefault="002F43F9" w:rsidP="009068CD">
+    <w:p w14:paraId="183E027F" w14:textId="77777777" w:rsidR="0052261F" w:rsidRDefault="0052261F" w:rsidP="009068CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-    <w:notTrueType/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A000002F" w:usb1="40000048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1853301636"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="30423B6C" w14:textId="4C50B8D5" w:rsidR="00DD3C5F" w:rsidRDefault="00DD3C5F">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00E023AD">
               <w:rPr>
@@ -1648,51 +1640,51 @@
             </w:r>
             <w:r w:rsidRPr="00E023AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="77EE74D9" w14:textId="1D2B749C" w:rsidR="00DD3C5F" w:rsidRDefault="00DD3C5F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A31685E" w14:textId="753F2600" w:rsidR="00F839A5" w:rsidRPr="00E023AD" w:rsidRDefault="00000000" w:rsidP="00F839A5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="1123342898"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00F839A5" w:rsidRPr="00E023AD">
@@ -1803,76 +1795,76 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00F839A5" w:rsidRPr="00E023AD">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="502ECC52" w14:textId="340F9903" w:rsidR="00F839A5" w:rsidRDefault="00F839A5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7352B95A" w14:textId="77777777" w:rsidR="002F43F9" w:rsidRDefault="002F43F9" w:rsidP="009068CD">
+    <w:p w14:paraId="24496849" w14:textId="77777777" w:rsidR="0052261F" w:rsidRDefault="0052261F" w:rsidP="009068CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07F813B8" w14:textId="77777777" w:rsidR="002F43F9" w:rsidRDefault="002F43F9" w:rsidP="009068CD">
+    <w:p w14:paraId="3CF2C0F9" w14:textId="77777777" w:rsidR="0052261F" w:rsidRDefault="0052261F" w:rsidP="009068CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04F5A30C" w14:textId="46DBE1D2" w:rsidR="009068CD" w:rsidRDefault="00613683">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14AB014B" wp14:editId="0202DC50">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>731520</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2990850" cy="438150"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Cuadro de texto 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -2210,51 +2202,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7753350" cy="12790659"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2923162A" w14:textId="17A55FBF" w:rsidR="004819A8" w:rsidRDefault="00613683">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E56E513" wp14:editId="5C9454E6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-449580</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7753350" cy="12790659"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1216278591" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2280,113 +2272,115 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7762434" cy="12805646"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009068CD"/>
     <w:rsid w:val="00010816"/>
     <w:rsid w:val="000306BC"/>
     <w:rsid w:val="000773E0"/>
     <w:rsid w:val="000B224D"/>
     <w:rsid w:val="000D49EB"/>
     <w:rsid w:val="00120781"/>
     <w:rsid w:val="00150684"/>
     <w:rsid w:val="00161D80"/>
     <w:rsid w:val="001D2CB0"/>
     <w:rsid w:val="00232DA7"/>
     <w:rsid w:val="00233385"/>
     <w:rsid w:val="002E41BC"/>
+    <w:rsid w:val="002F0478"/>
     <w:rsid w:val="002F43F9"/>
     <w:rsid w:val="00301D73"/>
     <w:rsid w:val="0033102F"/>
     <w:rsid w:val="003537BC"/>
     <w:rsid w:val="003655B9"/>
     <w:rsid w:val="00371257"/>
     <w:rsid w:val="003C15F1"/>
     <w:rsid w:val="003C4448"/>
     <w:rsid w:val="0047574E"/>
     <w:rsid w:val="004819A8"/>
     <w:rsid w:val="00496456"/>
     <w:rsid w:val="004C15EC"/>
     <w:rsid w:val="00502125"/>
+    <w:rsid w:val="0052261F"/>
     <w:rsid w:val="00530FDA"/>
     <w:rsid w:val="00591260"/>
     <w:rsid w:val="005B21FD"/>
     <w:rsid w:val="005F0DD7"/>
     <w:rsid w:val="00613683"/>
     <w:rsid w:val="006166BF"/>
     <w:rsid w:val="00635469"/>
     <w:rsid w:val="006424AC"/>
     <w:rsid w:val="006B3C44"/>
     <w:rsid w:val="00704C2F"/>
+    <w:rsid w:val="00757F96"/>
     <w:rsid w:val="007754E7"/>
     <w:rsid w:val="00777EB3"/>
     <w:rsid w:val="0078690A"/>
     <w:rsid w:val="00796D87"/>
     <w:rsid w:val="007A6D09"/>
     <w:rsid w:val="007B057F"/>
     <w:rsid w:val="007C5AED"/>
     <w:rsid w:val="00875023"/>
     <w:rsid w:val="008954FA"/>
     <w:rsid w:val="008D386F"/>
     <w:rsid w:val="008F3905"/>
     <w:rsid w:val="009068CD"/>
     <w:rsid w:val="009144A5"/>
     <w:rsid w:val="0091623D"/>
     <w:rsid w:val="00925816"/>
     <w:rsid w:val="0094460B"/>
     <w:rsid w:val="009611BB"/>
     <w:rsid w:val="0098251E"/>
     <w:rsid w:val="00986F3D"/>
     <w:rsid w:val="009F70A8"/>
     <w:rsid w:val="00A040B5"/>
     <w:rsid w:val="00A35463"/>
     <w:rsid w:val="00A51A05"/>
     <w:rsid w:val="00A7526D"/>
     <w:rsid w:val="00AA128F"/>
@@ -2427,51 +2421,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C71862A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{93726C8B-68A0-4ECC-9809-AB7690AE312E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2949,51 +2943,51 @@
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisin">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00120781"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="189148853">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="890968301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3298,78 +3292,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>187</Words>
-  <Characters>1164</Characters>
+  <Words>214</Words>
+  <Characters>1177</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1335</CharactersWithSpaces>
+  <CharactersWithSpaces>1389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>William Camilo  Baracaldo Godoy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>924ef62e0135fc82db89a877cfa48dcb46486c06fcf6235b8e77ebada96b7643</vt:lpwstr>