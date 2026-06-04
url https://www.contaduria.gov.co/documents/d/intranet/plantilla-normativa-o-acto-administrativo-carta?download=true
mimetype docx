--- v0 (2025-12-07)
+++ v1 (2026-06-04)
@@ -483,67 +483,51 @@
         </w:rPr>
         <w:t>enim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ad minim </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>veniam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nostrud</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>exerci</w:t>
       </w:r>
@@ -1140,67 +1124,51 @@
         </w:rPr>
         <w:t>enim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ad minim </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>veniam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nostrud</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>exerci</w:t>
       </w:r>
@@ -1477,67 +1445,51 @@
         </w:rPr>
         <w:t>enim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ad minim </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>veniam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nostrud</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B7F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>exerci</w:t>
       </w:r>
@@ -2237,261 +2189,213 @@
         </w:rPr>
         <w:t>Proyectó: (nombres y apellidos completos)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>Revisó: (nombres y apellidos completos)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">         </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">            (no debe existir ningún tipo de negrilla)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:br/>
+        <w:t>Aprobó: (nombres y apellidos completos)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>no debe existir ningún tipo de negrilla)</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t>Aprobó: (nombres y apellidos completos)</w:t>
-[...35 lines deleted...]
-        <w:t>no debe existir ningún tipo de negrilla)</w:t>
+        <w:t xml:space="preserve">            (no debe existir ningún tipo de negrilla)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00757B36" w:rsidRPr="001E573F" w:rsidSect="001E573F">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2126" w:right="1610" w:bottom="1928" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D93104E" w14:textId="77777777" w:rsidR="00A960C6" w:rsidRDefault="00A960C6" w:rsidP="00757B36">
+    <w:p w14:paraId="7C8F2A4C" w14:textId="77777777" w:rsidR="00E24A0E" w:rsidRDefault="00E24A0E" w:rsidP="00757B36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="725F866A" w14:textId="77777777" w:rsidR="00A960C6" w:rsidRDefault="00A960C6" w:rsidP="00757B36">
+    <w:p w14:paraId="675A6057" w14:textId="77777777" w:rsidR="00E24A0E" w:rsidRDefault="00E24A0E" w:rsidP="00757B36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Light">
     <w:altName w:val="Helvetica"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0403020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="409F4B9A" w14:textId="641D8B4E" w:rsidR="00D34D20" w:rsidRPr="001E573F" w:rsidRDefault="00734CF8" w:rsidP="001E573F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F1F371" wp14:editId="0B3167F7">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F1F371" wp14:editId="5340FF03">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-1061085</wp:posOffset>
+            <wp:posOffset>-964018</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-600075</wp:posOffset>
+            <wp:posOffset>-554627</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7753350" cy="1197479"/>
+          <wp:extent cx="7286165" cy="1022335"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1081523856" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1081523856" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1081523856" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="1081523856" name="Imagen 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7753350" cy="1197479"/>
+                    <a:ext cx="7286165" cy="1022335"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="001E573F">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -2684,61 +2588,61 @@
                     <w:r w:rsidRPr="001E573F">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53E2941D" w14:textId="77777777" w:rsidR="00A960C6" w:rsidRDefault="00A960C6" w:rsidP="00757B36">
+    <w:p w14:paraId="3621A6C8" w14:textId="77777777" w:rsidR="00E24A0E" w:rsidRDefault="00E24A0E" w:rsidP="00757B36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C6F63E1" w14:textId="77777777" w:rsidR="00A960C6" w:rsidRDefault="00A960C6" w:rsidP="00757B36">
+    <w:p w14:paraId="0549AB88" w14:textId="77777777" w:rsidR="00E24A0E" w:rsidRDefault="00E24A0E" w:rsidP="00757B36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FF8CE25" w14:textId="798FEF48" w:rsidR="00757B36" w:rsidRDefault="007E7280">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EC76ADD" wp14:editId="635845F4">
           <wp:simplePos x="0" y="0"/>
@@ -2880,51 +2784,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1286501030">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="88"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00757B36"/>
@@ -2952,67 +2856,70 @@
     <w:rsid w:val="0061497D"/>
     <w:rsid w:val="00614DF8"/>
     <w:rsid w:val="006166BF"/>
     <w:rsid w:val="0064339E"/>
     <w:rsid w:val="00646A00"/>
     <w:rsid w:val="006D375D"/>
     <w:rsid w:val="00734CF8"/>
     <w:rsid w:val="00754631"/>
     <w:rsid w:val="00757B36"/>
     <w:rsid w:val="00781782"/>
     <w:rsid w:val="007955FF"/>
     <w:rsid w:val="007E7280"/>
     <w:rsid w:val="007F11B3"/>
     <w:rsid w:val="007F1A8F"/>
     <w:rsid w:val="00804F33"/>
     <w:rsid w:val="008335B0"/>
     <w:rsid w:val="00846697"/>
     <w:rsid w:val="008952F7"/>
     <w:rsid w:val="008A7FE7"/>
     <w:rsid w:val="008F367D"/>
     <w:rsid w:val="008F47C3"/>
     <w:rsid w:val="008F6FB5"/>
     <w:rsid w:val="00907A14"/>
     <w:rsid w:val="009C0D37"/>
     <w:rsid w:val="009D46D7"/>
+    <w:rsid w:val="00A348EC"/>
+    <w:rsid w:val="00A836C8"/>
     <w:rsid w:val="00A960C6"/>
     <w:rsid w:val="00A9794E"/>
     <w:rsid w:val="00B75D91"/>
     <w:rsid w:val="00B843D8"/>
     <w:rsid w:val="00BA0523"/>
     <w:rsid w:val="00C4184D"/>
     <w:rsid w:val="00C86C1F"/>
     <w:rsid w:val="00C86EE1"/>
     <w:rsid w:val="00CE06FE"/>
     <w:rsid w:val="00D03D7D"/>
     <w:rsid w:val="00D16E9E"/>
     <w:rsid w:val="00D34D20"/>
     <w:rsid w:val="00D41457"/>
     <w:rsid w:val="00D50C53"/>
     <w:rsid w:val="00D70A2F"/>
     <w:rsid w:val="00D77617"/>
     <w:rsid w:val="00E07C20"/>
+    <w:rsid w:val="00E24A0E"/>
     <w:rsid w:val="00ED636F"/>
     <w:rsid w:val="00F47A4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3827,51 +3734,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>258</Words>
   <Characters>1424</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>