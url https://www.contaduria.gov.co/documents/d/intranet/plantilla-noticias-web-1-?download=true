--- v0 (2026-03-28)
+++ v1 (2026-06-04)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="69BAEB9F" w14:textId="1438DAF3" w:rsidR="00250258" w:rsidRPr="00250258" w:rsidRDefault="000E3D84" w:rsidP="00FC02FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2063"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
@@ -1051,120 +1055,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Contaduría General de la Nación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734279B7" w14:textId="77777777" w:rsidR="00E970E6" w:rsidRPr="00E970E6" w:rsidRDefault="00E970E6" w:rsidP="00FC02FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B6B1F34" w14:textId="77777777" w:rsidR="00040D40" w:rsidRDefault="002F0EF2" w:rsidP="00FC02FC">
+    <w:p w14:paraId="6B6B1F34" w14:textId="148A2326" w:rsidR="00040D40" w:rsidRDefault="002F0EF2" w:rsidP="00FC02FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E970E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Dirección:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0EF2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Calle 26 # 69 - 76 | Edificio Elemento Torre 1 (Aire) - Piso 15</w:t>
+        <w:t xml:space="preserve"> Calle 26 # 69 - 76 | Edificio Elemento Torre 1 (Aire) - </w:t>
+      </w:r>
+      <w:r w:rsidR="00C344F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>iso 15</w:t>
       </w:r>
       <w:r w:rsidR="00A103A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7251970F" w14:textId="4BA3F141" w:rsidR="00A26676" w:rsidRPr="002F0EF2" w:rsidRDefault="002F0EF2" w:rsidP="00FC02FC">
+    <w:p w14:paraId="7251970F" w14:textId="68A89E71" w:rsidR="00A26676" w:rsidRPr="002F0EF2" w:rsidRDefault="002F0EF2" w:rsidP="00FC02FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E970E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Código Postal:</w:t>
+        <w:t xml:space="preserve">Código </w:t>
+      </w:r>
+      <w:r w:rsidR="00C344F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E970E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ostal:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0EF2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 111071, Bogotá, Colombia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C69E441" w14:textId="594F81E0" w:rsidR="002F0EF2" w:rsidRPr="002F0EF2" w:rsidRDefault="002F0EF2" w:rsidP="00FC02FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
@@ -1173,195 +1221,209 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>PBX:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0EF2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> +57 (601) 492 64 00</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5FB2FD9B" w14:textId="77777777" w:rsidR="00757B36" w:rsidRPr="00700898" w:rsidRDefault="00757B36" w:rsidP="00FC02FC"/>
     <w:sectPr w:rsidR="00757B36" w:rsidRPr="00700898" w:rsidSect="00A1743E">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2127" w:right="1701" w:bottom="2269" w:left="1701" w:header="708" w:footer="1587" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5557150A" w14:textId="77777777" w:rsidR="009827FE" w:rsidRDefault="009827FE" w:rsidP="00757B36">
+    <w:p w14:paraId="06CB6F31" w14:textId="77777777" w:rsidR="00E67E1A" w:rsidRDefault="00E67E1A" w:rsidP="00757B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07BC4203" w14:textId="77777777" w:rsidR="009827FE" w:rsidRDefault="009827FE" w:rsidP="00757B36">
+    <w:p w14:paraId="414A2B80" w14:textId="77777777" w:rsidR="00E67E1A" w:rsidRDefault="00E67E1A" w:rsidP="00757B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Helvetica-Light">
     <w:altName w:val="Helvetica"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24492AFD" w14:textId="77777777" w:rsidR="00BA03CE" w:rsidRDefault="00BA03CE">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12784417" w14:textId="58072B76" w:rsidR="00250258" w:rsidRDefault="00456B97">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="261B2E01" wp14:editId="0AD1FE0B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="261B2E01" wp14:editId="56788B62">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>635</wp:posOffset>
+            <wp:posOffset>474225</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-127000</wp:posOffset>
+            <wp:posOffset>-134439</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7771765" cy="968173"/>
+          <wp:extent cx="6823314" cy="968173"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="55536819" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="55536819" name="Imagen 55536819"/>
+                  <pic:cNvPr id="55536819" name="Imagen 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7771765" cy="968173"/>
+                    <a:ext cx="6823314" cy="968173"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:id w:val="1342426419"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -1535,70 +1597,90 @@
                     </w:pPr>
                     <w:r w:rsidRPr="000E3D84">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i w:val="0"/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>www.contaduria.gov.co</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CDC8F6E" w14:textId="77777777" w:rsidR="00BA03CE" w:rsidRDefault="00BA03CE">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05D5CE27" w14:textId="77777777" w:rsidR="009827FE" w:rsidRDefault="009827FE" w:rsidP="00757B36">
+    <w:p w14:paraId="729C2862" w14:textId="77777777" w:rsidR="00E67E1A" w:rsidRDefault="00E67E1A" w:rsidP="00757B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52E01872" w14:textId="77777777" w:rsidR="009827FE" w:rsidRDefault="009827FE" w:rsidP="00757B36">
+    <w:p w14:paraId="2CB9BE35" w14:textId="77777777" w:rsidR="00E67E1A" w:rsidRDefault="00E67E1A" w:rsidP="00757B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43FDCDF9" w14:textId="77777777" w:rsidR="00BA03CE" w:rsidRDefault="00BA03CE">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D7BDFE5" w14:textId="756927A5" w:rsidR="006D6180" w:rsidRDefault="006D6180">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E8423" wp14:editId="2825A6B3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-430530</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7795843" cy="1133475"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="172332801" name="Imagen 2"/>
@@ -1701,50 +1783,60 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C81EE1C" w14:textId="77777777" w:rsidR="00BA03CE" w:rsidRDefault="00BA03CE">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02940984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="755E322A"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
@@ -1798,165 +1890,170 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1511213964">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00757B36"/>
     <w:rsid w:val="00040D40"/>
     <w:rsid w:val="000735FA"/>
     <w:rsid w:val="000745A4"/>
     <w:rsid w:val="0008094D"/>
     <w:rsid w:val="000B4D37"/>
     <w:rsid w:val="000E3D84"/>
     <w:rsid w:val="001014DC"/>
     <w:rsid w:val="00123AD6"/>
     <w:rsid w:val="00130F29"/>
     <w:rsid w:val="00173C7C"/>
     <w:rsid w:val="001E256D"/>
     <w:rsid w:val="00250258"/>
     <w:rsid w:val="00251174"/>
     <w:rsid w:val="0027754F"/>
     <w:rsid w:val="002812EB"/>
     <w:rsid w:val="00290BE0"/>
     <w:rsid w:val="002B638C"/>
     <w:rsid w:val="002D4280"/>
     <w:rsid w:val="002E5EE4"/>
+    <w:rsid w:val="002F0478"/>
     <w:rsid w:val="002F0EF2"/>
     <w:rsid w:val="00302F1B"/>
     <w:rsid w:val="0030489C"/>
     <w:rsid w:val="00311238"/>
     <w:rsid w:val="00323703"/>
     <w:rsid w:val="003537BC"/>
     <w:rsid w:val="003A1B80"/>
     <w:rsid w:val="003B5828"/>
     <w:rsid w:val="003E47C3"/>
     <w:rsid w:val="003F2DBB"/>
     <w:rsid w:val="00426ABA"/>
     <w:rsid w:val="00436E05"/>
     <w:rsid w:val="00456B97"/>
     <w:rsid w:val="00496456"/>
     <w:rsid w:val="004C0F0D"/>
     <w:rsid w:val="004D26F4"/>
     <w:rsid w:val="00507F0D"/>
     <w:rsid w:val="00531909"/>
+    <w:rsid w:val="00550F9D"/>
     <w:rsid w:val="00592F48"/>
     <w:rsid w:val="005A33B0"/>
     <w:rsid w:val="005A42A4"/>
     <w:rsid w:val="005B21FD"/>
     <w:rsid w:val="005C0E93"/>
     <w:rsid w:val="005F5401"/>
     <w:rsid w:val="00626216"/>
     <w:rsid w:val="00645425"/>
     <w:rsid w:val="00656475"/>
     <w:rsid w:val="00666F42"/>
     <w:rsid w:val="00687BDB"/>
     <w:rsid w:val="006A20BD"/>
     <w:rsid w:val="006D6180"/>
     <w:rsid w:val="006E5B82"/>
     <w:rsid w:val="006F5565"/>
     <w:rsid w:val="00700898"/>
     <w:rsid w:val="00757B36"/>
     <w:rsid w:val="00791BB5"/>
     <w:rsid w:val="00813F35"/>
     <w:rsid w:val="008B4960"/>
     <w:rsid w:val="008E71E4"/>
     <w:rsid w:val="009150CA"/>
     <w:rsid w:val="00956600"/>
     <w:rsid w:val="009827FE"/>
     <w:rsid w:val="00995F3B"/>
     <w:rsid w:val="009A22AF"/>
     <w:rsid w:val="009E35D2"/>
     <w:rsid w:val="009E5873"/>
     <w:rsid w:val="00A103A8"/>
     <w:rsid w:val="00A1743E"/>
     <w:rsid w:val="00A26676"/>
     <w:rsid w:val="00A31DEB"/>
+    <w:rsid w:val="00A836C8"/>
     <w:rsid w:val="00A92D20"/>
     <w:rsid w:val="00A943E8"/>
     <w:rsid w:val="00AB113B"/>
     <w:rsid w:val="00AC5592"/>
     <w:rsid w:val="00AD261E"/>
     <w:rsid w:val="00B06D7C"/>
     <w:rsid w:val="00B46BB5"/>
     <w:rsid w:val="00B629AD"/>
     <w:rsid w:val="00B70262"/>
     <w:rsid w:val="00B86637"/>
+    <w:rsid w:val="00BA03CE"/>
     <w:rsid w:val="00BA4769"/>
     <w:rsid w:val="00BE4CBD"/>
     <w:rsid w:val="00C332DA"/>
+    <w:rsid w:val="00C344F4"/>
     <w:rsid w:val="00CA06BF"/>
     <w:rsid w:val="00CB4805"/>
     <w:rsid w:val="00CD518E"/>
     <w:rsid w:val="00CD6EB3"/>
     <w:rsid w:val="00D13FC6"/>
     <w:rsid w:val="00D37FA5"/>
     <w:rsid w:val="00D4221E"/>
     <w:rsid w:val="00D6472E"/>
+    <w:rsid w:val="00E67E1A"/>
     <w:rsid w:val="00E970E6"/>
     <w:rsid w:val="00EA3EF6"/>
     <w:rsid w:val="00EB113F"/>
     <w:rsid w:val="00EB16C1"/>
     <w:rsid w:val="00EB63F9"/>
     <w:rsid w:val="00ED21A5"/>
     <w:rsid w:val="00F1609B"/>
     <w:rsid w:val="00F16748"/>
     <w:rsid w:val="00F46EBA"/>
     <w:rsid w:val="00F51A59"/>
     <w:rsid w:val="00F5349B"/>
     <w:rsid w:val="00F80FAE"/>
     <w:rsid w:val="00FC02FC"/>
     <w:rsid w:val="00FC459D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -2572,58 +2669,58 @@
     <w:rsid w:val="00F1609B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
       <w:i/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2880,51 +2977,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>243</Words>
   <Characters>1342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>