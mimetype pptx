--- v1 (2026-03-28)
+++ v2 (2026-06-04)
@@ -212,82 +212,82 @@
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="4CA791"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="14953" autoAdjust="0"/>
-    <p:restoredTop sz="94658"/>
+    <p:restoredLeft sz="14948" autoAdjust="0"/>
+    <p:restoredTop sz="94626"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="84" d="100"/>
-          <a:sy n="84" d="100"/>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="246" y="516"/>
+        <p:origin x="880" y="176"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="84" d="100"/>
           <a:sy n="84" d="100"/>
         </p:scale>
-        <p:origin x="3912" y="96"/>
+        <p:origin x="3960" y="184"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
@@ -1969,78 +1969,78 @@
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="es-CO" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>www.contaduria.gov.co</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+          <p:cNvPr id="7" name="Imagen 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1047024A-1E3D-4FA9-70B5-AF5B4BD87035}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DC2DA49-EA4A-9508-AB59-0790A069F8C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10196" y="0"/>
-            <a:ext cx="12189531" cy="6858000"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1192132071"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="2_Título y objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -13590,51 +13590,51 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>842</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Panorámica</PresentationFormat>
   <Paragraphs>44</Paragraphs>
   <Slides>14</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>