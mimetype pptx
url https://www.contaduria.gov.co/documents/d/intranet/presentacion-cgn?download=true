--- v0 (2026-03-28)
+++ v1 (2026-06-04)
@@ -1,33 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -215,61 +214,61 @@
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="B38B40"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="16583" autoAdjust="0"/>
+    <p:restoredLeft sz="16585" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="111" d="100"/>
+          <a:sy n="111" d="100"/>
         </p:scale>
-        <p:origin x="114" y="744"/>
+        <p:origin x="576" y="200"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="52" d="100"/>
           <a:sy n="52" d="100"/>
         </p:scale>
         <p:origin x="2946" y="90"/>
       </p:cViewPr>
@@ -360,51 +359,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6FD34F8F-AE4D-524A-A7F1-69A1EC9796F5}" type="datetimeFigureOut">
               <a:rPr lang="es-CO" smtClean="0"/>
-              <a:t>25/11/2025</a:t>
+              <a:t>22/05/26</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de pie de página 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F10ACC-F18E-B04C-989B-4AA255CEC1BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -2763,78 +2762,78 @@
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="es-CO" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>www.contaduria.gov.co</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Imagen 6" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;El contenido generado por IA puede ser incorrecto.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3055AC4E-56FB-2706-C4E7-5723A942DA93}"/>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A4D65DC-A72C-2CF8-8C1C-33DECA0A09A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2469" y="0"/>
-            <a:ext cx="12189531" cy="6858000"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3779163543"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="En blanco">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -6808,51 +6807,51 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -6890,89 +6889,50 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...37 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1066007783"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8568,51 +8528,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>9</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Panorámica</PresentationFormat>
   <Paragraphs>6</Paragraphs>
   <Slides>10</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>